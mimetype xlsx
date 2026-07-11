--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -16,137 +16,98 @@
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Mac\Home\Downloads\Ves assortiment (Lestate)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{072D811B-E2BC-480D-A2DA-E2D6B4DECBA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AFEFFE8A-A2D5-4D68-9E48-C4C37E909E6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="22875" windowHeight="13650" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="TDSheet" sheetId="1" r:id="rId1"/>
     <sheet name="Расчет" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">TDSheet!$A$3:$X$208</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">TDSheet!$A$3:$X$170</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="K8" i="2" l="1"/>
   <c r="K7" i="2"/>
   <c r="K6" i="2"/>
   <c r="K5" i="2"/>
   <c r="J8" i="2"/>
   <c r="J7" i="2"/>
   <c r="J6" i="2"/>
   <c r="J5" i="2"/>
   <c r="G9" i="2"/>
   <c r="G8" i="2"/>
   <c r="G7" i="2"/>
   <c r="G6" i="2"/>
   <c r="G5" i="2"/>
   <c r="F9" i="2"/>
   <c r="F8" i="2"/>
   <c r="F7" i="2"/>
   <c r="F6" i="2"/>
   <c r="F5" i="2"/>
-  <c r="F10" i="2" s="1"/>
   <c r="F3" i="2"/>
   <c r="F2" i="2"/>
-  <c r="E208" i="1"/>
-[...36 lines deleted...]
-  <c r="E171" i="1"/>
   <c r="E170" i="1"/>
   <c r="E169" i="1"/>
   <c r="E168" i="1"/>
   <c r="E167" i="1"/>
   <c r="E166" i="1"/>
   <c r="E165" i="1"/>
   <c r="E164" i="1"/>
   <c r="E163" i="1"/>
   <c r="E162" i="1"/>
   <c r="E161" i="1"/>
   <c r="E160" i="1"/>
   <c r="E159" i="1"/>
   <c r="E158" i="1"/>
   <c r="E157" i="1"/>
   <c r="E156" i="1"/>
   <c r="E155" i="1"/>
   <c r="E154" i="1"/>
   <c r="E153" i="1"/>
   <c r="E152" i="1"/>
   <c r="E151" i="1"/>
   <c r="E150" i="1"/>
   <c r="E149" i="1"/>
   <c r="E148" i="1"/>
   <c r="E147" i="1"/>
   <c r="E146" i="1"/>
@@ -270,56 +231,57 @@
   <c r="E28" i="1"/>
   <c r="E27" i="1"/>
   <c r="E26" i="1"/>
   <c r="E25" i="1"/>
   <c r="E24" i="1"/>
   <c r="E23" i="1"/>
   <c r="E22" i="1"/>
   <c r="E21" i="1"/>
   <c r="E20" i="1"/>
   <c r="E19" i="1"/>
   <c r="E18" i="1"/>
   <c r="E17" i="1"/>
   <c r="E16" i="1"/>
   <c r="E15" i="1"/>
   <c r="E14" i="1"/>
   <c r="E13" i="1"/>
   <c r="E12" i="1"/>
   <c r="E11" i="1"/>
   <c r="E10" i="1"/>
   <c r="E9" i="1"/>
   <c r="E8" i="1"/>
   <c r="E7" i="1"/>
   <c r="E6" i="1"/>
   <c r="E5" i="1"/>
   <c r="E4" i="1"/>
-  <c r="G10" i="2" l="1"/>
+  <c r="F10" i="2" l="1"/>
+  <c r="G10" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2747" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2251" uniqueCount="256">
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Больше фотографий</t>
   </si>
   <si>
     <t>Внимание</t>
   </si>
   <si>
     <t>Рос.описание</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
@@ -350,762 +312,736 @@
     <t>RRP</t>
   </si>
   <si>
     <t>Скидка %</t>
   </si>
   <si>
     <t>Шкала</t>
   </si>
   <si>
     <t>Р-р</t>
   </si>
   <si>
     <t>Рос. размер</t>
   </si>
   <si>
     <t>Нали-
 чие</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Salomon</t>
   </si>
   <si>
+    <t>OUTCHILL TS WP W</t>
+  </si>
+  <si>
+    <t>L47377300</t>
+  </si>
+  <si>
+    <t>Ботинки</t>
+  </si>
+  <si>
+    <t>Обувь</t>
+  </si>
+  <si>
+    <t>Зимняя обувь</t>
+  </si>
+  <si>
+    <t>Туризм</t>
+  </si>
+  <si>
+    <t>Женщины</t>
+  </si>
+  <si>
+    <t>Ботинки Salomon Outchill Ts Wp W созданы для женщин, которые любят туризм и активный отдых на природе. Верхняя часть этих ботинок сочетает в себе кожу, полиуретан и текстиль, обеспечивая прочность, защиту и комфорт в любой погоде. Текстильная подкладка способствует поддержанию комфортного микроклимата, обеспечивая мягкость и уют. Резиновая подошва гарантирует надежное сцепление с различными поверхностями, что делает эти ботинки идеальными для походов по пересеченной местности. Salomon Outchill Ts Wp W — это сочетание стиля, функциональности и надежности, способное сопровождать вас в любых приключениях.</t>
+  </si>
+  <si>
+    <t>синий</t>
+  </si>
+  <si>
+    <t>верх: кожа, иск.кожа, текстиль; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>4,5</t>
+  </si>
+  <si>
     <t>OUTsnap CSWP Black/Ebony/GUM1A</t>
   </si>
   <si>
     <t>L40922000</t>
   </si>
   <si>
     <t>ХИТ</t>
   </si>
   <si>
-    <t>Ботинки</t>
-[...7 lines deleted...]
-  <si>
     <t>Спортивный стиль</t>
   </si>
   <si>
     <t>Мужчины</t>
   </si>
   <si>
     <t>OUTsnap CSWP - это легкая спортивная трехсезонная обувь изящной формы, которая отлично подходит для повседневной жизни в городе и для гор. Обувь имеет подкладку из микрофлиса и зимнюю стельку для дополнительного тепла, защитную верхнюю часть со средним вырезом и мягкую промежуточную подошву. Подошва Contagrip обеспечивает уверенное сцепление на рыхлых и жестких, влажных и сухих поверхностях. Легкий компактный верх не такой громоздкий, как у обычной зимней обуви. Технический опыт Salomon в области бега по пересеченной местности и пешего туризма воплотился в продуманную поддержку стопы, гибкость и динамический комфорт для любых активностей. Прочный синтетический верх, подошва Contagrip и фиксация пятки обеспечивают надежную защиту при небольшом весе.</t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>верх: текстиль, иск.кожа; подкладка: текстиль; подошва: резина</t>
   </si>
   <si>
-    <t>UK</t>
+    <t>9,5</t>
+  </si>
+  <si>
+    <t>SHELTER WP W</t>
+  </si>
+  <si>
+    <t>L47855000</t>
+  </si>
+  <si>
+    <t>Ботинки Salomon Shelter Wp W разработаны специально для женщин, ценящих комфорт и надежность в условиях активного туризма. Эти ботинки сочетают в себе современный дизайн и технологичные материалы, обеспечивая отличную защиту и комфорт. Верх, выполненный из синтетических материалов и текстиля, гарантирует долговечность и легкость, а водонепроницаемая мембрана эффективно защищает ваши ноги от влаги в ненастную погоду. Резиновая подошва с высоким уровнем сцепления позволяет уверенно передвигаться по разным поверхностям, будь то скалистая местность или мокрая тропа. Шнуровка обеспечивает надежную фиксацию, адаптируемую под индивидуальные характеристики стопы. Salomon Shelter Wp W — ваш надежный спутник в путешествиях.</t>
+  </si>
+  <si>
+    <t>3,5</t>
+  </si>
+  <si>
+    <t>OUTsnap CSWP W Black/Ebony/Black</t>
+  </si>
+  <si>
+    <t>L41110100</t>
+  </si>
+  <si>
+    <t>Ботинки Salomon OUTsnap CSWP - это легкая спортивная трехсезонная обувь изящной формы, которая отлично подходит для повседневной жизни в городе и для гор. Обувь имеет подкладку из микрофлиса и зимнюю стельку для дополнительного тепла, защитную верхнюю часть со средним вырезом и мягкую промежуточную подошву. Подошва Contagrip обеспечивает уверенное сцепление на рыхлых и жестких, влажных и сухих поверхностях. Легкий компактный верх не такой громоздкий, как у обычной зимней обуви. Технический опыт Salomon в области бега по пересеченной местности и пешего туризма воплотился в продуманную поддержку стопы, гибкость и динамический комфорт для любых активностей. Прочный синтетический верх, подошва Contagrip и фиксация пятки обеспечивают надежную защиту при небольшом весе. Перепад: 9 мм. Вес: 360 г.</t>
+  </si>
+  <si>
+    <t>верх: полиуретан, текстиль; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>5,5</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>7</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>SHOES TOUNDRA PRO CSWP W PHANTOM/BK/Ampa</t>
-[...30 lines deleted...]
-    <t>Clima Salomon WaterProof. Защищает от влаги.</t>
+    <t>OUTCHILL TS WP</t>
+  </si>
+  <si>
+    <t>L47853900</t>
+  </si>
+  <si>
+    <t>Ботинки Salomon Outchill TS WP созданы для мужчин, ценящих комфорт и надежность во время туризма. Верх обуви сочетает кожу, полиуретан и текстиль, обеспечивая прочность и комфорт даже в суровых условиях. Подкладка из текстиля способствует хорошей вентиляции и поддерживает оптимальный микроклимат внутри ботинка. Резиновая подошва гарантирует отличное сцепление с различными поверхностями, обеспечивая уверенность на любом маршруте. Эти ботинки оснащены водонепроницаемой технологией, защищающей ноги от промокания. Идеальный выбор для всех, кто увлекается активным отдыхом и туризмом.</t>
+  </si>
+  <si>
+    <t>верх: кожа, полиуретан, текстиль; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>10,5</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>11,5</t>
+  </si>
+  <si>
+    <t>ELIXIR ACTIV MID GTX W</t>
+  </si>
+  <si>
+    <t>L47457200</t>
+  </si>
+  <si>
+    <t>Обувь для спорта</t>
+  </si>
+  <si>
+    <t>Ботинки для туризма от бренда Salomon — идеальный выбор для любителей активного отдыха и пеших прогулок. Они изготовлены из синтетических материалов и текстиля, что обеспечивает легкость и воздухопроницаемость, позволяя вашим ногам оставаться сухими и комфортными даже при длительных прогулках. Подошва из резины гарантирует отличное сцепление на различных поверхностях, обеспечивая вашу безопасность на сложных маршрутах. Застежка на шнуровке позволяет точно подогнать ботинки по ноге для максимальной поддержки и комфорта. Эти ботинки — надежный партнер в ваших приключениях на природе.</t>
+  </si>
+  <si>
+    <t>Gore-Tex. Мембрана: помогает предотвратить попадание дождя и грязи внутрь обуви.</t>
+  </si>
+  <si>
+    <t>серый</t>
+  </si>
+  <si>
+    <t>Синтетические материалы, текстиль, резина</t>
+  </si>
+  <si>
+    <t>6,5</t>
   </si>
   <si>
     <t>7,5</t>
   </si>
   <si>
-    <t>OUTCHILL TS WP W</t>
-[...127 lines deleted...]
-  <si>
     <t>ALPHAGLIDE W</t>
   </si>
   <si>
-    <t>L47801500</t>
+    <t>L47801800</t>
   </si>
   <si>
     <t>Кроссовки</t>
   </si>
   <si>
     <t>Бег и Фитнес</t>
   </si>
   <si>
     <t>Представляем женские кроссовки Salomon Alphaglide, которые станут надежным спутником для активной жизни. Эта модель оснащена стелькой OrthoLite®, которая обеспечивает превосходную амортизацию и комфорт на протяжении всего дня. Технология All Terrain Contagrip® гарантирует надежное сцепление с различными поверхностями, будь то мокрые, сухие, твердые или скользкие участки. Промежуточная подошва добавляет гибкости и поддержки, уменьшая усталость ног при длительных нагрузках. Классическая шнуровка позволяет удобно регулировать посадку для надежной фиксации стопы. Salomon Alphaglide — идеальный выбор для женщин, которые ценят качество, уверенность и комфорт в каждой детали.</t>
   </si>
   <si>
     <t>Синтетика, текстиль, резина</t>
-  </si>
-[...1 lines deleted...]
-    <t>L47801800</t>
   </si>
   <si>
     <t>SENSE RIDE 5 W</t>
   </si>
   <si>
     <t>L47147000</t>
   </si>
   <si>
     <t>Женские кроссовки Sense Ride 5 — это идеальный выбор для любительниц активного туризма и прогулок по разнообразным маршрутам. Они разработаны с учетом современных требований к комфорту и функциональности, обеспечивая надежную поддержку и защиту.
 Верх:  
 Верхняя часть кроссовок выполнена из текстиля и синтетического материала, что позволяет обуви сочетать в себе прочность и легкость. Текстиль обеспечивает отличную воздухопроницаемость, сохраняя ноги сухими и комфортными даже в теплую погоду.
 Стелька:  
 Текстильная стелька добавляет ощущение мягкости и комфорта при каждом шаге. Она способствует эффективному отводу влаги и вентиляции, предотвращая появление неприятного запаха и снижая риск усталости ног.
 Подошва:  
 Резиновая подошва обеспечивает превосходное сцепление с различными поверхностями, что особо важно на сложных или скользких участках маршрута. Амортизирующие свойства подошвы снижают ударные нагрузки, защищая ваши суставы и позвоночник в течение долгих переходов.
 Эти кроссовки созданы для женщин, которые предпочитают активный образ жизни и ценят высокое качество. Sense Ride 5 подарят вам уверенность в каждом шаге и станут надежным спутником в ваших путешествиях.</t>
   </si>
   <si>
     <t>черный/розовый</t>
   </si>
   <si>
     <t>текстиль, синтетический материал; текстиль; резина</t>
   </si>
   <si>
-    <t>X ULTRA 360</t>
-[...19 lines deleted...]
-  <si>
     <t>ALPHAGLIDE GTX</t>
   </si>
   <si>
     <t>L47802100</t>
   </si>
   <si>
     <t>Кроссовки Alphaglide GTX для мужчин — идеальный выбор для любителей туризма и активного отдыха на природе. Эта модель сочетает в себе надежность, комфорт и современный дизайн. Мембрана Gore-Tex защищает от влаги, оставаясь дышащей, что позволяет ногам оставаться сухими в любых погодных условиях. Застежка на шнурках обеспечивает надежную фиксацию и индивидуальную подгонку по стопе. Прочная резиновая подошва с агрессивным протектором гарантирует отличное сцепление и устойчивость на различных поверхностях, будь то скользкие камни или грязные тропы. Эти кроссовки станут вашим верным партнером в любых приключениях, обеспечивая комфорт и поддержку на каждом шагу.</t>
   </si>
   <si>
     <t>Schuhe ALPHACROSS 5 W Black/Black/Ebony</t>
   </si>
   <si>
     <t>L47312700</t>
   </si>
   <si>
     <t>Salomon Alphacross 5 W — это женские беговые кроссовки, созданные для уверенного движения как по городским дорожкам, так и по пересеченной местности. Они изготовлены из сочетания синтетики и текстиля, что обеспечивает легкость и удобство, а резиновая подошва гарантирует надежное сцепление с поверхностью. Верх обуви дышащий, что позволяет ногам оставаться сухими даже при интенсивных нагрузках. Благодаря традиционной шнуровке можно легко адаптировать посадку под индивидуальные предпочтения, обеспечивая надежную фиксацию ноги. Данные кроссовки станут отличным выбором для тех, кто ищет баланс между комфортом и производительностью в беге. Salomon Alphacross 5 W обеспечат вам уверенность на любом маршруте.</t>
   </si>
   <si>
+    <t>SPEEDCROSS 6 W</t>
+  </si>
+  <si>
+    <t>L41742800</t>
+  </si>
+  <si>
+    <t>Кроссовки Salomon Speedcross 6 W разработаны для женщин, которые любят бег по пересеченной местности. Верх из полиэстера и полиуретана обеспечивает легкость и прочность, идеально адаптируясь к ноге и поддерживая ее при каждом шаге. Текстильная подкладка способствует эффективной вентиляции и комфорту даже при длительном ношении. Резиновая подошва с агрессивным протектором обеспечивает отличное сцепление на разных типах поверхности, будь то мокрая тропа или грунтовая дорога. Эти кроссовки сочетают в себе передовые технологии и эргономичный дизайн, делая каждую пробежку комфортной и безопасной.</t>
+  </si>
+  <si>
     <t>OUTSNAP CSWP W</t>
   </si>
   <si>
     <t>L47854100</t>
   </si>
   <si>
     <t>бежевый</t>
   </si>
   <si>
-    <t>X ULTRA 360 LTR MID GTX W</t>
-[...5 lines deleted...]
-    <t>Ботинки Salomon X Ultra 360 Ltr Mid GTX W созданы для женщин, которые увлекаются туризмом и активным отдыхом. Верх обуви сочетает кожу, полиуретан и текстиль, обеспечивая отличное сочетание прочности и комфорта. Подкладка из текстиля способствует эффективной вентиляции, поддерживая ноги в удобной температуре во время длительных прогулок. Резиновая подошва обеспечивает превосходное сцепление с различными типами поверхности, улучшая устойчивость на сложных маршрутах. Мембрана GORE-TEX защищает от влаги, сохраняя ноги сухими в любых погодных условиях. Эти ботинки — надежный выбор для приключений.</t>
+    <t>верх: иск.кожа, текстиль; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>EXAMOTION GTX</t>
+  </si>
+  <si>
+    <t>L47943300</t>
+  </si>
+  <si>
+    <t>Кроссовки для туризма Salomon Examotion GTX - идеальный выбор для активных мужчин, ценящих комфорт и надежность. Верхняя часть обуви изготовлена из прочного текстиля и искусственной кожи, обеспечивая оптимальную вентиляцию и устойчивость к внешним воздействиям. Подкладка выполнена из мягкого текстиля, что гарантирует комфорт в течение всего дня. Прочная резиновая подошва обеспечивает отличное сцепление с различными поверхностями, помогая уверенно передвигаться как по городским улицам, так и по пересеченной местности. Застежка в виде шнуровки позволяет легко регулировать посадку для максимального удобства. Salomon Examotion GTX - ваш надежный спутник в приключениях!</t>
+  </si>
+  <si>
+    <t>L49135700</t>
+  </si>
+  <si>
+    <t>ALPHAGLIDE</t>
+  </si>
+  <si>
+    <t>L47724300</t>
+  </si>
+  <si>
+    <t>Представляем мужские кроссовки Salomon Alphaglide, которые станут незаменимым спутником для активного образа жизни. Эти кроссовки оснащены стелькой OrthoLite®, обеспечивающей отличную амортизацию и комфорт в течение всего дня. Технология All Terrain Contagrip® гарантирует надежное сцепление на разнообразных поверхностях, будь то мокрые, сухие, твердые или скользкие тропы. Промежуточная подошва добавляет гибкости и поддержки, снижая усталость ног при длительном ношении. Классическая застежка на шнурке позволяет удобно регулировать посадку, обеспечивая надежную фиксацию стопы. Salomon Alphaglide — идеальный выбор для тех, кто ценит прочность, уверенность и комфорт в каждой детали.</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>SPEEDCROSS 6 GTX</t>
+  </si>
+  <si>
+    <t>L41738600</t>
+  </si>
+  <si>
+    <t>Кроссовки SALOMON с мембраной GORE-TEX идеально подойдут для активного отдыха и повседневного использования в любых погодных условиях. Мембрана надежно защищает от влаги, обеспечивая водонепроницаемость, и при этом позволяет ногам дышать, создавая комфортный микроклимат. Это делает их отличным выбором для прогулок на свежем воздухе в любое время года. Застежка на шнурках обеспечивает надежную фиксацию и индивидуальную посадку, позволяя адаптировать кроссовки под ваш уровень комфорта. Эти кроссовки станут вашим надежным спутником в любых приключениях.</t>
+  </si>
+  <si>
+    <t>ALPHACROSS 5 GTX</t>
+  </si>
+  <si>
+    <t>L47307500</t>
+  </si>
+  <si>
+    <t>Кроссовки от бренда Salomon с технологией Fuze Foam предлагают невероятный комфорт и амортизацию, делая каждую прогулку или пробежку более приятной. Fuze Foam обеспечивает легкость и упругость, помогая снизить нагрузку на ноги. Застежка на шнуровке обеспечивает надежную фиксацию и удобную посадку, позволяя адаптировать обхват к индивидуальным требованиям стопы. Эти кроссовки идеально подойдут для активных людей, которые ценят сочетание стиля, функциональности и комфорта в каждодневной обуви. Независимо от того, отправляетесь ли вы на пробежку по городу или на прогулку по парку, эти кроссовки помогут чувствовать себя прекрасно в любой ситуации.</t>
+  </si>
+  <si>
+    <t>верх: 52% текстиль, 48% иск.кожа, подкладка: текстиль, подошва: резина</t>
+  </si>
+  <si>
+    <t>SPEEDCROSS PEAK GTX W</t>
+  </si>
+  <si>
+    <t>L47603500</t>
+  </si>
+  <si>
+    <t>Женские беговые кроссовки Speedcross Peak GTX W созданы для активных любительниц бега, которым важны комфорт и надежность в любых условиях. Верх модели выполнен из легкой синтетики и текстиля, что обеспечивает отличную вентиляцию и комфорт даже при длительных пробежках. Технология GORE-TEX защищает ноги от влаги в дождливую погоду. Подошва из прочной резины обеспечивает отличное сцепление с разными типами поверхности, предотвращая скольжение на мокром и неровном грунте. Система быстрого шнурования Quicklace позволяет легко и быстро затягивать шнурки, обеспечивая плотную посадку и поддержку стопы. Эти кроссовки – идеальный выбор для тех, кто ищет надежную обувь для бега и активного отдыха, сочетая в себе стиль, безопасность и практичность.</t>
+  </si>
+  <si>
+    <t>SUPERCROSS 4</t>
+  </si>
+  <si>
+    <t>L47315700</t>
+  </si>
+  <si>
+    <t>Ультратехнологичные кроссовки для трейлраннинга, обеспечивающие сцепление. SUPERCROSS 4 — это настоящая бескомпромиссная машина с еще большими грунтозацепами и дополнительными канавками для преодоления грязи и обеспечения надежного сцепления. Сконструированная как шина, ее подошва в сочетании с усиленным верхом и конструкцией SensiFit™ гарантирует исключительную поддержку, посадку и комфорт. Система шнуровки Quicklace™</t>
+  </si>
+  <si>
+    <t>XA PRO 3D V9 LIFELONG W</t>
+  </si>
+  <si>
+    <t>L49153900</t>
+  </si>
+  <si>
+    <t>Trail Running</t>
+  </si>
+  <si>
+    <t>Представляем XA Pro 3D v9 Lifelong — переосмысление нашей классической модели кроссовок для бега по пересеченной местности. Известная своей прочностью, эта обувь обеспечивает сбалансированную, длительную поддержку и превосходное сцепление благодаря специально разработанному рисунку протектора и технологии All Terrain Contagrip®. Она достаточно прочна, чтобы стильно преодолеть любые препятствия.
+Шасси 3D Advanced Chassis™: Этот мягкий каркас, расположенный между подошвой и промежуточной подошвой, оптимизирует контроль движений и распределение энергии, а также обеспечивает защиту для точной, сбалансированной и отзывчивой езды.
+Система шнуровки quickLACE™: Минималистичные и прочные шнурки, затягивающиеся одним движением. Легко надевать и снимать.
+Стелька Стелька OrthoLite®, изготовленная методом штамповки: эта стелька OrthoLite®, вырезанная по форме внутренней части обуви, обеспечивает превосходную амортизацию, воздухопроницаемость и долговечность, повышая комфорт и производительность.
+Подошва All Terrain Contagrip®: разработан для самых разнообразных поверхностей. Обеспечивает долговечность и надежность на влажных, сухих, твердых или скользких поверхностях.
+EnergyCell™+: EnergyCell™+ — это высокоэластичный материал промежуточной подошвы, обеспечивающий исключительную отдачу энергии, а также значительную амортизацию и износостойкость.</t>
+  </si>
+  <si>
+    <t>SPEEDCROSS PEAK W</t>
+  </si>
+  <si>
+    <t>L47790400</t>
+  </si>
+  <si>
+    <t>Кроссовки Salomon Speedcross Peak W идеально подходят для женщин, занимающихся бегом, особенно на пересеченной местности. Верхняя часть выполнена из легких синтетических материалов и текстиля, обеспечивая отличную вентиляцию и комфорт даже во время интенсивных тренировок. Особенностью модели является агрессивный протектор, изготовленный из качественной резины, который гарантирует надежное сцепление с любыми поверхностями, будь то мокрая трава или грязная тропа. Эргономичный дизайн и превосходная амортизация способствуют снижению нагрузки на суставы, позволяя сосредоточиться на достижении лучших результатов.</t>
+  </si>
+  <si>
+    <t>розовый</t>
+  </si>
+  <si>
+    <t>X ULTRA 360 LTR MID GTX</t>
+  </si>
+  <si>
+    <t>L47570800</t>
+  </si>
+  <si>
+    <t>Мужские ботинки для туризма разработаны для комфортных и безопасных приключений на природе. Изготовленные из натуральной кожи, они сочетают в себе прочность и гибкость, а синтетические материалы и текстиль добавляют легкость и воздухопроницаемость. Мембрана GORE-TEX обеспечивает надежную водонепроницаемую защиту, поддерживая комфортный микроклимат внутри ботинка. Подошва из резины гарантирует отличное сцепление с различными поверхностями, обеспечивая уверенность на сложных маршрутах. Эти ботинки идеально подходят для тех, кто ценит качество и функциональность в каждой детали.</t>
   </si>
   <si>
     <t>верх: нат.кожа, текстиль, иск.кожа; подкладка: текстиль; подошва: резина</t>
   </si>
   <si>
-    <t>XA PRO 3D GTX</t>
-[...23 lines deleted...]
-    <t>Кроссовки Salomon XA Pro 3D V9 GTX — это идеальный выбор для тех, кто ценит надежность и комфорт в любых условиях. Изготовлены из высококачественных синтетических материалов, текстиля и резины, они обеспечивают долговечность и отличное сцепление на разных поверхностях. Технология GORE-TEX гарантирует полную водонепроницаемость, сохраняя ваши ноги сухими при влажной погоде. Система быстрой шнуровки Quicklace позволяет легко и быстро настроить посадку. Эта модель обеспечивает превосходную поддержку стопы и устойчивость, делая их идеальными для активного отдыха и походов.</t>
+    <t>Schuhe SHELTER SPIKE WP Black/Clrock/Bla</t>
+  </si>
+  <si>
+    <t>L47851000</t>
+  </si>
+  <si>
+    <t>Salomon Shelter Spike Wp — это мужские туристические ботинки, разработанные для защиты и комфорта в суровых погодных условиях. Изготовленные из синтетического и текстильного материалов, они обеспечивают прочность и легкость. Водонепроницаемая мембрана защищает ноги от влаги, позволяя сохранять их сухими даже в дождливую погоду или на заснеженных тропах. Прочная резиновая подошва с интегрированными шипами гарантирует отличное сцепление на скользких и неровных поверхностях, обеспечивая уверенность на каждом шагу. Традиционная шнуровка позволяет надежно зафиксировать ногу, обеспечивая отличную посадку и стабильность. Salomon Shelter Spike Wp — это идеальный выбор для тех, кто ищет надежную обувь для зимних походов и приключений на свежем воздухе, сочетающую в себе стиль, функциональность и защиту.</t>
+  </si>
+  <si>
+    <t>8,5</t>
+  </si>
+  <si>
+    <t>OUTpulse GTX W</t>
+  </si>
+  <si>
+    <t>L47151900</t>
+  </si>
+  <si>
+    <t>Новое поступление</t>
+  </si>
+  <si>
+    <t>Эти женские туристические кроссовки идеально подходят для активных путешествий и прогулок на свежем воздухе. Они сочетают в себе стиль и функциональность, обеспечивая комфорт и надежность на любом маршруте.
+Верх:  
+Изготовлен из прочного текстиля и синтетического материала, верх кроссовок гарантирует легкость и долговечность. Текстиль обеспечивает отличную вентиляцию, поддерживая оптимальный микроклимат внутри обуви даже при длительной ходьбе.
+Стелька:  
+Текстильная стелька обеспечивает мягкость и комфорт. Она способствует циркуляции воздуха и отводу влаги, предотвращая появление неприятного запаха и усталости ног.
+Подошва:  
+Резиновая подошва создана для отличного сцепления с различными поверхностями. Она устойчива к износу и обеспечивает надежную амортизацию, снижая нагрузку на суставы и позвоночник.
+Эти кроссовки станут идеальным выбором для женщин, ценящих комфорт и современный дизайн в активных путешествиях.</t>
   </si>
   <si>
     <t>SHOES WANDER W Black/Plum Kitten/Gull</t>
   </si>
   <si>
     <t>L47153200</t>
   </si>
   <si>
     <t>Великолепная природа широка и просто ждет, чтобы ее исследовали. Ботинки Salomon WANDER включает все, что вам нужно для походов, пробежек и путешествий, в одну пару. Отдавая предпочтение комфорту, мягким материалам и упругому пенопласту, ботинки готовы к лесным тропинкам, зарубежным городам и любым приключениям, о которых вы только можете мечтать.
 Благодаря цепкой вездеходной подошве Contagrip и защитной посадке они вас не остановят.
 Мягкий комфорт — эффективное сочетание упругой пены EnergyCell, обеспечивающей амортизацию ударов, мягких тканей и достаточного пространства для пальцев ног.
 Надежная опора: обволакивающая конструкция SensiFit обхватывает ногу, обеспечивая безграничную уверенность на каждом шагу.
 ботинки предназначены для самых разных поверхностей. Обеспечивают долговечность и уверенность на мокрых, сухих, твердых или рыхлых поверхностях.
 3D Mesh-3D открытая сетка обеспечивает максимальную воздухопроницаемость.
 Кожа с полиуретановым покрытием защищает и делает обувь прочнее, продлевая срок ее службы.
 Обычные шнурки. Традиционная система шнуровки с петельками.</t>
   </si>
   <si>
     <t>75% текстиль, 25% синтетика подошва: 100% резина</t>
   </si>
   <si>
-    <t>XA PRO 3D V9 WIDE</t>
-[...50 lines deleted...]
-    <t>Кроссовки Salomon X-Adventure Recon разработаны для мужчин, увлеченных туризмом и активными приключениями на природе. Изготовленные из высококачественных синтетических материалов и текстиля, они обеспечивают легкость и прочность, позволяя ногам дышать. Подошва из износостойкой резины гарантирует надежное сцепление с любыми типами поверхностей, от каменистых троп до мокрой земли, что делает их идеальными для сложных маршрутов. Эргономичный дизайн и превосходная амортизация обеспечивают комфорт и поддержку в течение всего дня, уменьшая усталость. Эти кроссовки сочетают стиль и функциональность, делая каждое путешествие более комфортным.</t>
+    <t>XA PRO 3D GTX</t>
+  </si>
+  <si>
+    <t>L47270100</t>
+  </si>
+  <si>
+    <t>Кроссовки Salomon XA Pro 3D GTX — это идеальный выбор для, увлеченных трейлраннингом, ценящих надежность и комфорт на сложных маршрутах. Верх выполнен из прочной синтетики и текстиля, что обеспечивает лёгкость и долговечность. Мембрана Gore-Tex гарантирует водонепроницаемость и отличную вентиляцию, сохраняя ноги сухими в любых погодных условиях. Система шнуровки Quicklace позволяет быстро и надежно зафиксировать обувь. Резиновая подошва с технологией Contagrip обеспечивает исключительное сцепление на различных поверхностях, включая мокрые и скользкие тропы. Благодаря 3D Advanced Chassis модели обеспечивают стабильность и защиту на каждом шаге.</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>13,5</t>
+  </si>
+  <si>
+    <t>XA PRO 3D V9</t>
+  </si>
+  <si>
+    <t>L47271800</t>
+  </si>
+  <si>
+    <t>Кроссовки Salomon XA Pro 3D V9 — это идеальный выбор для тех, кто ценит надежность и комфорт в любых условиях. Изготовлены из высококачественных синтетических материалов, текстиля и резины, они обеспечивают долговечность и отличное сцепление на разных поверхностях. Система быстрой шнуровки Quicklace позволяет легко и быстро настроить посадку. Эта модель обеспечивает превосходную поддержку стопы и устойчивость, делая их идеальными для активного отдыха и походов.</t>
+  </si>
+  <si>
+    <t>ALPHACROSS 5 GTX W</t>
+  </si>
+  <si>
+    <t>L47310900</t>
+  </si>
+  <si>
+    <t>Кроссовки Alphacross 5 GTX W созданы для женщин, которые ценят комфорт и надежность в туристических походах. Эта модель сочетает в себе функциональность и современный стиль. Верх выполнен из текстиля и искусственной кожи, обеспечивая легкость и износостойкость. Влагозащитная мембрана Gore-Tex гарантирует сухость ног в любых погодных условиях, а текстильная подкладка способствует комфорту и хорошей вентиляции. Прочная резиновая подошва обеспечивает отличное сцепление с поверхностью, что делает кроссовки идеальными для походов по различным ландшафтам. Застежка на шнурках позволяет легко регулировать посадку, обеспечивая надежное прилегание и поддержку ноги. Эти кроссовки станут верным спутником в ваших приключениях на природе.</t>
+  </si>
+  <si>
+    <t>верх: 85% текстиль, 15% иск.кожа, подкладка: текстиль, подошва: резина</t>
+  </si>
+  <si>
+    <t>L47744700</t>
+  </si>
+  <si>
+    <t>Кроссовки Salomon XA Pro 3D GTX — идеальный выбор для мужчин, занимающихся трейлраннингом и ищущих надежную обувь для сложных трасс. Верх из синтетики и текстиля обеспечивает прочность и лёгкость, а мембрана Gore-Tex гарантирует водонепроницаемость и дышащие свойства, поддерживая комфорт в любую погоду. Продуманная система шнуровки Quicklace обеспечивает быстрое и надежное крепление ноги. Резиновая подошва с технологией Contagrip обеспечивает отличное сцепление на любых поверхностях, включая скользкие и неровные тропы. Благодаря 3D Advanced Chassis эти кроссовки предлагают стабильность и защиту, идеальные для интенсивных забегов.</t>
+  </si>
+  <si>
+    <t>серый/бежевый</t>
   </si>
   <si>
     <t>Schuhe ELIXIR ACTIV MID GTX Troope/Mar B</t>
   </si>
   <si>
     <t>L47760400</t>
   </si>
   <si>
     <t>Ботинки Salomon Elixir Activ Mid GTX разработаны для мужчин, которые увлекаются туризмом и активными видами отдыха. Верх из синтетических материалов и текстиля обеспечивает легкость и износостойкость, идеально подходя для длительных походов. Резиновая подошва гарантирует отличное сцепление с различными поверхностями, улучшая устойчивость и безопасность на сложных маршрутах. Встроенная мембрана GORE-TEX обеспечивает превосходную защиту от воды, сохраняя ноги сухими и комфортными даже в дождливую погоду. Эти ботинки объединяют в себе инновационные технологии и комфорт, обеспечивая надежную поддержку и удобство на протяжении всего пути.</t>
   </si>
   <si>
-    <t>Schuhe SHELTER SPIKE WP Black/Clrock/Bla</t>
-[...41 lines deleted...]
-    <t>12</t>
+    <t>OUTSNAP CSWP</t>
+  </si>
+  <si>
+    <t>L47854000</t>
+  </si>
+  <si>
+    <t>Ботинки Salomon Outsnap CSWP — идеальный выбор для мужчин, стремящихся к приключениям и комфорту в любой обстановке. Верхняя часть этих ботинок выполнена из комбинации полиуретана и текстиля, обеспечивая надежность и защиту от внешних воздействий. Легкий и дышащий текстиль внутри создает уютную среду для ног, предотвращая перегрев и дискомфорт. Резиновая подошва обеспечивает отличное сцепление с разнообразными поверхностями, что особенно важно в условиях пересеченной местности. Salomon Outsnap CSWP сочетают в себе стиль и функциональность, предлагая надежность и комфорт для активного туризма и повседневной носки.</t>
+  </si>
+  <si>
+    <t>зеленый</t>
+  </si>
+  <si>
+    <t>AERO BLAZE 3</t>
+  </si>
+  <si>
+    <t>L47874400</t>
+  </si>
+  <si>
+    <t>Унисекс</t>
+  </si>
+  <si>
+    <t>Кроссовки Aero Blaze 3 — это настоящая универсальная модель, обеспечивающая амортизацию, динамичный комфорт и быстрые, плавные переходы. Сочетание легкой конструкции и первоклассных характеристик делает эти кроссовки чрезвычайно универсальным партнером для бега, который поможет вам преуспеть на каждой тренировке.
+Стелька OrthoLite® добавляет комфорта, сохраняя ноги в прохладе и сухости даже во время интенсивных тренировок. Промежуточная подошва optiFOAM² обеспечивает идеальный баланс мягкой амортизации и динамического отскока для высокоэффективного бега. Плавные переходы: оптимизированная геометрия переката помогает поддерживать темп, обеспечивая при этом легкие и плавные переходы. Зонированная конструкция подошвы делает обувь легкой и прочной.</t>
+  </si>
+  <si>
+    <t>верх: текстиль; подкладка: текстиль; подошва: резина</t>
   </si>
   <si>
     <t>12,5</t>
   </si>
   <si>
-    <t>13,5</t>
-[...64 lines deleted...]
-  <si>
     <t>XA PRO 3D V9 W</t>
   </si>
   <si>
     <t>L47882900</t>
   </si>
   <si>
     <t>Кроссовки Salomon XA Pro 3D V9 W идеально подходят для женщин, увлеченных трейлраннингом и активными приключениями на открытом воздухе. Верх из синтетических материалов и текстиля обеспечивает прочность, легкость и удобную посадку. Резиновая подошва с технологией Contagrip обеспечивает надежное сцепление на различных поверхностях, включая мокрые и скользкие тропы. Благодаря системе 3D Advanced Chassis кроссовки обеспечивают стабильность и защиту, давая уверенность в каждом шаге на природе.</t>
   </si>
   <si>
-    <t>X ULTRA 360 GTX W</t>
-[...2 lines deleted...]
-    <t>L49102300</t>
+    <t>L47975600</t>
+  </si>
+  <si>
+    <t>Кроссовки Aero Blaze 3 — это настоящая универсальная модель, обеспечивающая отличную амортизацию, динамичный комфорт и быстрые, плавные переходы.
+Сочетание легкой конструкции и первоклассных характеристик делает эти кроссовки чрезвычайно универсальным помощником для бега, который поможет вам преуспеть на каждой тренировке.
+Комфортная амортизация на каждом шагу:
+ощутите глубокий комфорт благодаря толстой промежуточной подошве OptiFoam. Эта подошва обеспечивает мягкое приземление и превосходное поглощение ударов, позволяя вам наслаждаться максимальным комфортом под ногами. Энергичный бег: легкая конструкция и оптимизированная геометрия рокера обеспечивают динамичный, энергичный бег. Это позволяет вам начинать бег легко, энергично и плавно, независимо от того, тренируетесь вы или соревнуетесь. Удобная посадка: дышащий верх из сетчатого материала и слегка мягкий язычок обеспечивают превосходный комфорт, сохраняя при этом чрезвычайно малый вес обуви.</t>
+  </si>
+  <si>
+    <t>белый</t>
+  </si>
+  <si>
+    <t>X ULTRA 360 GTX</t>
+  </si>
+  <si>
+    <t>L49101700</t>
   </si>
   <si>
     <t>Кроссовки для туризма Salomon X Ultra 360 GTX — идеальный выбор для любителей активного отдыха. Изготовлены из высококачественных синтетических материалов, текстиля и резины, что обеспечивает прочность и комфорт во время длительных походов. Оснащены шнуровкой для надежной фиксации, а технология GTX гарантирует водонепроницаемость и защиту от непогоды. Эти ботинки обеспечат уверенность на любых маршрутах.</t>
   </si>
   <si>
-    <t>L49102600</t>
-[...17 lines deleted...]
-    <t>Кроссовки для туризма Salomon Examotion GTX - идеальный выбор для активных мужчин, ценящих комфорт и надежность. Верхняя часть обуви изготовлена из прочного текстиля и искусственной кожи, обеспечивая оптимальную вентиляцию и устойчивость к внешним воздействиям. Подкладка выполнена из мягкого текстиля, что гарантирует комфорт в течение всего дня. Прочная резиновая подошва обеспечивает отличное сцепление с различными поверхностями, помогая уверенно передвигаться как по городским улицам, так и по пересеченной местности. Застежка в виде шнуровки позволяет легко регулировать посадку для максимального удобства. Salomon Examotion GTX - ваш надежный спутник в приключениях!</t>
+    <t>L49105600</t>
+  </si>
+  <si>
+    <t>Aero Blaze 3 — это по-настоящему универсальная модель, сочетающая в себе амортизацию, динамичный комфорт и плавный, быстрый перекат стопы. Легкая конструкция и высокие эксплуатационные характеристики делают эти кроссовки отличным выбором для любых тренировок, помогая добиваться лучших результатов.
+Динамичный комфорт
+Межподошва optiFOAM² обеспечивает идеальный баланс мягкой амортизации и динамичного возврата энергии, гарантируя отличную отзывчивость во время бега.
+Плавный перекат
+Оптимизированная геометрия подошвы (форма «рокер») помогает поддерживать темп, обеспечивая легкость и плавность движений. Зонированная конструкция подошвы делает кроссовки одновременно легкими и износостойкими.
+Максимально комфортная посадка
+Верх из дышащей функциональной сетки и мягкий язычок обеспечивают исключительный комфорт, сохраняя при этом минимальный вес обуви.</t>
+  </si>
+  <si>
+    <t>AERO BLAZE 3 W</t>
+  </si>
+  <si>
+    <t>L49105800</t>
+  </si>
+  <si>
+    <t>Женские кроссовки Salomon Aero Blaze 3 — ваш идеальный спутник для ежедневных тренировок по бегу по асфальту и мощеным дорожкам. Эти универсальные беговые кроссовки сочетают в себе легкость и динамичный комфорт, обеспечивая плавную амортизацию. Подошва optiFOAM² гарантирует мягкое приземление и высокую отдачу энергии, а обратный изгиб поддерживает ваши естественные движения и обеспечивает плавный переход. Дышащий верх из сетчатого материала комфортно облегает стопу и гарантирует оптимальную вентиляцию. Благодаря женской посадке с более узкой пяткой и адаптированной зоной подъема стопы вы получите точную поддержку. Стелька OrthoLite® обеспечивает эргономичную амортизацию и длительную свежесть, а цепкая подошва contaGRIP® обеспечивает максимальную устойчивость и сцепление на твердых поверхностях. Будь то короткие тренировки или длительные пробежки — Aero Blaze 3 — это настоящая универсальная модель для динамичных и комфортных ежедневных пробежек.</t>
   </si>
   <si>
     <t>L49145500</t>
   </si>
   <si>
     <t>Кроссовки Salomon XA Pro 3D V9 — это идеальный выбор для тех, кто ценит надежность и комфорт в любых условиях. Изготовлены из высококачественных синтетических материалов, текстиля и резины, они обеспечивают долговечность и отличное сцепление на разных поверхностях.Система быстрой шнуровки Quicklace позволяет легко и быстро настроить посадку. Эта модель обеспечивает превосходную поддержку стопы и устойчивость, делая их идеальными для активного отдыха и походов.</t>
   </si>
   <si>
     <t>синий/зеленый</t>
   </si>
   <si>
+    <t>GENESIS GTX</t>
+  </si>
+  <si>
+    <t>L49221400</t>
+  </si>
+  <si>
+    <t>черный/синий</t>
+  </si>
+  <si>
+    <t>GENESIS</t>
+  </si>
+  <si>
+    <t>L49237100</t>
+  </si>
+  <si>
+    <t>Кроссовки Salomon Genesis — это универсальная обувь для бега по пересеченной местности, сочетающая в себе комфорт, отзывчивость и точную посадку для исключительного ощущения от бега. Верх выполнен из Matryx®, прочного и износостойкого материала, обеспечивающего оптимальную защиту. Цепкая подошва гарантирует отличное сцепление даже на самом сложном рельефе, позволяя вам чувствовать себя уверенно и стабильно в любое время. Эта обувь специально разработана для сложных трасс и будет сопровождать вас во всех ваших приключениях, независимо от сложности маршрута. Ее конструкция ориентирована на долговечность и производительность, что делает ее надежным партнером для активного отдыха и бега по пересеченной местности. Дизайн подчеркивает функциональность и оптимальную адаптацию к естественным движениям во время бега.</t>
+  </si>
+  <si>
+    <t>SNOWCLOG CORDUROY</t>
+  </si>
+  <si>
+    <t>L47869900</t>
+  </si>
+  <si>
+    <t>Повседневная обувь</t>
+  </si>
+  <si>
+    <t>верх: текстиль, замша; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>REELAX BREAK 6.0</t>
+  </si>
+  <si>
+    <t>L47110800</t>
+  </si>
+  <si>
+    <t>Пантолеты</t>
+  </si>
+  <si>
+    <t>Шлепанцы Salomon Reelax Break 6.0 — это идеальный выбор для тех, кто ищет комфорт и восстановление после интенсивных тренировок. Эта универсальная обувь оснащена формованной стелькой из ЭВА и высококачественной пеной EnergyCell, что обеспечивает непревзойденную амортизацию и поддержку стопы. Резиновая подошва Contagrip® гарантирует надежное сцепление с поверхностью, что делает эти шлепанцы идеальными для повседневного использования. Облегченная конструкция моделей служит для максимального облегчения мышечной усталости, предоставляя естественную поддержку ноги во время отдыха. Благодаря этим особенностям шлепанцы Salomon Reelax Break 6.0 обеспечивают комфортный отдых и способствуют восстановлению после физической активности.</t>
+  </si>
+  <si>
+    <t>L47111100</t>
+  </si>
+  <si>
+    <t>Сабо Salomon Reelax Slide 6.0 созданы для мужчин, ценящих комфорт и стиль в повседневной жизни. Верх выполнен из 100% текстиля, что обеспечивает легкость и отличную воздухопроницаемость, позволяя ногам дышать в течение всего дня. Текстильная подкладка добавляет комфорта, нежно облегая стопу. Прочная резиновая подошва гарантирует надежное сцепление с различными поверхностями, обеспечивая уверенный шаг. Эти сабо идеально подходят для восстановления после тренировок или долгих прогулок по городу, обеспечивая необходимую амортизацию и поддержку. Минималистичный дизайн делает их универсальными для любого гардероба.</t>
+  </si>
+  <si>
+    <t>X ULTRA 360 LTR</t>
+  </si>
+  <si>
+    <t>L47571700</t>
+  </si>
+  <si>
+    <t>Кроссовки Salomon X Ultra 360 Ltr для мужчин — это идеальный выбор для повседневного ношения, когда требуется сочетание стиля и комфорта. Верх из кожи, полиуретана и текстиля обеспечивает долговечность, защиту и современный вид, идеально подходя для городской среды и прогулок на природе. Текстильная подкладка гарантирует комфорт и эффективную вентиляцию, сохраняя свежесть в течение всего дня. Резиновая подошва с надёжным протектором обеспечивает отличное сцепление на различных поверхностях, от асфальта до грунтовых дорожек. Эти кроссовки идеально подойдут для активной жизни, предлагая стильный внешний вид и удобство в каждом шаге.</t>
+  </si>
+  <si>
+    <t>SUPERCROSS 4 Black/Black/Black</t>
+  </si>
+  <si>
+    <t>L41736200</t>
+  </si>
+  <si>
+    <t>REELAX SLIDE 6.0 W</t>
+  </si>
+  <si>
+    <t>L47740900</t>
+  </si>
+  <si>
+    <t>Сабо</t>
+  </si>
+  <si>
+    <t>SUPERCROSS 4 GTX Black/Black/B</t>
+  </si>
+  <si>
+    <t>L41731600</t>
+  </si>
+  <si>
+    <t>Кроссовки Supercross 4 Gore tex специально разработаны для бегунов, которые любят экстремальные условия. Кроссовки Supercross 4 идеально подходят для бега в любое время года, благодаря добавлению водонепроницаемой мембраны Gore-tex . Благодаря дышащей структуре кроссовки отводят тепло и влагу, а благодаря водонепроницаемой структуре ваши ноги останутся сухими на грязной и снежной местности. Специальный протектор подошвы  Salomon speedcroos 4 предотвращает скольжение и уверенно цепляется за землю. Верх Sensifit хорошо обхватывает ногу, регулируемая система шнуровки Quicklace проста в использовании. Анатомическая форма с превосходным сцеплением стопы и лодыжки. Конструкция подошвы с шипами и оптимизированная пятка, обеспечивающая превосходное сцепление даже на скользкой поверхности. Технология подошвы Contagrip TA. Благодаря технологии шнуровки кроссовки Supercross 4 GTX созданы для ваших приключений на свежем воздухе.</t>
+  </si>
+  <si>
+    <t>SUPERCROSS 4 GTX W Black/Black</t>
+  </si>
+  <si>
+    <t>L41733900</t>
+  </si>
+  <si>
+    <t>QUEST 4 GTX W</t>
+  </si>
+  <si>
+    <t>L47000200</t>
+  </si>
+  <si>
+    <t>Quest 4 GTX — надежный спутник, созданный для долгих миссий и экстремальных условий, обеспечивающий непревзойденную поддержку и комфорт.
+Поддержка и защита:
+- Каркас плотно обхватывает стопу, поддерживая чувствительные суставы, что особенно актуально при длительных переходах и больших нагрузках.
+- Новая рама 4V ADV-C усиливает стопу и обеспечивает надежную поддержку в области пятки, снижая мышечную усталость при переноске тяжелого рюкзака.
+Комфорт в любых условиях:
+- Мембрана GORE-TEX сохраняет ноги сухими в любую погоду, защищая как от внешней влаги, так и обеспечивая внутреннюю вентиляцию.
+Проходимость и сцепление:
+- Используемая технология Contagrip® TD обеспечивает максимальное сцепление на пересеченной местности и длительный срок службы даже при интенсивной эксплуатации.
+Характеристики:
+- Вес: 655 г. 
+С Quest 4 GTX вы можете быть уверены в стабильной и плавной походке независимо от местности и веса вашего груза.</t>
+  </si>
+  <si>
+    <t>Верх: текстиль, синтетический материал; стелька: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>L47112400</t>
+  </si>
+  <si>
     <t>L47212400</t>
   </si>
   <si>
-    <t>Повседневная обувь</t>
-[...1 lines deleted...]
-  <si>
     <t>белый/красный</t>
   </si>
   <si>
-    <t>Верх: текстиль, синтетический материал; стелька: текстиль; подошва: резина</t>
-[...85 lines deleted...]
-  <si>
     <t>L47994800</t>
   </si>
   <si>
     <t>бежеый</t>
   </si>
   <si>
     <t>CROSS BELT 2 BOTTLE</t>
   </si>
   <si>
-    <t>LC2379400</t>
+    <t>LC2466300</t>
   </si>
   <si>
     <t>Пояс для бутылки с водой</t>
   </si>
   <si>
     <t>Сумки и рюкзаки</t>
   </si>
   <si>
     <t>Рюкзаки</t>
   </si>
   <si>
     <t>Нет ничего лучше ощущения свободы при прогулках, велопоездках, беге и исследовании живописных холмов, извилистых троп и тенистых лесов. С Cross Belt 2 Bottles вы можете отказаться от жилетов для питья и носить всё необходимое на поясе, обеспечивая максимальный комфорт и устойчивость. Эта поясная сумка оснащена двумя удобными карманами для бутылки объемом 400 мл. Кроме того, в ней есть достаточно места для хранения всех важных мелочей. Благодаря глубине в 15 см и весу всего 191 г, она не станет обременительной ношей. Изготовленная из 100% полиэстера, Cross Belt 2 Bottles отличается прочностью и долговечностью, являясь идеальным спутником для вашего активного отдыха.</t>
   </si>
   <si>
     <t>100% Полиэстер</t>
   </si>
   <si>
     <t>Tech size</t>
   </si>
   <si>
     <t>NS</t>
   </si>
   <si>
     <t>_</t>
-  </si>
-[...1 lines deleted...]
-    <t>LC2466300</t>
   </si>
   <si>
     <t>REELAX SLIDE 6.0</t>
   </si>
   <si>
     <t>L47112000</t>
   </si>
   <si>
     <t>Сандалии и шлепанцы</t>
   </si>
   <si>
     <t>Учитывайте, что ввиду большой скорости продаж товара со склада,  выполнение заказа обычно не превышает 80%</t>
   </si>
   <si>
     <t>Расчет суммы заказа</t>
   </si>
   <si>
     <t>Сумма всего Заказа в Рознчных ценах</t>
   </si>
   <si>
     <t>Сумма всего Заказа в Оптовых ценах</t>
   </si>
   <si>
     <t>Анализ состава заказа по категории</t>
   </si>
@@ -1125,72 +1061,80 @@
     <t>Сумма. в руб.</t>
   </si>
   <si>
     <t>Кол-во</t>
   </si>
   <si>
     <t>Анализ состава заказа по полу</t>
   </si>
   <si>
     <t>Дети</t>
   </si>
   <si>
     <t>Сумма в руб.</t>
   </si>
   <si>
     <t>Оптовая Цена</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FF008000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -1276,77 +1220,77 @@
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right/>
-[...9 lines deleted...]
-      </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
@@ -1371,206 +1315,212 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="9" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
@@ -1769,171 +1719,171 @@
             <c:numRef>
               <c:f>Расчет!$F$5:$F$9</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-9316-410D-B083-2D3C35287573}"/>
+              <c16:uniqueId val="{00000000-C8FB-47EE-8F69-13FB39AE38E4}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="100"/>
-        <c:axId val="335392768"/>
-        <c:axId val="335389488"/>
+        <c:axId val="332180056"/>
+        <c:axId val="332173496"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="335392768"/>
+        <c:axId val="332180056"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="335389488"/>
+        <c:crossAx val="332173496"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="335389488"/>
+        <c:axId val="332173496"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="#,##0.00" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="335392768"/>
+        <c:crossAx val="332180056"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
         <c:majorUnit val="50000"/>
         <c:minorUnit val="50000"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
@@ -2048,245 +1998,245 @@
                       <a:tint val="15000"/>
                       <a:satMod val="350000"/>
                     </a:schemeClr>
                   </a:gs>
                 </a:gsLst>
                 <a:lin ang="16200000" scaled="1"/>
               </a:gradFill>
               <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:shade val="95000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:round/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="38000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000001-2BDD-4EC6-88D3-DAA7029E3DEF}"/>
+                <c16:uniqueId val="{00000001-54AA-4124-821C-E3A6CB6F6D1B}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:gradFill rotWithShape="1">
                 <a:gsLst>
                   <a:gs pos="0">
                     <a:schemeClr val="accent2">
                       <a:tint val="50000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="35000">
                     <a:schemeClr val="accent2">
                       <a:tint val="37000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="100000">
                     <a:schemeClr val="accent2">
                       <a:tint val="15000"/>
                       <a:satMod val="350000"/>
                     </a:schemeClr>
                   </a:gs>
                 </a:gsLst>
                 <a:lin ang="16200000" scaled="1"/>
               </a:gradFill>
               <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:shade val="95000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:round/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="38000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000003-2BDD-4EC6-88D3-DAA7029E3DEF}"/>
+                <c16:uniqueId val="{00000003-54AA-4124-821C-E3A6CB6F6D1B}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="2"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:gradFill rotWithShape="1">
                 <a:gsLst>
                   <a:gs pos="0">
                     <a:schemeClr val="accent3">
                       <a:tint val="50000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="35000">
                     <a:schemeClr val="accent3">
                       <a:tint val="37000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="100000">
                     <a:schemeClr val="accent3">
                       <a:tint val="15000"/>
                       <a:satMod val="350000"/>
                     </a:schemeClr>
                   </a:gs>
                 </a:gsLst>
                 <a:lin ang="16200000" scaled="1"/>
               </a:gradFill>
               <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:schemeClr val="accent3">
                     <a:shade val="95000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:round/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="38000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000005-2BDD-4EC6-88D3-DAA7029E3DEF}"/>
+                <c16:uniqueId val="{00000005-54AA-4124-821C-E3A6CB6F6D1B}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="3"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:gradFill rotWithShape="1">
                 <a:gsLst>
                   <a:gs pos="0">
                     <a:schemeClr val="accent4">
                       <a:tint val="50000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="35000">
                     <a:schemeClr val="accent4">
                       <a:tint val="37000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="100000">
                     <a:schemeClr val="accent4">
                       <a:tint val="15000"/>
                       <a:satMod val="350000"/>
                     </a:schemeClr>
                   </a:gs>
                 </a:gsLst>
                 <a:lin ang="16200000" scaled="1"/>
               </a:gradFill>
               <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:schemeClr val="accent4">
                     <a:shade val="95000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:round/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="38000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000007-2BDD-4EC6-88D3-DAA7029E3DEF}"/>
+                <c16:uniqueId val="{00000007-54AA-4124-821C-E3A6CB6F6D1B}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:cat>
             <c:strRef>
               <c:f>Расчет!$I$5:$I$8</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>Мужчины</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Женщины</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Дети</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Унисекс</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Расчет!$J$5:$J$8</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-5B40-46B2-ADF4-27907B2D5540}"/>
+              <c16:uniqueId val="{00000000-8CF8-4E39-946E-30BEAE608684}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
         <c:holeSize val="75"/>
       </c:doughnutChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
@@ -3451,485 +3401,485 @@
   </cs:upBar>
   <cs:valueAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="50000"/>
         <a:lumOff val="50000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>3</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>5</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>6</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>7</xdr:row>
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>10</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>333375</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>11</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>333375</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>16</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>19</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>24</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
       <xdr:row>29</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
@@ -4017,2327 +3967,1959 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>32</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>33</xdr:row>
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>39</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>46</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>47</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>48</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>49</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>49</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>50</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>51</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>51</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>52</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>52</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>63</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>64</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>65</xdr:row>
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>333375</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>90</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>74</xdr:row>
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>333375</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000023000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>79</xdr:row>
+      <xdr:row>95</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>82</xdr:row>
+      <xdr:row>98</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000024000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>83</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>85</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000025000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>88</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000026000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>89</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>94</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000027000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>95</xdr:row>
+      <xdr:row>122</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>98</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000028000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>134</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>101</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>141</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>106</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>107</xdr:row>
+      <xdr:row>142</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>113</xdr:row>
-      <xdr:rowOff>171450</xdr:rowOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>143</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>116</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>119</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>120</xdr:row>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>122</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>123</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>126</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>127</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>135</xdr:row>
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000030000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>136</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>136</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>333375</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>137</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>137</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>138</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>139</xdr:row>
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>333375</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000033000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>140</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>140</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000034000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>141</xdr:row>
+      <xdr:row>164</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>142</xdr:row>
+      <xdr:row>165</xdr:row>
       <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000035000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>143</xdr:row>
+      <xdr:row>166</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>151</xdr:row>
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000036000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>167</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>161</xdr:row>
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000037000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
-        <a:stretch>
-[...366 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
@@ -6725,51 +6307,51 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
-  <dimension ref="A1:X208"/>
+  <dimension ref="A1:X170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="4" ySplit="3" topLeftCell="E4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="G1" sqref="G1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.4140625" defaultRowHeight="11.45" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.1640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="14" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.25" style="1" customWidth="1"/>
     <col min="4" max="4" width="29.83203125" style="1" customWidth="1" collapsed="1"/>
     <col min="5" max="5" width="15.4140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.4140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="19.83203125" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.75" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.1640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.1640625" style="3" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="17.4140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="17.25" style="1" customWidth="1"/>
     <col min="14" max="15" width="10.4140625" style="1" customWidth="1"/>
     <col min="16" max="16" width="17.4140625" style="1" customWidth="1"/>
@@ -6784,74 +6366,74 @@
   <sheetData>
     <row r="1" spans="1:24" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
     </row>
     <row r="2" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="33"/>
-[...22 lines deleted...]
-      <c r="X2" s="33"/>
+      <c r="A2" s="35"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="37"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
     </row>
     <row r="3" spans="1:24" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>7</v>
@@ -6865,13839 +6447,11346 @@
       <c r="K3" s="7" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="O3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="P3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="R3" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S3" s="10" t="s">
-        <v>274</v>
+        <v>255</v>
       </c>
       <c r="T3" s="10" t="s">
         <v>18</v>
       </c>
       <c r="U3" s="10" t="s">
         <v>19</v>
       </c>
       <c r="V3" s="7" t="s">
         <v>20</v>
       </c>
       <c r="W3" s="7" t="s">
         <v>21</v>
       </c>
       <c r="X3" s="5" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="13"/>
-[...1 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L40922000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="D4" s="52"/>
+      <c r="E4" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47377300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F4" s="14" t="s">
+      <c r="F4" s="13"/>
+      <c r="G4" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="G4" s="11" t="s">
+      <c r="H4" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="H4" s="11" t="s">
+      <c r="I4" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="I4" s="15" t="s">
+      <c r="J4" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="J4" s="15" t="s">
+      <c r="K4" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="K4" s="16" t="s">
+      <c r="L4" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="L4" s="15" t="s">
+      <c r="M4" s="14"/>
+      <c r="N4" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="M4" s="15"/>
-      <c r="N4" s="15" t="s">
+      <c r="O4" s="14"/>
+      <c r="P4" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="O4" s="15"/>
-      <c r="P4" s="16" t="s">
+      <c r="Q4" s="16">
+        <v>25699</v>
+      </c>
+      <c r="R4" s="17">
+        <v>48.96</v>
+      </c>
+      <c r="S4" s="18">
+        <v>15085.4355</v>
+      </c>
+      <c r="T4" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="Q4" s="17">
-[...8 lines deleted...]
-      <c r="T4" s="20" t="s">
+      <c r="U4" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="U4" s="21" t="s">
+      <c r="V4" s="21">
+        <v>35</v>
+      </c>
+      <c r="W4" s="21">
+        <v>2</v>
+      </c>
+      <c r="X4" s="22"/>
+    </row>
+    <row r="5" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" s="53"/>
+      <c r="E5" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47377300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F5" s="13"/>
+      <c r="G5" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I5" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="J5" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L5" s="55"/>
+      <c r="M5" s="14"/>
+      <c r="N5" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O5" s="14"/>
+      <c r="P5" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q5" s="16">
+        <v>25699</v>
+      </c>
+      <c r="R5" s="17">
+        <v>48.96</v>
+      </c>
+      <c r="S5" s="18">
+        <v>15085.4355</v>
+      </c>
+      <c r="T5" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U5" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="V4" s="22">
-[...73 lines deleted...]
-      <c r="W5" s="23">
+      <c r="V5" s="21">
+        <v>36</v>
+      </c>
+      <c r="W5" s="21">
         <v>2</v>
       </c>
-      <c r="X5" s="24"/>
+      <c r="X5" s="22"/>
     </row>
     <row r="6" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6" s="24"/>
+      <c r="E6" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L40922000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G6" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H6" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I6" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="J6" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K6" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L6" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="M6" s="14"/>
+      <c r="N6" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="14"/>
+      <c r="P6" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q6" s="16">
+        <v>22699</v>
+      </c>
+      <c r="R6" s="17">
+        <v>45.37</v>
+      </c>
+      <c r="S6" s="18">
+        <v>14259.988499999999</v>
+      </c>
+      <c r="T6" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U6" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="12" t="s">
-[...56 lines deleted...]
-      <c r="W6" s="23">
+      <c r="V6" s="25">
+        <v>42.5</v>
+      </c>
+      <c r="W6" s="21">
         <v>1</v>
       </c>
-      <c r="X6" s="24"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="X6" s="22"/>
+    </row>
+    <row r="7" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="11" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D7" s="56"/>
-      <c r="E7" s="36" t="str">
-[...127 lines deleted...]
-      <c r="E9" s="36" t="str">
+      <c r="E7" s="38" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47855000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F9" s="14" t="s">
+      <c r="F7" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G7" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="G9" s="11" t="s">
+      <c r="H7" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="H9" s="11" t="s">
+      <c r="I7" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="I9" s="15" t="s">
+      <c r="J7" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="J9" s="15" t="s">
-[...13 lines deleted...]
-      <c r="P9" s="16" t="s">
+      <c r="K7" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L7" s="54" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" s="14"/>
+      <c r="N7" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O7" s="14"/>
+      <c r="P7" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q7" s="16">
+        <v>21099</v>
+      </c>
+      <c r="R7" s="17">
+        <v>45.02</v>
+      </c>
+      <c r="S7" s="18">
+        <v>13339.988499999999</v>
+      </c>
+      <c r="T7" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="Q9" s="17">
-[...8 lines deleted...]
-      <c r="T9" s="20" t="s">
+      <c r="U7" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="U9" s="21" t="s">
-[...2 lines deleted...]
-      <c r="V9" s="23">
+      <c r="V7" s="21">
         <v>35</v>
       </c>
-      <c r="W9" s="23">
+      <c r="W7" s="21">
         <v>2</v>
       </c>
-      <c r="X9" s="24"/>
-[...2 lines deleted...]
-      <c r="A10" s="25" t="s">
+      <c r="X7" s="22"/>
+    </row>
+    <row r="8" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="25" t="s">
-[...6 lines deleted...]
-      <c r="E10" s="36" t="str">
+      <c r="B8" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D8" s="57"/>
+      <c r="E8" s="38" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47855000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F10" s="14" t="s">
+      <c r="F8" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="G10" s="25" t="s">
+      <c r="H8" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="H10" s="25" t="s">
+      <c r="I8" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="I10" s="25" t="s">
+      <c r="J8" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="J10" s="15" t="s">
-[...11 lines deleted...]
-      <c r="P10" s="16" t="s">
+      <c r="K8" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L8" s="59"/>
+      <c r="M8" s="14"/>
+      <c r="N8" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O8" s="14"/>
+      <c r="P8" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q8" s="16">
+        <v>21099</v>
+      </c>
+      <c r="R8" s="17">
+        <v>45.02</v>
+      </c>
+      <c r="S8" s="18">
+        <v>13339.988499999999</v>
+      </c>
+      <c r="T8" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="Q10" s="17">
-[...14 lines deleted...]
-      <c r="V10" s="23">
+      <c r="U8" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="W10" s="23">
+      <c r="V8" s="21">
+        <v>36</v>
+      </c>
+      <c r="W8" s="21">
         <v>3</v>
       </c>
-      <c r="X10" s="24"/>
-[...2 lines deleted...]
-      <c r="A11" s="25" t="s">
+      <c r="X8" s="22"/>
+    </row>
+    <row r="9" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="25" t="s">
-[...6 lines deleted...]
-      <c r="E11" s="36" t="str">
+      <c r="B9" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9" s="58"/>
+      <c r="E9" s="38" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47855000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F11" s="14" t="s">
+      <c r="F9" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G9" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="G11" s="25" t="s">
+      <c r="H9" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="H11" s="25" t="s">
+      <c r="I9" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="I11" s="25" t="s">
+      <c r="J9" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="J11" s="15" t="s">
+      <c r="K9" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L9" s="55"/>
+      <c r="M9" s="14"/>
+      <c r="N9" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O9" s="14"/>
+      <c r="P9" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q9" s="16">
+        <v>21099</v>
+      </c>
+      <c r="R9" s="17">
+        <v>45.02</v>
+      </c>
+      <c r="S9" s="18">
+        <v>13339.988499999999</v>
+      </c>
+      <c r="T9" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U9" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="V9" s="21">
+        <v>35</v>
+      </c>
+      <c r="W9" s="21">
+        <v>1</v>
+      </c>
+      <c r="X9" s="22"/>
+    </row>
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="K11" s="16" t="s">
+      <c r="D10" s="56"/>
+      <c r="E10" s="38" t="str">
+        <f t="shared" ref="E10:E16" si="0">HYPERLINK("https://www.google.ru/search?q=L41110100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F10" s="13"/>
+      <c r="G10" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H10" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I10" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="J10" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K10" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L10" s="54" t="s">
+        <v>52</v>
+      </c>
+      <c r="M10" s="14"/>
+      <c r="N10" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O10" s="14"/>
+      <c r="P10" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q10" s="16">
+        <v>22699</v>
+      </c>
+      <c r="R10" s="17">
+        <v>40</v>
+      </c>
+      <c r="S10" s="18">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T10" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U10" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="V10" s="21">
+        <v>36</v>
+      </c>
+      <c r="W10" s="21">
+        <v>2</v>
+      </c>
+      <c r="X10" s="22"/>
+    </row>
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" s="57"/>
+      <c r="E11" s="38" t="str">
+        <f t="shared" si="0"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F11" s="13"/>
+      <c r="G11" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H11" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I11" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="J11" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K11" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L11" s="59"/>
+      <c r="M11" s="14"/>
+      <c r="N11" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O11" s="14"/>
+      <c r="P11" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q11" s="16">
+        <v>22699</v>
+      </c>
+      <c r="R11" s="17">
+        <v>40</v>
+      </c>
+      <c r="S11" s="18">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T11" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U11" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="V11" s="21">
+        <v>35</v>
+      </c>
+      <c r="W11" s="21">
+        <v>2</v>
+      </c>
+      <c r="X11" s="22"/>
+    </row>
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D12" s="57"/>
+      <c r="E12" s="38" t="str">
+        <f t="shared" si="0"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F12" s="13"/>
+      <c r="G12" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H12" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I12" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="J12" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K12" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L12" s="59"/>
+      <c r="M12" s="14"/>
+      <c r="N12" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O12" s="14"/>
+      <c r="P12" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q12" s="16">
+        <v>22699</v>
+      </c>
+      <c r="R12" s="17">
+        <v>40</v>
+      </c>
+      <c r="S12" s="18">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T12" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U12" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="V12" s="25">
+        <v>36.5</v>
+      </c>
+      <c r="W12" s="21">
+        <v>5</v>
+      </c>
+      <c r="X12" s="22"/>
+    </row>
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D13" s="57"/>
+      <c r="E13" s="38" t="str">
+        <f t="shared" si="0"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F13" s="13"/>
+      <c r="G13" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H13" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I13" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="J13" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K13" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L13" s="59"/>
+      <c r="M13" s="14"/>
+      <c r="N13" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O13" s="14"/>
+      <c r="P13" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q13" s="16">
+        <v>22699</v>
+      </c>
+      <c r="R13" s="17">
+        <v>40</v>
+      </c>
+      <c r="S13" s="18">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T13" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U13" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="V13" s="21">
+        <v>37</v>
+      </c>
+      <c r="W13" s="21">
+        <v>3</v>
+      </c>
+      <c r="X13" s="22"/>
+    </row>
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="57"/>
+      <c r="E14" s="38" t="str">
+        <f t="shared" si="0"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F14" s="13"/>
+      <c r="G14" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H14" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I14" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="J14" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K14" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L14" s="59"/>
+      <c r="M14" s="14"/>
+      <c r="N14" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O14" s="14"/>
+      <c r="P14" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q14" s="16">
+        <v>22699</v>
+      </c>
+      <c r="R14" s="17">
+        <v>40</v>
+      </c>
+      <c r="S14" s="18">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T14" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U14" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="V14" s="21">
+        <v>38</v>
+      </c>
+      <c r="W14" s="21">
+        <v>1</v>
+      </c>
+      <c r="X14" s="22"/>
+    </row>
+    <row r="15" spans="1:24" s="1" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D15" s="57"/>
+      <c r="E15" s="38" t="str">
+        <f t="shared" si="0"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F15" s="13"/>
+      <c r="G15" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H15" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I15" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="J15" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K15" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L15" s="59"/>
+      <c r="M15" s="14"/>
+      <c r="N15" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O15" s="14"/>
+      <c r="P15" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q15" s="16">
+        <v>22699</v>
+      </c>
+      <c r="R15" s="17">
+        <v>40</v>
+      </c>
+      <c r="S15" s="18">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T15" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U15" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="V15" s="21">
         <v>39</v>
       </c>
-      <c r="L11" s="55"/>
-[...5 lines deleted...]
-      <c r="P11" s="16" t="s">
+      <c r="W15" s="21">
+        <v>1</v>
+      </c>
+      <c r="X15" s="22"/>
+    </row>
+    <row r="16" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D16" s="58"/>
+      <c r="E16" s="38" t="str">
+        <f t="shared" si="0"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F16" s="13"/>
+      <c r="G16" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H16" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I16" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="J16" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K16" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L16" s="55"/>
+      <c r="M16" s="14"/>
+      <c r="N16" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O16" s="14"/>
+      <c r="P16" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q16" s="16">
+        <v>22699</v>
+      </c>
+      <c r="R16" s="17">
+        <v>40</v>
+      </c>
+      <c r="S16" s="18">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T16" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="Q11" s="17">
-[...11 lines deleted...]
-      <c r="U11" s="21" t="s">
+      <c r="U16" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="V16" s="25">
+        <v>40.5</v>
+      </c>
+      <c r="W16" s="21">
+        <v>1</v>
+      </c>
+      <c r="X16" s="22"/>
+    </row>
+    <row r="17" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" s="26" t="s">
         <v>60</v>
       </c>
-      <c r="V11" s="23">
-[...599 lines deleted...]
-      <c r="E21" s="36" t="str">
+      <c r="D17" s="56"/>
+      <c r="E17" s="38" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47853900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F21" s="14" t="s">
+      <c r="F17" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G17" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="G21" s="11" t="s">
+      <c r="H17" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="H21" s="11" t="s">
+      <c r="I17" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="I21" s="15" t="s">
+      <c r="J17" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="J21" s="15" t="s">
-[...16 lines deleted...]
-      <c r="Q21" s="17">
+      <c r="K17" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L17" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="M17" s="14"/>
+      <c r="N17" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O17" s="14"/>
+      <c r="P17" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q17" s="16">
         <v>25699</v>
       </c>
-      <c r="R21" s="18">
+      <c r="R17" s="17">
         <v>40</v>
       </c>
-      <c r="S21" s="19">
+      <c r="S17" s="18">
         <v>17732.309999999998</v>
       </c>
-      <c r="T21" s="20" t="s">
-[...5 lines deleted...]
-      <c r="V21" s="22">
+      <c r="T17" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U17" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="V17" s="25">
         <v>42.5</v>
       </c>
-      <c r="W21" s="23">
+      <c r="W17" s="21">
         <v>2</v>
       </c>
-      <c r="X21" s="24"/>
-[...2 lines deleted...]
-      <c r="A22" s="25" t="s">
+      <c r="X17" s="22"/>
+    </row>
+    <row r="18" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B22" s="25" t="s">
-[...6 lines deleted...]
-      <c r="E22" s="36" t="str">
+      <c r="B18" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="C18" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="D18" s="57"/>
+      <c r="E18" s="38" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47853900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F22" s="14" t="s">
+      <c r="F18" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G18" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="G22" s="25" t="s">
+      <c r="H18" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="H22" s="25" t="s">
+      <c r="I18" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="I22" s="25" t="s">
+      <c r="J18" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="J22" s="15" t="s">
-[...14 lines deleted...]
-      <c r="Q22" s="17">
+      <c r="K18" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L18" s="59"/>
+      <c r="M18" s="14"/>
+      <c r="N18" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O18" s="14"/>
+      <c r="P18" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q18" s="16">
         <v>25699</v>
       </c>
-      <c r="R22" s="18">
+      <c r="R18" s="17">
         <v>40</v>
       </c>
-      <c r="S22" s="19">
+      <c r="S18" s="18">
         <v>17732.309999999998</v>
       </c>
-      <c r="T22" s="20" t="s">
-[...5 lines deleted...]
-      <c r="V22" s="23">
+      <c r="T18" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U18" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="V18" s="21">
         <v>43</v>
       </c>
-      <c r="W22" s="23">
-[...5 lines deleted...]
-      <c r="A23" s="25" t="s">
+      <c r="W18" s="21">
+        <v>2</v>
+      </c>
+      <c r="X18" s="22"/>
+    </row>
+    <row r="19" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="25" t="s">
-[...6 lines deleted...]
-      <c r="E23" s="36" t="str">
+      <c r="B19" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="C19" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="D19" s="57"/>
+      <c r="E19" s="38" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47853900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F23" s="14" t="s">
+      <c r="F19" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G19" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="G23" s="25" t="s">
+      <c r="H19" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="H23" s="25" t="s">
+      <c r="I19" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="I23" s="25" t="s">
+      <c r="J19" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="J23" s="15" t="s">
-[...14 lines deleted...]
-      <c r="Q23" s="17">
+      <c r="K19" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L19" s="59"/>
+      <c r="M19" s="14"/>
+      <c r="N19" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O19" s="14"/>
+      <c r="P19" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q19" s="16">
         <v>25699</v>
       </c>
-      <c r="R23" s="18">
+      <c r="R19" s="17">
         <v>40</v>
       </c>
-      <c r="S23" s="19">
+      <c r="S19" s="18">
         <v>17732.309999999998</v>
       </c>
-      <c r="T23" s="20" t="s">
-[...5 lines deleted...]
-      <c r="V23" s="23">
+      <c r="T19" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U19" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="V19" s="21">
         <v>44</v>
       </c>
-      <c r="W23" s="23">
+      <c r="W19" s="21">
         <v>1</v>
       </c>
-      <c r="X23" s="24"/>
-[...2 lines deleted...]
-      <c r="A24" s="25" t="s">
+      <c r="X19" s="22"/>
+    </row>
+    <row r="20" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="25" t="s">
-[...6 lines deleted...]
-      <c r="E24" s="36" t="str">
+      <c r="B20" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="D20" s="57"/>
+      <c r="E20" s="38" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47853900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F24" s="14" t="s">
+      <c r="F20" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G20" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="G24" s="25" t="s">
+      <c r="H20" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="H24" s="25" t="s">
+      <c r="I20" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="I24" s="25" t="s">
+      <c r="J20" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="J24" s="15" t="s">
-[...14 lines deleted...]
-      <c r="Q24" s="17">
+      <c r="K20" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L20" s="59"/>
+      <c r="M20" s="14"/>
+      <c r="N20" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O20" s="14"/>
+      <c r="P20" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q20" s="16">
         <v>25699</v>
       </c>
-      <c r="R24" s="18">
+      <c r="R20" s="17">
         <v>40</v>
       </c>
-      <c r="S24" s="19">
+      <c r="S20" s="18">
         <v>17732.309999999998</v>
       </c>
-      <c r="T24" s="20" t="s">
-[...2 lines deleted...]
-      <c r="U24" s="21" t="s">
+      <c r="T20" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U20" s="20" t="s">
         <v>65</v>
       </c>
-      <c r="V24" s="22">
+      <c r="V20" s="25">
         <v>44.5</v>
       </c>
-      <c r="W24" s="23">
+      <c r="W20" s="21">
         <v>3</v>
       </c>
-      <c r="X24" s="24"/>
-[...2 lines deleted...]
-      <c r="A25" s="25" t="s">
+      <c r="X20" s="22"/>
+    </row>
+    <row r="21" spans="1:24" s="1" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="25" t="s">
-[...6 lines deleted...]
-      <c r="E25" s="36" t="str">
+      <c r="B21" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="C21" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="D21" s="58"/>
+      <c r="E21" s="38" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47853900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F25" s="14" t="s">
+      <c r="F21" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G21" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="G25" s="25" t="s">
+      <c r="H21" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="H25" s="25" t="s">
+      <c r="I21" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="I25" s="25" t="s">
+      <c r="J21" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="J25" s="15" t="s">
-[...14 lines deleted...]
-      <c r="Q25" s="17">
+      <c r="K21" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L21" s="55"/>
+      <c r="M21" s="14"/>
+      <c r="N21" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O21" s="14"/>
+      <c r="P21" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q21" s="16">
         <v>25699</v>
       </c>
-      <c r="R25" s="18">
+      <c r="R21" s="17">
         <v>40</v>
       </c>
-      <c r="S25" s="19">
+      <c r="S21" s="18">
         <v>17732.309999999998</v>
       </c>
-      <c r="T25" s="20" t="s">
-[...5 lines deleted...]
-      <c r="V25" s="23">
+      <c r="T21" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U21" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="V21" s="21">
         <v>45</v>
       </c>
-      <c r="W25" s="23">
+      <c r="W21" s="21">
         <v>2</v>
       </c>
-      <c r="X25" s="24"/>
-[...2 lines deleted...]
-      <c r="A26" s="11" t="s">
+      <c r="X21" s="22"/>
+    </row>
+    <row r="22" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B26" s="11" t="s">
-[...6 lines deleted...]
-      <c r="E26" s="36" t="str">
+      <c r="B22" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="C22" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="D22" s="56"/>
+      <c r="E22" s="38" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47457200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F26" s="14"/>
-      <c r="G26" s="11" t="s">
+      <c r="F22" s="13"/>
+      <c r="G22" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H22" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="H26" s="11" t="s">
-[...24 lines deleted...]
-      <c r="Q26" s="17">
+      <c r="I22" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J22" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K22" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L22" s="54" t="s">
+        <v>70</v>
+      </c>
+      <c r="M22" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N22" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="O22" s="14"/>
+      <c r="P22" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q22" s="16">
         <v>29399</v>
       </c>
-      <c r="R26" s="18">
-[...20 lines deleted...]
-      <c r="A27" s="25" t="s">
+      <c r="R22" s="17">
+        <v>73.680000000000007</v>
+      </c>
+      <c r="S22" s="18">
+        <v>8898.4354999999996</v>
+      </c>
+      <c r="T22" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U22" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="V22" s="25">
+        <v>36.5</v>
+      </c>
+      <c r="W22" s="21">
+        <v>1</v>
+      </c>
+      <c r="X22" s="22"/>
+    </row>
+    <row r="23" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B27" s="25" t="s">
-[...6 lines deleted...]
-      <c r="E27" s="36" t="str">
+      <c r="B23" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="C23" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="D23" s="57"/>
+      <c r="E23" s="38" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47457200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F27" s="14"/>
-      <c r="G27" s="25" t="s">
+      <c r="F23" s="13"/>
+      <c r="G23" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H23" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="H27" s="25" t="s">
-[...22 lines deleted...]
-      <c r="Q27" s="17">
+      <c r="I23" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J23" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K23" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L23" s="59"/>
+      <c r="M23" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N23" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="O23" s="14"/>
+      <c r="P23" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q23" s="16">
         <v>29399</v>
       </c>
-      <c r="R27" s="18">
-[...20 lines deleted...]
-      <c r="A28" s="25" t="s">
+      <c r="R23" s="17">
+        <v>73.680000000000007</v>
+      </c>
+      <c r="S23" s="18">
+        <v>8898.4354999999996</v>
+      </c>
+      <c r="T23" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U23" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="V23" s="25">
+        <v>38.5</v>
+      </c>
+      <c r="W23" s="21">
+        <v>2</v>
+      </c>
+      <c r="X23" s="22"/>
+    </row>
+    <row r="24" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B28" s="25" t="s">
-[...6 lines deleted...]
-      <c r="E28" s="36" t="str">
+      <c r="B24" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="C24" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" s="57"/>
+      <c r="E24" s="38" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47457200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F28" s="14"/>
-      <c r="G28" s="25" t="s">
+      <c r="F24" s="13"/>
+      <c r="G24" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H24" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="H28" s="25" t="s">
-[...8 lines deleted...]
-      <c r="K28" s="16" t="s">
+      <c r="I24" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J24" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K24" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L24" s="59"/>
+      <c r="M24" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N24" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="O24" s="14"/>
+      <c r="P24" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q24" s="16">
+        <v>29399</v>
+      </c>
+      <c r="R24" s="17">
+        <v>73.680000000000007</v>
+      </c>
+      <c r="S24" s="18">
+        <v>8898.4354999999996</v>
+      </c>
+      <c r="T24" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U24" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="V24" s="21">
         <v>39</v>
       </c>
-      <c r="L28" s="54"/>
-[...34 lines deleted...]
-      <c r="A29" s="25" t="s">
+      <c r="W24" s="21">
+        <v>4</v>
+      </c>
+      <c r="X24" s="22"/>
+    </row>
+    <row r="25" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="25" t="s">
-[...6 lines deleted...]
-      <c r="E29" s="36" t="str">
+      <c r="B25" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="C25" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="D25" s="57"/>
+      <c r="E25" s="38" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47457200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F29" s="14"/>
-      <c r="G29" s="25" t="s">
+      <c r="F25" s="13"/>
+      <c r="G25" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H25" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="H29" s="25" t="s">
-[...22 lines deleted...]
-      <c r="Q29" s="17">
+      <c r="I25" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J25" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K25" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L25" s="59"/>
+      <c r="M25" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N25" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="O25" s="14"/>
+      <c r="P25" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q25" s="16">
         <v>29399</v>
       </c>
-      <c r="R29" s="18">
-[...20 lines deleted...]
-      <c r="A30" s="25" t="s">
+      <c r="R25" s="17">
+        <v>73.680000000000007</v>
+      </c>
+      <c r="S25" s="18">
+        <v>8898.4354999999996</v>
+      </c>
+      <c r="T25" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U25" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="V25" s="21">
+        <v>40</v>
+      </c>
+      <c r="W25" s="21">
+        <v>6</v>
+      </c>
+      <c r="X25" s="22"/>
+    </row>
+    <row r="26" spans="1:24" s="1" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B30" s="25" t="s">
-[...6 lines deleted...]
-      <c r="E30" s="36" t="str">
+      <c r="B26" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="C26" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="D26" s="58"/>
+      <c r="E26" s="38" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47457200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F30" s="14"/>
-      <c r="G30" s="25" t="s">
+      <c r="F26" s="13"/>
+      <c r="G26" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H26" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="H30" s="25" t="s">
-[...2 lines deleted...]
-      <c r="I30" s="25" t="s">
+      <c r="I26" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J26" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K26" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L26" s="55"/>
+      <c r="M26" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N26" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="O26" s="14"/>
+      <c r="P26" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q26" s="16">
+        <v>29399</v>
+      </c>
+      <c r="R26" s="17">
+        <v>73.680000000000007</v>
+      </c>
+      <c r="S26" s="18">
+        <v>8898.4354999999996</v>
+      </c>
+      <c r="T26" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U26" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="V26" s="25">
+        <v>40.5</v>
+      </c>
+      <c r="W26" s="21">
+        <v>3</v>
+      </c>
+      <c r="X26" s="22"/>
+    </row>
+    <row r="27" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B27" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="D27" s="24"/>
+      <c r="E27" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47801800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F27" s="13"/>
+      <c r="G27" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H27" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I27" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J27" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K27" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L27" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="M27" s="14"/>
+      <c r="N27" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O27" s="14"/>
+      <c r="P27" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q27" s="16">
+        <v>14899</v>
+      </c>
+      <c r="R27" s="17">
+        <v>45.63</v>
+      </c>
+      <c r="S27" s="18">
+        <v>9314.9884999999995</v>
+      </c>
+      <c r="T27" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U27" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="V27" s="21">
+        <v>37</v>
+      </c>
+      <c r="W27" s="21">
+        <v>1</v>
+      </c>
+      <c r="X27" s="22"/>
+    </row>
+    <row r="28" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="D28" s="24"/>
+      <c r="E28" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47147000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F28" s="13"/>
+      <c r="G28" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H28" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I28" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J28" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K28" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L28" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="M28" s="14"/>
+      <c r="N28" s="14" t="s">
         <v>85</v>
       </c>
-      <c r="J30" s="15" t="s">
-[...2 lines deleted...]
-      <c r="K30" s="16" t="s">
+      <c r="O28" s="14"/>
+      <c r="P28" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q28" s="16">
+        <v>17999</v>
+      </c>
+      <c r="R28" s="17">
+        <v>45.55</v>
+      </c>
+      <c r="S28" s="18">
+        <v>11269.988499999999</v>
+      </c>
+      <c r="T28" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U28" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="V28" s="25">
+        <v>40.5</v>
+      </c>
+      <c r="W28" s="21">
+        <v>1</v>
+      </c>
+      <c r="X28" s="22"/>
+    </row>
+    <row r="29" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="D29" s="24"/>
+      <c r="E29" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47802100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F29" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="L30" s="55"/>
-[...7 lines deleted...]
-      <c r="P30" s="16" t="s">
+      <c r="G29" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H29" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I29" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J29" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K29" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L29" s="14" t="s">
         <v>89</v>
       </c>
-      <c r="Q30" s="17">
-[...8 lines deleted...]
-      <c r="T30" s="20" t="s">
+      <c r="M29" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N29" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O29" s="14"/>
+      <c r="P29" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q29" s="16">
+        <v>18699</v>
+      </c>
+      <c r="R29" s="17">
+        <v>45.45</v>
+      </c>
+      <c r="S29" s="18">
+        <v>11729.988499999999</v>
+      </c>
+      <c r="T29" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U29" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="V29" s="21">
+        <v>39</v>
+      </c>
+      <c r="W29" s="21">
+        <v>1</v>
+      </c>
+      <c r="X29" s="22"/>
+    </row>
+    <row r="30" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B30" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="D30" s="24"/>
+      <c r="E30" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47312700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F30" s="13"/>
+      <c r="G30" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H30" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I30" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J30" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K30" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L30" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="M30" s="14"/>
+      <c r="N30" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O30" s="14"/>
+      <c r="P30" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q30" s="16">
+        <v>17599</v>
+      </c>
+      <c r="R30" s="17">
+        <v>45.45</v>
+      </c>
+      <c r="S30" s="18">
+        <v>11039.988499999999</v>
+      </c>
+      <c r="T30" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U30" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="V30" s="21">
         <v>35</v>
       </c>
-      <c r="U30" s="21" t="s">
-[...5 lines deleted...]
-      <c r="W30" s="23">
+      <c r="W30" s="21">
         <v>1</v>
       </c>
-      <c r="X30" s="24"/>
+      <c r="X30" s="22"/>
     </row>
     <row r="31" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="11" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C31" s="12" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47801500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>94</v>
+      </c>
+      <c r="D31" s="24"/>
+      <c r="E31" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L41742800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F31" s="14"/>
+      <c r="F31" s="13"/>
       <c r="G31" s="11" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="H31" s="11" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-      <c r="J31" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I31" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J31" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K31" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L31" s="14" t="s">
         <v>95</v>
       </c>
-      <c r="K31" s="16" t="s">
-[...31 lines deleted...]
-      <c r="W31" s="23">
+      <c r="M31" s="14"/>
+      <c r="N31" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O31" s="14"/>
+      <c r="P31" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q31" s="16">
+        <v>22699</v>
+      </c>
+      <c r="R31" s="17">
+        <v>45.37</v>
+      </c>
+      <c r="S31" s="18">
+        <v>14259.988499999999</v>
+      </c>
+      <c r="T31" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U31" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="V31" s="25">
+        <v>38.5</v>
+      </c>
+      <c r="W31" s="21">
         <v>1</v>
       </c>
-      <c r="X31" s="24"/>
+      <c r="X31" s="22"/>
     </row>
     <row r="32" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="11" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C32" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="D32" s="24"/>
+      <c r="E32" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47854100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F32" s="13"/>
+      <c r="G32" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H32" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I32" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J32" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K32" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L32" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="M32" s="14"/>
+      <c r="N32" s="14" t="s">
         <v>98</v>
       </c>
-      <c r="D32" s="13"/>
-[...49 lines deleted...]
-      <c r="W32" s="23">
+      <c r="O32" s="14"/>
+      <c r="P32" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q32" s="16">
+        <v>22699</v>
+      </c>
+      <c r="R32" s="17">
+        <v>45.37</v>
+      </c>
+      <c r="S32" s="18">
+        <v>14259.988499999999</v>
+      </c>
+      <c r="T32" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U32" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="V32" s="21">
+        <v>36</v>
+      </c>
+      <c r="W32" s="21">
         <v>1</v>
       </c>
-      <c r="X32" s="24"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="X32" s="22"/>
+    </row>
+    <row r="33" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="11" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C33" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="D33" s="24"/>
+      <c r="E33" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47943300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F33" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G33" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H33" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I33" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J33" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K33" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L33" s="14" t="s">
+        <v>102</v>
+      </c>
+      <c r="M33" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N33" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O33" s="14"/>
+      <c r="P33" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q33" s="16">
+        <v>22699</v>
+      </c>
+      <c r="R33" s="17">
+        <v>45.37</v>
+      </c>
+      <c r="S33" s="18">
+        <v>14259.988499999999</v>
+      </c>
+      <c r="T33" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U33" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="V33" s="25">
+        <v>42.5</v>
+      </c>
+      <c r="W33" s="21">
+        <v>1</v>
+      </c>
+      <c r="X33" s="22"/>
+    </row>
+    <row r="34" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="11" t="s">
         <v>100</v>
       </c>
-      <c r="D33" s="56"/>
-[...1 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47147000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="C34" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="D34" s="24"/>
+      <c r="E34" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49135700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F33" s="14"/>
-[...19 lines deleted...]
-      <c r="N33" s="15" t="s">
+      <c r="F34" s="13"/>
+      <c r="G34" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H34" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I34" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J34" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K34" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L34" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="O33" s="15"/>
-[...21 lines deleted...]
-      <c r="W33" s="23">
+      <c r="M34" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N34" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O34" s="14"/>
+      <c r="P34" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q34" s="16">
+        <v>22699</v>
+      </c>
+      <c r="R34" s="17">
+        <v>45.37</v>
+      </c>
+      <c r="S34" s="18">
+        <v>14259.988499999999</v>
+      </c>
+      <c r="T34" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U34" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="V34" s="25">
+        <v>42.5</v>
+      </c>
+      <c r="W34" s="21">
         <v>1</v>
       </c>
-      <c r="X33" s="24"/>
-[...62 lines deleted...]
-      <c r="X34" s="24"/>
+      <c r="X34" s="22"/>
     </row>
     <row r="35" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>105</v>
       </c>
-      <c r="D35" s="13"/>
-[...1 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47448300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="D35" s="24"/>
+      <c r="E35" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47724300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F35" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F35" s="13"/>
       <c r="G35" s="11" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="H35" s="11" t="s">
-        <v>28</v>
-[...10 lines deleted...]
-      <c r="L35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I35" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J35" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K35" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L35" s="14" t="s">
         <v>106</v>
       </c>
-      <c r="M35" s="15"/>
-[...4 lines deleted...]
-      <c r="P35" s="16" t="s">
+      <c r="M35" s="14"/>
+      <c r="N35" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O35" s="14"/>
+      <c r="P35" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q35" s="16">
+        <v>15899</v>
+      </c>
+      <c r="R35" s="17">
+        <v>45.28</v>
+      </c>
+      <c r="S35" s="18">
+        <v>10004.988499999999</v>
+      </c>
+      <c r="T35" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="Q35" s="17">
-[...17 lines deleted...]
-      <c r="W35" s="23">
+      <c r="U35" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="V35" s="21">
+        <v>42</v>
+      </c>
+      <c r="W35" s="21">
         <v>1</v>
       </c>
-      <c r="X35" s="24"/>
+      <c r="X35" s="22"/>
     </row>
     <row r="36" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C36" s="12" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L40795400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>109</v>
+      </c>
+      <c r="D36" s="24"/>
+      <c r="E36" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L41738600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F36" s="14"/>
+      <c r="F36" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="G36" s="11" t="s">
-        <v>94</v>
+        <v>26</v>
       </c>
       <c r="H36" s="11" t="s">
-        <v>28</v>
-[...18 lines deleted...]
-      <c r="P36" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="I36" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J36" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K36" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L36" s="14" t="s">
         <v>110</v>
       </c>
-      <c r="Q36" s="17">
-[...17 lines deleted...]
-      <c r="W36" s="23">
+      <c r="M36" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N36" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O36" s="14"/>
+      <c r="P36" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q36" s="16">
+        <v>26299</v>
+      </c>
+      <c r="R36" s="17">
+        <v>45.25</v>
+      </c>
+      <c r="S36" s="18">
+        <v>16559.988499999999</v>
+      </c>
+      <c r="T36" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U36" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="V36" s="25">
+        <v>38.5</v>
+      </c>
+      <c r="W36" s="21">
         <v>1</v>
       </c>
-      <c r="X36" s="24"/>
+      <c r="X36" s="22"/>
     </row>
     <row r="37" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>111</v>
       </c>
       <c r="C37" s="12" t="s">
         <v>112</v>
       </c>
-      <c r="D37" s="13"/>
-[...1 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47802100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="D37" s="24"/>
+      <c r="E37" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47307500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F37" s="14" t="s">
-        <v>26</v>
+      <c r="F37" s="13" t="s">
+        <v>39</v>
       </c>
       <c r="G37" s="11" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="H37" s="11" t="s">
-        <v>28</v>
-[...10 lines deleted...]
-      <c r="L37" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I37" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J37" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K37" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L37" s="14" t="s">
         <v>113</v>
       </c>
-      <c r="M37" s="15" t="s">
-[...6 lines deleted...]
-      <c r="P37" s="16" t="s">
+      <c r="M37" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N37" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O37" s="14"/>
+      <c r="P37" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q37" s="16">
+        <v>20799</v>
+      </c>
+      <c r="R37" s="17">
+        <v>45.19</v>
+      </c>
+      <c r="S37" s="18">
+        <v>13109.988499999999</v>
+      </c>
+      <c r="T37" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="Q37" s="17">
-[...17 lines deleted...]
-      <c r="W37" s="23">
+      <c r="U37" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="V37" s="21">
+        <v>45</v>
+      </c>
+      <c r="W37" s="21">
         <v>1</v>
       </c>
-      <c r="X37" s="24"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="X37" s="22"/>
+    </row>
+    <row r="38" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C38" s="12" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47312700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>116</v>
+      </c>
+      <c r="D38" s="24"/>
+      <c r="E38" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47603500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F38" s="14"/>
+      <c r="F38" s="13"/>
       <c r="G38" s="11" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="H38" s="11" t="s">
-        <v>28</v>
-[...7 lines deleted...]
-      <c r="K38" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="I38" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J38" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K38" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L38" s="14" t="s">
+        <v>117</v>
+      </c>
+      <c r="M38" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N38" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O38" s="14"/>
+      <c r="P38" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q38" s="16">
+        <v>20799</v>
+      </c>
+      <c r="R38" s="17">
+        <v>45.19</v>
+      </c>
+      <c r="S38" s="18">
+        <v>13109.988499999999</v>
+      </c>
+      <c r="T38" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U38" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="V38" s="21">
+        <v>38</v>
+      </c>
+      <c r="W38" s="21">
+        <v>1</v>
+      </c>
+      <c r="X38" s="22"/>
+    </row>
+    <row r="39" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="D39" s="24"/>
+      <c r="E39" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47315700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F39" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="L38" s="53" t="s">
-[...22 lines deleted...]
-      <c r="U38" s="21" t="s">
+      <c r="G39" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H39" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I39" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J39" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K39" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L39" s="14" t="s">
+        <v>120</v>
+      </c>
+      <c r="M39" s="14"/>
+      <c r="N39" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O39" s="14"/>
+      <c r="P39" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q39" s="16">
+        <v>19699</v>
+      </c>
+      <c r="R39" s="17">
+        <v>45.17</v>
+      </c>
+      <c r="S39" s="18">
+        <v>12419.988499999999</v>
+      </c>
+      <c r="T39" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U39" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="V39" s="25">
+        <v>42.5</v>
+      </c>
+      <c r="W39" s="21">
+        <v>3</v>
+      </c>
+      <c r="X39" s="22"/>
+    </row>
+    <row r="40" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B40" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="D40" s="24"/>
+      <c r="E40" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49153900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F40" s="13"/>
+      <c r="G40" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H40" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I40" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J40" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="K40" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L40" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="M40" s="14"/>
+      <c r="N40" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="O40" s="14"/>
+      <c r="P40" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q40" s="16">
+        <v>22599</v>
+      </c>
+      <c r="R40" s="17">
+        <v>45.13</v>
+      </c>
+      <c r="S40" s="18">
+        <v>14259.988499999999</v>
+      </c>
+      <c r="T40" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U40" s="20" t="s">
         <v>56</v>
       </c>
-      <c r="V38" s="23">
-[...65 lines deleted...]
-      <c r="W39" s="23">
+      <c r="V40" s="21">
+        <v>38</v>
+      </c>
+      <c r="W40" s="21">
         <v>1</v>
       </c>
-      <c r="X39" s="24"/>
-[...62 lines deleted...]
-      <c r="X40" s="24"/>
+      <c r="X40" s="22"/>
     </row>
     <row r="41" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="11" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="C41" s="12" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47854100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>126</v>
+      </c>
+      <c r="D41" s="24"/>
+      <c r="E41" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47790400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F41" s="14"/>
+      <c r="F41" s="13"/>
       <c r="G41" s="11" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="H41" s="11" t="s">
-        <v>28</v>
-[...39 lines deleted...]
-      <c r="W41" s="23">
+        <v>27</v>
+      </c>
+      <c r="I41" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J41" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K41" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L41" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="M41" s="14"/>
+      <c r="N41" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="O41" s="14"/>
+      <c r="P41" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q41" s="16">
+        <v>16399</v>
+      </c>
+      <c r="R41" s="17">
+        <v>45.12</v>
+      </c>
+      <c r="S41" s="18">
+        <v>10349.988499999999</v>
+      </c>
+      <c r="T41" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U41" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="V41" s="21">
+        <v>37</v>
+      </c>
+      <c r="W41" s="21">
         <v>1</v>
       </c>
-      <c r="X41" s="24"/>
+      <c r="X41" s="22"/>
     </row>
     <row r="42" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="11" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="C42" s="12" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47571100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>130</v>
+      </c>
+      <c r="D42" s="24"/>
+      <c r="E42" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47570800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F42" s="14"/>
+      <c r="F42" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="G42" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H42" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="H42" s="11" t="s">
-[...8 lines deleted...]
-      <c r="K42" s="16" t="s">
+      <c r="I42" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J42" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K42" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L42" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="M42" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N42" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="O42" s="14"/>
+      <c r="P42" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q42" s="16">
+        <v>25499</v>
+      </c>
+      <c r="R42" s="17">
+        <v>45.1</v>
+      </c>
+      <c r="S42" s="18">
+        <v>16099.988499999998</v>
+      </c>
+      <c r="T42" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U42" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="V42" s="21">
         <v>39</v>
       </c>
-      <c r="L42" s="15" t="s">
-[...30 lines deleted...]
-      <c r="W42" s="23">
+      <c r="W42" s="21">
         <v>1</v>
       </c>
-      <c r="X42" s="24"/>
+      <c r="X42" s="22"/>
     </row>
     <row r="43" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="11" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="C43" s="12" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47817500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>134</v>
+      </c>
+      <c r="D43" s="24"/>
+      <c r="E43" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47851000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F43" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F43" s="13"/>
       <c r="G43" s="11" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="H43" s="11" t="s">
-        <v>28</v>
-[...20 lines deleted...]
-      <c r="P43" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="I43" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J43" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K43" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L43" s="14" t="s">
+        <v>135</v>
+      </c>
+      <c r="M43" s="14"/>
+      <c r="N43" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O43" s="14"/>
+      <c r="P43" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q43" s="16">
+        <v>30399</v>
+      </c>
+      <c r="R43" s="17">
+        <v>45.06</v>
+      </c>
+      <c r="S43" s="18">
+        <v>19204.988499999999</v>
+      </c>
+      <c r="T43" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="Q43" s="17">
-[...22 lines deleted...]
-    <row r="44" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="U43" s="20" t="s">
+        <v>136</v>
+      </c>
+      <c r="V43" s="21">
+        <v>41</v>
+      </c>
+      <c r="W43" s="21">
+        <v>4</v>
+      </c>
+      <c r="X43" s="22"/>
+    </row>
+    <row r="44" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="11" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="C44" s="12" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47987200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>138</v>
+      </c>
+      <c r="D44" s="56"/>
+      <c r="E44" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47151900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F44" s="14"/>
+      <c r="F44" s="28" t="s">
+        <v>139</v>
+      </c>
       <c r="G44" s="11" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="H44" s="11" t="s">
-        <v>28</v>
-[...18 lines deleted...]
-      <c r="P44" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="I44" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J44" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K44" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L44" s="54" t="s">
+        <v>140</v>
+      </c>
+      <c r="M44" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N44" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O44" s="14"/>
+      <c r="P44" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q44" s="16">
+        <v>18999</v>
+      </c>
+      <c r="R44" s="17">
+        <v>40</v>
+      </c>
+      <c r="S44" s="18">
+        <v>13109.309999999998</v>
+      </c>
+      <c r="T44" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="Q44" s="17">
-[...17 lines deleted...]
-      <c r="W44" s="23">
+      <c r="U44" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="V44" s="21">
+        <v>36</v>
+      </c>
+      <c r="W44" s="21">
         <v>1</v>
       </c>
-      <c r="X44" s="24"/>
-[...2 lines deleted...]
-      <c r="A45" s="11" t="s">
+      <c r="X44" s="22"/>
+    </row>
+    <row r="45" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B45" s="11" t="s">
-        <v>133</v>
+      <c r="B45" s="23" t="s">
+        <v>137</v>
       </c>
       <c r="C45" s="12" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-      <c r="E45" s="36" t="str">
+        <v>138</v>
+      </c>
+      <c r="D45" s="57"/>
+      <c r="E45" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47151900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F45" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G45" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H45" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I45" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J45" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K45" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L45" s="59"/>
+      <c r="M45" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N45" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O45" s="14"/>
+      <c r="P45" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q45" s="16">
+        <v>18999</v>
+      </c>
+      <c r="R45" s="17">
+        <v>40</v>
+      </c>
+      <c r="S45" s="18">
+        <v>13109.309999999998</v>
+      </c>
+      <c r="T45" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U45" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="V45" s="21">
+        <v>37</v>
+      </c>
+      <c r="W45" s="21">
+        <v>4</v>
+      </c>
+      <c r="X45" s="22"/>
+    </row>
+    <row r="46" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B46" s="23" t="s">
+        <v>137</v>
+      </c>
+      <c r="C46" s="12" t="s">
+        <v>138</v>
+      </c>
+      <c r="D46" s="58"/>
+      <c r="E46" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47151900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F46" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G46" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H46" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I46" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J46" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K46" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L46" s="55"/>
+      <c r="M46" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N46" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O46" s="14"/>
+      <c r="P46" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q46" s="16">
+        <v>18999</v>
+      </c>
+      <c r="R46" s="17">
+        <v>40</v>
+      </c>
+      <c r="S46" s="18">
+        <v>13109.309999999998</v>
+      </c>
+      <c r="T46" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U46" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="V46" s="25">
+        <v>38.5</v>
+      </c>
+      <c r="W46" s="21">
+        <v>4</v>
+      </c>
+      <c r="X46" s="22"/>
+    </row>
+    <row r="47" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B47" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="C47" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="D47" s="56"/>
+      <c r="E47" s="38" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47153200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F45" s="14"/>
-      <c r="G45" s="11" t="s">
+      <c r="F47" s="13"/>
+      <c r="G47" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H47" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="H45" s="11" t="s">
-[...22 lines deleted...]
-      <c r="Q45" s="17">
+      <c r="I47" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J47" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K47" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L47" s="54" t="s">
+        <v>143</v>
+      </c>
+      <c r="M47" s="14"/>
+      <c r="N47" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O47" s="14"/>
+      <c r="P47" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="Q47" s="16">
         <v>16999</v>
       </c>
-      <c r="R45" s="18">
-[...5 lines deleted...]
-      <c r="T45" s="20" t="s">
+      <c r="R47" s="17">
+        <v>40</v>
+      </c>
+      <c r="S47" s="18">
+        <v>11729.31</v>
+      </c>
+      <c r="T47" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U47" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="V47" s="21">
         <v>35</v>
       </c>
-      <c r="U45" s="21" t="s">
-[...2 lines deleted...]
-      <c r="V45" s="23">
+      <c r="W47" s="21">
+        <v>1</v>
+      </c>
+      <c r="X47" s="22"/>
+    </row>
+    <row r="48" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B48" s="23" t="s">
+        <v>141</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="D48" s="57"/>
+      <c r="E48" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47153200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F48" s="13"/>
+      <c r="G48" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H48" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I48" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J48" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K48" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L48" s="59"/>
+      <c r="M48" s="14"/>
+      <c r="N48" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O48" s="14"/>
+      <c r="P48" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="Q48" s="16">
+        <v>16999</v>
+      </c>
+      <c r="R48" s="17">
+        <v>40</v>
+      </c>
+      <c r="S48" s="18">
+        <v>11729.31</v>
+      </c>
+      <c r="T48" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U48" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="V48" s="25">
+        <v>36.5</v>
+      </c>
+      <c r="W48" s="21">
+        <v>1</v>
+      </c>
+      <c r="X48" s="22"/>
+    </row>
+    <row r="49" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B49" s="23" t="s">
+        <v>141</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="D49" s="58"/>
+      <c r="E49" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47153200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F49" s="13"/>
+      <c r="G49" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H49" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I49" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J49" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K49" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L49" s="55"/>
+      <c r="M49" s="14"/>
+      <c r="N49" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O49" s="14"/>
+      <c r="P49" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="Q49" s="16">
+        <v>16999</v>
+      </c>
+      <c r="R49" s="17">
+        <v>40</v>
+      </c>
+      <c r="S49" s="18">
+        <v>11729.31</v>
+      </c>
+      <c r="T49" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U49" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="V49" s="21">
         <v>37</v>
       </c>
-      <c r="W45" s="23">
-[...270 lines deleted...]
-    <row r="50" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="W49" s="21">
+        <v>4</v>
+      </c>
+      <c r="X49" s="22"/>
+    </row>
+    <row r="50" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="C50" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="D50" s="56"/>
+      <c r="E50" s="38" t="str">
+        <f t="shared" ref="E50:E57" si="1">HYPERLINK("https://www.google.ru/search?q=L47270100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F50" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G50" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H50" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I50" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J50" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K50" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L50" s="54" t="s">
+        <v>147</v>
+      </c>
+      <c r="M50" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N50" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O50" s="14"/>
+      <c r="P50" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q50" s="16">
+        <v>31499</v>
+      </c>
+      <c r="R50" s="17">
+        <v>40</v>
+      </c>
+      <c r="S50" s="18">
+        <v>21734.31</v>
+      </c>
+      <c r="T50" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U50" s="29" t="s">
+        <v>57</v>
+      </c>
+      <c r="V50" s="21">
+        <v>39</v>
+      </c>
+      <c r="W50" s="21">
+        <v>2</v>
+      </c>
+      <c r="X50" s="22"/>
+    </row>
+    <row r="51" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B51" s="23" t="s">
+        <v>145</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="D51" s="57"/>
+      <c r="E51" s="38" t="str">
+        <f t="shared" si="1"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F51" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G51" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H51" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I51" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J51" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K51" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L51" s="59"/>
+      <c r="M51" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N51" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O51" s="14"/>
+      <c r="P51" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q51" s="16">
+        <v>31499</v>
+      </c>
+      <c r="R51" s="17">
+        <v>40</v>
+      </c>
+      <c r="S51" s="18">
+        <v>21734.31</v>
+      </c>
+      <c r="T51" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U51" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="V51" s="25">
+        <v>40.5</v>
+      </c>
+      <c r="W51" s="21">
+        <v>1</v>
+      </c>
+      <c r="X51" s="22"/>
+    </row>
+    <row r="52" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B52" s="23" t="s">
+        <v>145</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="D52" s="57"/>
+      <c r="E52" s="38" t="str">
+        <f t="shared" si="1"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F52" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G52" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H52" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I52" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J52" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K52" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L52" s="59"/>
+      <c r="M52" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N52" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O52" s="14"/>
+      <c r="P52" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q52" s="16">
+        <v>31499</v>
+      </c>
+      <c r="R52" s="17">
+        <v>40</v>
+      </c>
+      <c r="S52" s="18">
+        <v>21734.31</v>
+      </c>
+      <c r="T52" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U52" s="20" t="s">
+        <v>136</v>
+      </c>
+      <c r="V52" s="21">
+        <v>41</v>
+      </c>
+      <c r="W52" s="21">
+        <v>3</v>
+      </c>
+      <c r="X52" s="22"/>
+    </row>
+    <row r="53" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B53" s="23" t="s">
+        <v>145</v>
+      </c>
+      <c r="C53" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="D53" s="57"/>
+      <c r="E53" s="38" t="str">
+        <f t="shared" si="1"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F53" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G53" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H53" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I53" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J53" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K53" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L53" s="59"/>
+      <c r="M53" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N53" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O53" s="14"/>
+      <c r="P53" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q53" s="16">
+        <v>31499</v>
+      </c>
+      <c r="R53" s="17">
+        <v>40</v>
+      </c>
+      <c r="S53" s="18">
+        <v>21734.31</v>
+      </c>
+      <c r="T53" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U53" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="V53" s="21">
+        <v>43</v>
+      </c>
+      <c r="W53" s="21">
+        <v>6</v>
+      </c>
+      <c r="X53" s="22"/>
+    </row>
+    <row r="54" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B54" s="23" t="s">
+        <v>145</v>
+      </c>
+      <c r="C54" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="D54" s="57"/>
+      <c r="E54" s="38" t="str">
+        <f t="shared" si="1"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F54" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G54" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H54" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I54" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J54" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K54" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L54" s="59"/>
+      <c r="M54" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N54" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O54" s="14"/>
+      <c r="P54" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q54" s="16">
+        <v>31499</v>
+      </c>
+      <c r="R54" s="17">
+        <v>40</v>
+      </c>
+      <c r="S54" s="18">
+        <v>21734.31</v>
+      </c>
+      <c r="T54" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U54" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="V54" s="21">
+        <v>44</v>
+      </c>
+      <c r="W54" s="21">
+        <v>2</v>
+      </c>
+      <c r="X54" s="22"/>
+    </row>
+    <row r="55" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B55" s="23" t="s">
+        <v>145</v>
+      </c>
+      <c r="C55" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="D55" s="57"/>
+      <c r="E55" s="38" t="str">
+        <f t="shared" si="1"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F55" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G55" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H55" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I55" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J55" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K55" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L55" s="59"/>
+      <c r="M55" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N55" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O55" s="14"/>
+      <c r="P55" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q55" s="16">
+        <v>31499</v>
+      </c>
+      <c r="R55" s="17">
+        <v>40</v>
+      </c>
+      <c r="S55" s="18">
+        <v>21734.31</v>
+      </c>
+      <c r="T55" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U55" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="V55" s="25">
+        <v>44.5</v>
+      </c>
+      <c r="W55" s="21">
+        <v>1</v>
+      </c>
+      <c r="X55" s="22"/>
+    </row>
+    <row r="56" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B56" s="23" t="s">
+        <v>145</v>
+      </c>
+      <c r="C56" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="D56" s="57"/>
+      <c r="E56" s="38" t="str">
+        <f t="shared" si="1"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F56" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G56" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H56" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I56" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J56" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K56" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L56" s="59"/>
+      <c r="M56" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N56" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O56" s="14"/>
+      <c r="P56" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q56" s="16">
+        <v>31499</v>
+      </c>
+      <c r="R56" s="17">
+        <v>40</v>
+      </c>
+      <c r="S56" s="18">
+        <v>21734.31</v>
+      </c>
+      <c r="T56" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U56" s="20" t="s">
+        <v>148</v>
+      </c>
+      <c r="V56" s="21">
+        <v>46</v>
+      </c>
+      <c r="W56" s="21">
+        <v>1</v>
+      </c>
+      <c r="X56" s="22"/>
+    </row>
+    <row r="57" spans="1:24" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B57" s="23" t="s">
+        <v>145</v>
+      </c>
+      <c r="C57" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="D57" s="58"/>
+      <c r="E57" s="38" t="str">
+        <f t="shared" si="1"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F57" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G57" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H57" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I57" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J57" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K57" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L57" s="55"/>
+      <c r="M57" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N57" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O57" s="14"/>
+      <c r="P57" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q57" s="16">
+        <v>31499</v>
+      </c>
+      <c r="R57" s="17">
+        <v>40</v>
+      </c>
+      <c r="S57" s="18">
+        <v>21734.31</v>
+      </c>
+      <c r="T57" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U57" s="20" t="s">
         <v>149</v>
       </c>
-      <c r="C50" s="12" t="s">
+      <c r="V57" s="21">
+        <v>48</v>
+      </c>
+      <c r="W57" s="21">
+        <v>1</v>
+      </c>
+      <c r="X57" s="22"/>
+    </row>
+    <row r="58" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B58" s="11" t="s">
         <v>150</v>
       </c>
-      <c r="D50" s="13"/>
-[...1 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47748000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="C58" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="D58" s="52"/>
+      <c r="E58" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47271800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F50" s="14"/>
-[...12 lines deleted...]
-      <c r="K50" s="16" t="s">
+      <c r="F58" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="L50" s="15" t="s">
+      <c r="G58" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H58" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I58" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J58" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="K58" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L58" s="54" t="s">
+        <v>152</v>
+      </c>
+      <c r="M58" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N58" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O58" s="14"/>
+      <c r="P58" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q58" s="16">
+        <v>22799</v>
+      </c>
+      <c r="R58" s="17">
+        <v>40</v>
+      </c>
+      <c r="S58" s="18">
+        <v>15731.309999999998</v>
+      </c>
+      <c r="T58" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U58" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="V58" s="21">
+        <v>42</v>
+      </c>
+      <c r="W58" s="21">
+        <v>1</v>
+      </c>
+      <c r="X58" s="22"/>
+    </row>
+    <row r="59" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B59" s="23" t="s">
+        <v>150</v>
+      </c>
+      <c r="C59" s="12" t="s">
         <v>151</v>
       </c>
-      <c r="M50" s="15"/>
-[...4 lines deleted...]
-      <c r="P50" s="16" t="s">
+      <c r="D59" s="53"/>
+      <c r="E59" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47271800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F59" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G59" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H59" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I59" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J59" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="K59" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L59" s="55"/>
+      <c r="M59" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N59" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O59" s="14"/>
+      <c r="P59" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q59" s="16">
+        <v>22799</v>
+      </c>
+      <c r="R59" s="17">
+        <v>40</v>
+      </c>
+      <c r="S59" s="18">
+        <v>15731.309999999998</v>
+      </c>
+      <c r="T59" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="Q50" s="17">
-[...17 lines deleted...]
-      <c r="W50" s="23">
+      <c r="U59" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="V59" s="21">
+        <v>44</v>
+      </c>
+      <c r="W59" s="21">
         <v>1</v>
       </c>
-      <c r="X50" s="24"/>
-[...602 lines deleted...]
-    <row r="60" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="X59" s="22"/>
+    </row>
+    <row r="60" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B60" s="11" t="s">
-        <v>164</v>
-[...6 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L41742800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>153</v>
+      </c>
+      <c r="C60" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="D60" s="56"/>
+      <c r="E60" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47310900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F60" s="14"/>
+      <c r="F60" s="13"/>
       <c r="G60" s="11" t="s">
-        <v>94</v>
+        <v>26</v>
       </c>
       <c r="H60" s="11" t="s">
-        <v>28</v>
-[...18 lines deleted...]
-      <c r="P60" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="I60" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J60" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K60" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L60" s="54" t="s">
+        <v>155</v>
+      </c>
+      <c r="M60" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N60" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O60" s="14"/>
+      <c r="P60" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q60" s="16">
+        <v>21499</v>
+      </c>
+      <c r="R60" s="17">
+        <v>40</v>
+      </c>
+      <c r="S60" s="18">
+        <v>14834.309999999998</v>
+      </c>
+      <c r="T60" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="Q60" s="17">
-[...2 lines deleted...]
-      <c r="R60" s="18">
+      <c r="U60" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="V60" s="21">
+        <v>36</v>
+      </c>
+      <c r="W60" s="21">
+        <v>1</v>
+      </c>
+      <c r="X60" s="22"/>
+    </row>
+    <row r="61" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B61" s="23" t="s">
+        <v>153</v>
+      </c>
+      <c r="C61" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="D61" s="57"/>
+      <c r="E61" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47310900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F61" s="13"/>
+      <c r="G61" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H61" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I61" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J61" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K61" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L61" s="59"/>
+      <c r="M61" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N61" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O61" s="14"/>
+      <c r="P61" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q61" s="16">
+        <v>21499</v>
+      </c>
+      <c r="R61" s="17">
         <v>40</v>
       </c>
-      <c r="S60" s="19">
-[...2 lines deleted...]
-      <c r="T60" s="20" t="s">
+      <c r="S61" s="18">
+        <v>14834.309999999998</v>
+      </c>
+      <c r="T61" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U61" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="V61" s="21">
         <v>35</v>
       </c>
-      <c r="U60" s="21" t="s">
-[...5 lines deleted...]
-      <c r="W60" s="23">
+      <c r="W61" s="21">
         <v>2</v>
       </c>
-      <c r="X60" s="24"/>
-[...2 lines deleted...]
-      <c r="A61" s="25" t="s">
+      <c r="X61" s="22"/>
+    </row>
+    <row r="62" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B61" s="25" t="s">
-[...7 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L41742800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="B62" s="23" t="s">
+        <v>153</v>
+      </c>
+      <c r="C62" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="D62" s="58"/>
+      <c r="E62" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47310900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F61" s="14"/>
-[...21 lines deleted...]
-      <c r="P61" s="16" t="s">
+      <c r="F62" s="13"/>
+      <c r="G62" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H62" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I62" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J62" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K62" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L62" s="55"/>
+      <c r="M62" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N62" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O62" s="14"/>
+      <c r="P62" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q62" s="16">
+        <v>21499</v>
+      </c>
+      <c r="R62" s="17">
+        <v>40</v>
+      </c>
+      <c r="S62" s="18">
+        <v>14834.309999999998</v>
+      </c>
+      <c r="T62" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="Q61" s="17">
-[...2 lines deleted...]
-      <c r="R61" s="18">
+      <c r="U62" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="V62" s="21">
+        <v>37</v>
+      </c>
+      <c r="W62" s="21">
+        <v>3</v>
+      </c>
+      <c r="X62" s="22"/>
+    </row>
+    <row r="63" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B63" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="C63" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="D63" s="52"/>
+      <c r="E63" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47744700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F63" s="13"/>
+      <c r="G63" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H63" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I63" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J63" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="K63" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L63" s="54" t="s">
+        <v>158</v>
+      </c>
+      <c r="M63" s="14"/>
+      <c r="N63" s="14" t="s">
+        <v>159</v>
+      </c>
+      <c r="O63" s="14"/>
+      <c r="P63" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q63" s="16">
+        <v>25599</v>
+      </c>
+      <c r="R63" s="17">
         <v>40</v>
       </c>
-      <c r="S61" s="19">
-[...17 lines deleted...]
-      <c r="A62" s="25" t="s">
+      <c r="S63" s="18">
+        <v>17663.309999999998</v>
+      </c>
+      <c r="T63" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U63" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="V63" s="25">
+        <v>38.5</v>
+      </c>
+      <c r="W63" s="21">
+        <v>1</v>
+      </c>
+      <c r="X63" s="22"/>
+    </row>
+    <row r="64" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B62" s="25" t="s">
-[...7 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L41742800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="B64" s="23" t="s">
+        <v>145</v>
+      </c>
+      <c r="C64" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="D64" s="53"/>
+      <c r="E64" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47744700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F62" s="14"/>
-[...21 lines deleted...]
-      <c r="P62" s="16" t="s">
+      <c r="F64" s="13"/>
+      <c r="G64" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H64" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I64" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J64" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="K64" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L64" s="55"/>
+      <c r="M64" s="14"/>
+      <c r="N64" s="14" t="s">
+        <v>159</v>
+      </c>
+      <c r="O64" s="14"/>
+      <c r="P64" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q64" s="16">
+        <v>25599</v>
+      </c>
+      <c r="R64" s="17">
+        <v>40</v>
+      </c>
+      <c r="S64" s="18">
+        <v>17663.309999999998</v>
+      </c>
+      <c r="T64" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="Q62" s="17">
-[...2 lines deleted...]
-      <c r="R62" s="18">
+      <c r="U64" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="V64" s="21">
         <v>40</v>
       </c>
-      <c r="S62" s="19">
-[...74 lines deleted...]
-      <c r="W63" s="23">
+      <c r="W64" s="21">
         <v>1</v>
       </c>
-      <c r="X63" s="24"/>
-[...62 lines deleted...]
-      <c r="X64" s="24"/>
+      <c r="X64" s="22"/>
     </row>
     <row r="65" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="11" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="C65" s="12" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L41743400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>161</v>
+      </c>
+      <c r="D65" s="52"/>
+      <c r="E65" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47760400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F65" s="14"/>
+      <c r="F65" s="13"/>
       <c r="G65" s="11" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="H65" s="11" t="s">
-        <v>28</v>
-[...20 lines deleted...]
-      <c r="P65" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="I65" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J65" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K65" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L65" s="54" t="s">
+        <v>162</v>
+      </c>
+      <c r="M65" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N65" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O65" s="14"/>
+      <c r="P65" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q65" s="16">
+        <v>26399</v>
+      </c>
+      <c r="R65" s="17">
+        <v>40</v>
+      </c>
+      <c r="S65" s="18">
+        <v>18215.309999999998</v>
+      </c>
+      <c r="T65" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="Q65" s="17">
-[...2 lines deleted...]
-      <c r="R65" s="18">
+      <c r="U65" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="V65" s="25">
+        <v>42.5</v>
+      </c>
+      <c r="W65" s="21">
+        <v>1</v>
+      </c>
+      <c r="X65" s="22"/>
+    </row>
+    <row r="66" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B66" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="D66" s="53"/>
+      <c r="E66" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47760400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F66" s="13"/>
+      <c r="G66" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H66" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I66" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J66" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K66" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L66" s="55"/>
+      <c r="M66" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N66" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O66" s="14"/>
+      <c r="P66" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q66" s="16">
+        <v>26399</v>
+      </c>
+      <c r="R66" s="17">
         <v>40</v>
       </c>
-      <c r="S65" s="19">
-[...55 lines deleted...]
-      <c r="P66" s="16" t="s">
+      <c r="S66" s="18">
+        <v>18215.309999999998</v>
+      </c>
+      <c r="T66" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="Q66" s="17">
-[...17 lines deleted...]
-      <c r="W66" s="23">
+      <c r="U66" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="V66" s="21">
+        <v>43</v>
+      </c>
+      <c r="W66" s="21">
         <v>1</v>
       </c>
-      <c r="X66" s="24"/>
-[...1 lines deleted...]
-    <row r="67" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="X66" s="22"/>
+    </row>
+    <row r="67" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B67" s="11" t="s">
-        <v>124</v>
+        <v>163</v>
       </c>
       <c r="C67" s="12" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-        <f t="shared" ref="E67:E79" si="1">HYPERLINK("https://www.google.ru/search?q=L47270100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>164</v>
+      </c>
+      <c r="D67" s="56"/>
+      <c r="E67" s="38" t="str">
+        <f t="shared" ref="E67:E72" si="2">HYPERLINK("https://www.google.ru/search?q=L47854000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F67" s="14" t="s">
-        <v>26</v>
+      <c r="F67" s="13" t="s">
+        <v>39</v>
       </c>
       <c r="G67" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H67" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="H67" s="11" t="s">
-[...27 lines deleted...]
-      <c r="R67" s="18">
+      <c r="I67" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J67" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K67" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L67" s="54" t="s">
+        <v>165</v>
+      </c>
+      <c r="M67" s="14"/>
+      <c r="N67" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="O67" s="14"/>
+      <c r="P67" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q67" s="16">
+        <v>22699</v>
+      </c>
+      <c r="R67" s="17">
         <v>40</v>
       </c>
-      <c r="S67" s="19">
-[...17 lines deleted...]
-      <c r="A68" s="25" t="s">
+      <c r="S67" s="18">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T67" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U67" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="V67" s="21">
+        <v>42</v>
+      </c>
+      <c r="W67" s="21">
+        <v>4</v>
+      </c>
+      <c r="X67" s="22"/>
+    </row>
+    <row r="68" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B68" s="25" t="s">
-        <v>124</v>
+      <c r="B68" s="23" t="s">
+        <v>163</v>
       </c>
       <c r="C68" s="12" t="s">
-        <v>170</v>
-[...1537 lines deleted...]
-      <c r="E91" s="36" t="str">
+        <v>164</v>
+      </c>
+      <c r="D68" s="57"/>
+      <c r="E68" s="38" t="str">
         <f t="shared" si="2"/>
         <v>Еще фото</v>
       </c>
-      <c r="F91" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G91" s="25" t="s">
+      <c r="F68" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G68" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H68" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="H91" s="25" t="s">
-[...25 lines deleted...]
-      <c r="R91" s="18">
+      <c r="I68" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J68" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K68" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L68" s="59"/>
+      <c r="M68" s="14"/>
+      <c r="N68" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="O68" s="14"/>
+      <c r="P68" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q68" s="16">
+        <v>22699</v>
+      </c>
+      <c r="R68" s="17">
         <v>40</v>
       </c>
-      <c r="S91" s="19">
-[...17 lines deleted...]
-      <c r="A92" s="25" t="s">
+      <c r="S68" s="18">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T68" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U68" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="V68" s="25">
+        <v>42.5</v>
+      </c>
+      <c r="W68" s="21">
+        <v>7</v>
+      </c>
+      <c r="X68" s="22"/>
+    </row>
+    <row r="69" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B92" s="25" t="s">
-[...6 lines deleted...]
-      <c r="E92" s="36" t="str">
+      <c r="B69" s="23" t="s">
+        <v>163</v>
+      </c>
+      <c r="C69" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="D69" s="57"/>
+      <c r="E69" s="38" t="str">
         <f t="shared" si="2"/>
         <v>Еще фото</v>
       </c>
-      <c r="F92" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G92" s="25" t="s">
+      <c r="F69" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G69" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H69" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="H92" s="25" t="s">
-[...25 lines deleted...]
-      <c r="R92" s="18">
+      <c r="I69" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J69" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K69" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L69" s="59"/>
+      <c r="M69" s="14"/>
+      <c r="N69" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="O69" s="14"/>
+      <c r="P69" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q69" s="16">
+        <v>22699</v>
+      </c>
+      <c r="R69" s="17">
         <v>40</v>
       </c>
-      <c r="S92" s="19">
-[...17 lines deleted...]
-      <c r="A93" s="25" t="s">
+      <c r="S69" s="18">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T69" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U69" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="V69" s="21">
+        <v>43</v>
+      </c>
+      <c r="W69" s="21">
+        <v>3</v>
+      </c>
+      <c r="X69" s="22"/>
+    </row>
+    <row r="70" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B93" s="25" t="s">
-[...6 lines deleted...]
-      <c r="E93" s="36" t="str">
+      <c r="B70" s="23" t="s">
+        <v>163</v>
+      </c>
+      <c r="C70" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="D70" s="57"/>
+      <c r="E70" s="38" t="str">
         <f t="shared" si="2"/>
         <v>Еще фото</v>
       </c>
-      <c r="F93" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G93" s="25" t="s">
+      <c r="F70" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G70" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H70" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="H93" s="25" t="s">
-[...25 lines deleted...]
-      <c r="R93" s="18">
+      <c r="I70" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J70" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K70" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L70" s="59"/>
+      <c r="M70" s="14"/>
+      <c r="N70" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="O70" s="14"/>
+      <c r="P70" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q70" s="16">
+        <v>22699</v>
+      </c>
+      <c r="R70" s="17">
         <v>40</v>
       </c>
-      <c r="S93" s="19">
-[...11 lines deleted...]
-      <c r="W93" s="23">
+      <c r="S70" s="18">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T70" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U70" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="V70" s="21">
+        <v>44</v>
+      </c>
+      <c r="W70" s="21">
         <v>3</v>
       </c>
-      <c r="X93" s="24"/>
-[...2 lines deleted...]
-      <c r="A94" s="25" t="s">
+      <c r="X70" s="22"/>
+    </row>
+    <row r="71" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B94" s="25" t="s">
-[...6 lines deleted...]
-      <c r="E94" s="36" t="str">
+      <c r="B71" s="23" t="s">
+        <v>163</v>
+      </c>
+      <c r="C71" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="D71" s="57"/>
+      <c r="E71" s="38" t="str">
         <f t="shared" si="2"/>
         <v>Еще фото</v>
       </c>
-      <c r="F94" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G94" s="25" t="s">
+      <c r="F71" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G71" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H71" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="H94" s="25" t="s">
-[...25 lines deleted...]
-      <c r="R94" s="18">
+      <c r="I71" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J71" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K71" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L71" s="59"/>
+      <c r="M71" s="14"/>
+      <c r="N71" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="O71" s="14"/>
+      <c r="P71" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q71" s="16">
+        <v>22699</v>
+      </c>
+      <c r="R71" s="17">
         <v>40</v>
       </c>
-      <c r="S94" s="19">
-[...17 lines deleted...]
-      <c r="A95" s="25" t="s">
+      <c r="S71" s="18">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T71" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U71" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="V71" s="25">
+        <v>44.5</v>
+      </c>
+      <c r="W71" s="21">
+        <v>5</v>
+      </c>
+      <c r="X71" s="22"/>
+    </row>
+    <row r="72" spans="1:24" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B95" s="25" t="s">
-[...6 lines deleted...]
-      <c r="E95" s="36" t="str">
+      <c r="B72" s="23" t="s">
+        <v>163</v>
+      </c>
+      <c r="C72" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="D72" s="58"/>
+      <c r="E72" s="38" t="str">
         <f t="shared" si="2"/>
         <v>Еще фото</v>
       </c>
-      <c r="F95" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G95" s="25" t="s">
+      <c r="F72" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G72" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H72" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="H95" s="25" t="s">
-[...9 lines deleted...]
-        <v>31</v>
+      <c r="I72" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J72" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K72" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L72" s="55"/>
+      <c r="M72" s="14"/>
+      <c r="N72" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="O72" s="14"/>
+      <c r="P72" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q72" s="16">
+        <v>22699</v>
+      </c>
+      <c r="R72" s="17">
+        <v>40</v>
+      </c>
+      <c r="S72" s="18">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T72" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U72" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="V72" s="21">
+        <v>45</v>
+      </c>
+      <c r="W72" s="21">
+        <v>8</v>
+      </c>
+      <c r="X72" s="22"/>
+    </row>
+    <row r="73" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B73" s="11" t="s">
+        <v>167</v>
+      </c>
+      <c r="C73" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="D73" s="56"/>
+      <c r="E73" s="38" t="str">
+        <f t="shared" ref="E73:E85" si="3">HYPERLINK("https://www.google.ru/search?q=L47874400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F73" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G73" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H73" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I73" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J73" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K73" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L73" s="54" t="s">
+        <v>170</v>
+      </c>
+      <c r="M73" s="14"/>
+      <c r="N73" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O73" s="14"/>
+      <c r="P73" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q73" s="16">
+        <v>21099</v>
+      </c>
+      <c r="R73" s="17">
+        <v>40</v>
+      </c>
+      <c r="S73" s="18">
+        <v>14558.309999999998</v>
+      </c>
+      <c r="T73" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U73" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="V73" s="25">
+        <v>38.5</v>
+      </c>
+      <c r="W73" s="21">
+        <v>1</v>
+      </c>
+      <c r="X73" s="22"/>
+    </row>
+    <row r="74" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B74" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C74" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="D74" s="57"/>
+      <c r="E74" s="38" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F74" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G74" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H74" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I74" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J74" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K74" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L74" s="59"/>
+      <c r="M74" s="14"/>
+      <c r="N74" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O74" s="14"/>
+      <c r="P74" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q74" s="16">
+        <v>21099</v>
+      </c>
+      <c r="R74" s="17">
+        <v>40</v>
+      </c>
+      <c r="S74" s="18">
+        <v>14558.309999999998</v>
+      </c>
+      <c r="T74" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U74" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="V74" s="21">
+        <v>39</v>
+      </c>
+      <c r="W74" s="21">
+        <v>1</v>
+      </c>
+      <c r="X74" s="22"/>
+    </row>
+    <row r="75" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B75" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C75" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="D75" s="57"/>
+      <c r="E75" s="38" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F75" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G75" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H75" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I75" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J75" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K75" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L75" s="59"/>
+      <c r="M75" s="14"/>
+      <c r="N75" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O75" s="14"/>
+      <c r="P75" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q75" s="16">
+        <v>21099</v>
+      </c>
+      <c r="R75" s="17">
+        <v>40</v>
+      </c>
+      <c r="S75" s="18">
+        <v>14558.309999999998</v>
+      </c>
+      <c r="T75" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U75" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="V75" s="21">
+        <v>40</v>
+      </c>
+      <c r="W75" s="21">
+        <v>1</v>
+      </c>
+      <c r="X75" s="22"/>
+    </row>
+    <row r="76" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B76" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C76" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="D76" s="57"/>
+      <c r="E76" s="38" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F76" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G76" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H76" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I76" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J76" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K76" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L76" s="59"/>
+      <c r="M76" s="14"/>
+      <c r="N76" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O76" s="14"/>
+      <c r="P76" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q76" s="16">
+        <v>21099</v>
+      </c>
+      <c r="R76" s="17">
+        <v>40</v>
+      </c>
+      <c r="S76" s="18">
+        <v>14558.309999999998</v>
+      </c>
+      <c r="T76" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U76" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="V76" s="25">
+        <v>40.5</v>
+      </c>
+      <c r="W76" s="21">
+        <v>2</v>
+      </c>
+      <c r="X76" s="22"/>
+    </row>
+    <row r="77" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B77" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C77" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="D77" s="57"/>
+      <c r="E77" s="38" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F77" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G77" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H77" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I77" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J77" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K77" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L77" s="59"/>
+      <c r="M77" s="14"/>
+      <c r="N77" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O77" s="14"/>
+      <c r="P77" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q77" s="16">
+        <v>21099</v>
+      </c>
+      <c r="R77" s="17">
+        <v>40</v>
+      </c>
+      <c r="S77" s="18">
+        <v>14558.309999999998</v>
+      </c>
+      <c r="T77" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U77" s="20" t="s">
+        <v>136</v>
+      </c>
+      <c r="V77" s="21">
+        <v>41</v>
+      </c>
+      <c r="W77" s="21">
+        <v>3</v>
+      </c>
+      <c r="X77" s="22"/>
+    </row>
+    <row r="78" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B78" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C78" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="D78" s="57"/>
+      <c r="E78" s="38" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F78" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G78" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H78" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I78" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J78" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K78" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L78" s="59"/>
+      <c r="M78" s="14"/>
+      <c r="N78" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O78" s="14"/>
+      <c r="P78" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q78" s="16">
+        <v>21099</v>
+      </c>
+      <c r="R78" s="17">
+        <v>40</v>
+      </c>
+      <c r="S78" s="18">
+        <v>14558.309999999998</v>
+      </c>
+      <c r="T78" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U78" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="V78" s="21">
+        <v>42</v>
+      </c>
+      <c r="W78" s="21">
+        <v>5</v>
+      </c>
+      <c r="X78" s="22"/>
+    </row>
+    <row r="79" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B79" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C79" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="D79" s="57"/>
+      <c r="E79" s="38" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F79" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G79" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H79" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I79" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J79" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K79" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L79" s="59"/>
+      <c r="M79" s="14"/>
+      <c r="N79" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O79" s="14"/>
+      <c r="P79" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q79" s="16">
+        <v>21099</v>
+      </c>
+      <c r="R79" s="17">
+        <v>40</v>
+      </c>
+      <c r="S79" s="18">
+        <v>14558.309999999998</v>
+      </c>
+      <c r="T79" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U79" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="V79" s="25">
+        <v>42.5</v>
+      </c>
+      <c r="W79" s="21">
+        <v>7</v>
+      </c>
+      <c r="X79" s="22"/>
+    </row>
+    <row r="80" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B80" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C80" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="D80" s="57"/>
+      <c r="E80" s="38" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F80" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G80" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H80" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I80" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J80" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K80" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L80" s="59"/>
+      <c r="M80" s="14"/>
+      <c r="N80" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O80" s="14"/>
+      <c r="P80" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q80" s="16">
+        <v>21099</v>
+      </c>
+      <c r="R80" s="17">
+        <v>40</v>
+      </c>
+      <c r="S80" s="18">
+        <v>14558.309999999998</v>
+      </c>
+      <c r="T80" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U80" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="V80" s="21">
+        <v>43</v>
+      </c>
+      <c r="W80" s="21">
+        <v>8</v>
+      </c>
+      <c r="X80" s="22"/>
+    </row>
+    <row r="81" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B81" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C81" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="D81" s="57"/>
+      <c r="E81" s="38" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F81" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G81" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H81" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I81" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J81" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K81" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L81" s="59"/>
+      <c r="M81" s="14"/>
+      <c r="N81" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O81" s="14"/>
+      <c r="P81" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q81" s="16">
+        <v>21099</v>
+      </c>
+      <c r="R81" s="17">
+        <v>40</v>
+      </c>
+      <c r="S81" s="18">
+        <v>14558.309999999998</v>
+      </c>
+      <c r="T81" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U81" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="V81" s="21">
+        <v>44</v>
+      </c>
+      <c r="W81" s="21">
+        <v>5</v>
+      </c>
+      <c r="X81" s="22"/>
+    </row>
+    <row r="82" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B82" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="C82" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="D82" s="57"/>
+      <c r="E82" s="38" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F82" s="30" t="s">
+        <v>139</v>
+      </c>
+      <c r="G82" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="H82" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="I82" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J82" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K82" s="14" t="s">
+        <v>169</v>
+      </c>
+      <c r="L82" s="59"/>
+      <c r="M82" s="14"/>
+      <c r="N82" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O82" s="14"/>
+      <c r="P82" s="14" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q82" s="31">
+        <v>21099</v>
+      </c>
+      <c r="R82" s="32">
+        <v>40</v>
+      </c>
+      <c r="S82" s="33">
+        <v>14558.309999999998</v>
+      </c>
+      <c r="T82" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U82" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="V82" s="25">
+        <v>44.5</v>
+      </c>
+      <c r="W82" s="21">
+        <v>3</v>
+      </c>
+      <c r="X82" s="22"/>
+    </row>
+    <row r="83" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B83" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="C83" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="D83" s="57"/>
+      <c r="E83" s="38" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F83" s="30" t="s">
+        <v>139</v>
+      </c>
+      <c r="G83" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="H83" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="I83" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J83" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K83" s="14" t="s">
+        <v>169</v>
+      </c>
+      <c r="L83" s="59"/>
+      <c r="M83" s="14"/>
+      <c r="N83" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O83" s="14"/>
+      <c r="P83" s="14" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q83" s="31">
+        <v>21099</v>
+      </c>
+      <c r="R83" s="32">
+        <v>40</v>
+      </c>
+      <c r="S83" s="33">
+        <v>14558.309999999998</v>
+      </c>
+      <c r="T83" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U83" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="V83" s="21">
+        <v>45</v>
+      </c>
+      <c r="W83" s="21">
+        <v>1</v>
+      </c>
+      <c r="X83" s="22"/>
+    </row>
+    <row r="84" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B84" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="D84" s="57"/>
+      <c r="E84" s="38" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F84" s="30" t="s">
+        <v>139</v>
+      </c>
+      <c r="G84" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="H84" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="I84" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J84" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K84" s="14" t="s">
+        <v>169</v>
+      </c>
+      <c r="L84" s="59"/>
+      <c r="M84" s="14"/>
+      <c r="N84" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O84" s="14"/>
+      <c r="P84" s="14" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q84" s="31">
+        <v>21099</v>
+      </c>
+      <c r="R84" s="32">
+        <v>40</v>
+      </c>
+      <c r="S84" s="33">
+        <v>14558.309999999998</v>
+      </c>
+      <c r="T84" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U84" s="20" t="s">
+        <v>148</v>
+      </c>
+      <c r="V84" s="21">
+        <v>46</v>
+      </c>
+      <c r="W84" s="21">
+        <v>1</v>
+      </c>
+      <c r="X84" s="22"/>
+    </row>
+    <row r="85" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B85" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="C85" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="D85" s="58"/>
+      <c r="E85" s="38" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F85" s="30" t="s">
+        <v>139</v>
+      </c>
+      <c r="G85" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="H85" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="I85" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J85" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K85" s="14" t="s">
+        <v>169</v>
+      </c>
+      <c r="L85" s="55"/>
+      <c r="M85" s="14"/>
+      <c r="N85" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O85" s="14"/>
+      <c r="P85" s="14" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q85" s="31">
+        <v>21099</v>
+      </c>
+      <c r="R85" s="32">
+        <v>40</v>
+      </c>
+      <c r="S85" s="33">
+        <v>14558.309999999998</v>
+      </c>
+      <c r="T85" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U85" s="20" t="s">
+        <v>172</v>
+      </c>
+      <c r="V85" s="25">
+        <v>46.5</v>
+      </c>
+      <c r="W85" s="21">
+        <v>1</v>
+      </c>
+      <c r="X85" s="22"/>
+    </row>
+    <row r="86" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B86" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="C86" s="26" t="s">
+        <v>174</v>
+      </c>
+      <c r="D86" s="56"/>
+      <c r="E86" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47882900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F86" s="13"/>
+      <c r="G86" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H86" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I86" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J86" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="K86" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L86" s="54" t="s">
+        <v>175</v>
+      </c>
+      <c r="M86" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N86" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O86" s="14"/>
+      <c r="P86" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q86" s="16">
+        <v>22599</v>
+      </c>
+      <c r="R86" s="17">
+        <v>40</v>
+      </c>
+      <c r="S86" s="18">
+        <v>15593.309999999998</v>
+      </c>
+      <c r="T86" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U86" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="V86" s="21">
+        <v>36</v>
+      </c>
+      <c r="W86" s="21">
+        <v>1</v>
+      </c>
+      <c r="X86" s="22"/>
+    </row>
+    <row r="87" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B87" s="23" t="s">
+        <v>173</v>
+      </c>
+      <c r="C87" s="27" t="s">
+        <v>174</v>
+      </c>
+      <c r="D87" s="57"/>
+      <c r="E87" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47882900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F87" s="13"/>
+      <c r="G87" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H87" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I87" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J87" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="K87" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L87" s="59"/>
+      <c r="M87" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N87" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O87" s="14"/>
+      <c r="P87" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q87" s="16">
+        <v>22599</v>
+      </c>
+      <c r="R87" s="17">
+        <v>40</v>
+      </c>
+      <c r="S87" s="18">
+        <v>15593.309999999998</v>
+      </c>
+      <c r="T87" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U87" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="V87" s="21">
+        <v>35</v>
+      </c>
+      <c r="W87" s="21">
+        <v>1</v>
+      </c>
+      <c r="X87" s="22"/>
+    </row>
+    <row r="88" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B88" s="23" t="s">
+        <v>173</v>
+      </c>
+      <c r="C88" s="27" t="s">
+        <v>174</v>
+      </c>
+      <c r="D88" s="57"/>
+      <c r="E88" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47882900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F88" s="13"/>
+      <c r="G88" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H88" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I88" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J88" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="K88" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L88" s="59"/>
+      <c r="M88" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N88" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O88" s="14"/>
+      <c r="P88" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q88" s="16">
+        <v>22599</v>
+      </c>
+      <c r="R88" s="17">
+        <v>40</v>
+      </c>
+      <c r="S88" s="18">
+        <v>15593.309999999998</v>
+      </c>
+      <c r="T88" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U88" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="V88" s="21">
+        <v>37</v>
+      </c>
+      <c r="W88" s="21">
+        <v>1</v>
+      </c>
+      <c r="X88" s="22"/>
+    </row>
+    <row r="89" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B89" s="23" t="s">
+        <v>173</v>
+      </c>
+      <c r="C89" s="27" t="s">
+        <v>174</v>
+      </c>
+      <c r="D89" s="57"/>
+      <c r="E89" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47882900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F89" s="13"/>
+      <c r="G89" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H89" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I89" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J89" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="K89" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L89" s="59"/>
+      <c r="M89" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N89" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O89" s="14"/>
+      <c r="P89" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q89" s="16">
+        <v>22599</v>
+      </c>
+      <c r="R89" s="17">
+        <v>40</v>
+      </c>
+      <c r="S89" s="18">
+        <v>15593.309999999998</v>
+      </c>
+      <c r="T89" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U89" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="V89" s="25">
+        <v>38.5</v>
+      </c>
+      <c r="W89" s="21">
+        <v>1</v>
+      </c>
+      <c r="X89" s="22"/>
+    </row>
+    <row r="90" spans="1:24" s="1" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B90" s="23" t="s">
+        <v>173</v>
+      </c>
+      <c r="C90" s="27" t="s">
+        <v>174</v>
+      </c>
+      <c r="D90" s="58"/>
+      <c r="E90" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47882900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F90" s="13"/>
+      <c r="G90" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H90" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I90" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J90" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="K90" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L90" s="55"/>
+      <c r="M90" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N90" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O90" s="14"/>
+      <c r="P90" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q90" s="16">
+        <v>22599</v>
+      </c>
+      <c r="R90" s="17">
+        <v>40</v>
+      </c>
+      <c r="S90" s="18">
+        <v>15593.309999999998</v>
+      </c>
+      <c r="T90" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U90" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="V90" s="21">
+        <v>39</v>
+      </c>
+      <c r="W90" s="21">
+        <v>1</v>
+      </c>
+      <c r="X90" s="22"/>
+    </row>
+    <row r="91" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B91" s="11" t="s">
+        <v>167</v>
+      </c>
+      <c r="C91" s="26" t="s">
+        <v>176</v>
+      </c>
+      <c r="D91" s="56"/>
+      <c r="E91" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47975600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F91" s="13"/>
+      <c r="G91" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H91" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I91" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J91" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K91" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L91" s="54" t="s">
+        <v>177</v>
+      </c>
+      <c r="M91" s="14"/>
+      <c r="N91" s="14" t="s">
+        <v>178</v>
+      </c>
+      <c r="O91" s="14"/>
+      <c r="P91" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q91" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R91" s="17">
+        <v>40</v>
+      </c>
+      <c r="S91" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T91" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U91" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="V91" s="25">
+        <v>38.5</v>
+      </c>
+      <c r="W91" s="21">
+        <v>1</v>
+      </c>
+      <c r="X91" s="22"/>
+    </row>
+    <row r="92" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B92" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C92" s="27" t="s">
+        <v>176</v>
+      </c>
+      <c r="D92" s="57"/>
+      <c r="E92" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47975600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F92" s="13"/>
+      <c r="G92" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H92" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I92" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J92" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K92" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L92" s="59"/>
+      <c r="M92" s="14"/>
+      <c r="N92" s="14" t="s">
+        <v>178</v>
+      </c>
+      <c r="O92" s="14"/>
+      <c r="P92" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q92" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R92" s="17">
+        <v>40</v>
+      </c>
+      <c r="S92" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T92" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U92" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="V92" s="21">
+        <v>39</v>
+      </c>
+      <c r="W92" s="21">
+        <v>1</v>
+      </c>
+      <c r="X92" s="22"/>
+    </row>
+    <row r="93" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B93" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C93" s="27" t="s">
+        <v>176</v>
+      </c>
+      <c r="D93" s="57"/>
+      <c r="E93" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47975600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F93" s="13"/>
+      <c r="G93" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H93" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I93" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J93" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K93" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L93" s="59"/>
+      <c r="M93" s="14"/>
+      <c r="N93" s="14" t="s">
+        <v>178</v>
+      </c>
+      <c r="O93" s="14"/>
+      <c r="P93" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q93" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R93" s="17">
+        <v>40</v>
+      </c>
+      <c r="S93" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T93" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U93" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="V93" s="25">
+        <v>40.5</v>
+      </c>
+      <c r="W93" s="21">
+        <v>1</v>
+      </c>
+      <c r="X93" s="22"/>
+    </row>
+    <row r="94" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B94" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C94" s="27" t="s">
+        <v>176</v>
+      </c>
+      <c r="D94" s="57"/>
+      <c r="E94" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47975600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F94" s="13"/>
+      <c r="G94" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H94" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I94" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J94" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K94" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L94" s="59"/>
+      <c r="M94" s="14"/>
+      <c r="N94" s="14" t="s">
+        <v>178</v>
+      </c>
+      <c r="O94" s="14"/>
+      <c r="P94" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q94" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R94" s="17">
+        <v>40</v>
+      </c>
+      <c r="S94" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T94" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U94" s="20" t="s">
+        <v>136</v>
+      </c>
+      <c r="V94" s="21">
+        <v>41</v>
+      </c>
+      <c r="W94" s="21">
+        <v>2</v>
+      </c>
+      <c r="X94" s="22"/>
+    </row>
+    <row r="95" spans="1:24" s="1" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B95" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C95" s="27" t="s">
+        <v>176</v>
+      </c>
+      <c r="D95" s="58"/>
+      <c r="E95" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47975600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F95" s="13"/>
+      <c r="G95" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H95" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I95" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J95" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K95" s="15" t="s">
+        <v>169</v>
       </c>
       <c r="L95" s="55"/>
-      <c r="M95" s="15" t="s">
-[...12 lines deleted...]
-      <c r="R95" s="18">
+      <c r="M95" s="14"/>
+      <c r="N95" s="14" t="s">
+        <v>178</v>
+      </c>
+      <c r="O95" s="14"/>
+      <c r="P95" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q95" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R95" s="17">
         <v>40</v>
       </c>
-      <c r="S95" s="19">
-[...14 lines deleted...]
-      <c r="X95" s="24"/>
+      <c r="S95" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T95" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U95" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="V95" s="21">
+        <v>43</v>
+      </c>
+      <c r="W95" s="21">
+        <v>2</v>
+      </c>
+      <c r="X95" s="22"/>
     </row>
     <row r="96" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A96" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B96" s="11" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="C96" s="12" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47739500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>180</v>
+      </c>
+      <c r="D96" s="56"/>
+      <c r="E96" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49101700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F96" s="14"/>
+      <c r="F96" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="G96" s="11" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="H96" s="11" t="s">
-        <v>28</v>
-[...7 lines deleted...]
-      <c r="K96" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="I96" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J96" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K96" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L96" s="54" t="s">
+        <v>181</v>
+      </c>
+      <c r="M96" s="14"/>
+      <c r="N96" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="O96" s="14"/>
+      <c r="P96" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q96" s="16">
+        <v>21799</v>
+      </c>
+      <c r="R96" s="17">
+        <v>40</v>
+      </c>
+      <c r="S96" s="18">
+        <v>15041.309999999998</v>
+      </c>
+      <c r="T96" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U96" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="V96" s="25">
+        <v>38.5</v>
+      </c>
+      <c r="W96" s="21">
+        <v>1</v>
+      </c>
+      <c r="X96" s="22"/>
+    </row>
+    <row r="97" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B97" s="23" t="s">
+        <v>179</v>
+      </c>
+      <c r="C97" s="12" t="s">
+        <v>180</v>
+      </c>
+      <c r="D97" s="57"/>
+      <c r="E97" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49101700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F97" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="L96" s="53" t="s">
-[...7 lines deleted...]
-      <c r="P96" s="16" t="s">
+      <c r="G97" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H97" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I97" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J97" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K97" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L97" s="59"/>
+      <c r="M97" s="14"/>
+      <c r="N97" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="O97" s="14"/>
+      <c r="P97" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q97" s="16">
+        <v>21799</v>
+      </c>
+      <c r="R97" s="17">
+        <v>40</v>
+      </c>
+      <c r="S97" s="18">
+        <v>15041.309999999998</v>
+      </c>
+      <c r="T97" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="Q96" s="17">
-[...2 lines deleted...]
-      <c r="R96" s="18">
+      <c r="U97" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="V97" s="25">
+        <v>42.5</v>
+      </c>
+      <c r="W97" s="21">
+        <v>1</v>
+      </c>
+      <c r="X97" s="22"/>
+    </row>
+    <row r="98" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B98" s="23" t="s">
+        <v>179</v>
+      </c>
+      <c r="C98" s="12" t="s">
+        <v>180</v>
+      </c>
+      <c r="D98" s="57"/>
+      <c r="E98" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49101700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F98" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G98" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H98" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I98" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J98" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K98" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L98" s="59"/>
+      <c r="M98" s="14"/>
+      <c r="N98" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="O98" s="14"/>
+      <c r="P98" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q98" s="16">
+        <v>21799</v>
+      </c>
+      <c r="R98" s="17">
         <v>40</v>
       </c>
-      <c r="S96" s="19">
-[...17 lines deleted...]
-      <c r="A97" s="25" t="s">
+      <c r="S98" s="18">
+        <v>15041.309999999998</v>
+      </c>
+      <c r="T98" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U98" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="V98" s="21">
+        <v>45</v>
+      </c>
+      <c r="W98" s="21">
+        <v>1</v>
+      </c>
+      <c r="X98" s="22"/>
+    </row>
+    <row r="99" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B97" s="25" t="s">
-[...7 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47739500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="B99" s="23" t="s">
+        <v>179</v>
+      </c>
+      <c r="C99" s="12" t="s">
+        <v>180</v>
+      </c>
+      <c r="D99" s="58"/>
+      <c r="E99" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49101700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F97" s="14"/>
-[...12 lines deleted...]
-      <c r="K97" s="16" t="s">
+      <c r="F99" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="L97" s="54"/>
-[...5 lines deleted...]
-      <c r="P97" s="16" t="s">
+      <c r="G99" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H99" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I99" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J99" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K99" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L99" s="55"/>
+      <c r="M99" s="14"/>
+      <c r="N99" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="O99" s="14"/>
+      <c r="P99" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q99" s="16">
+        <v>21799</v>
+      </c>
+      <c r="R99" s="17">
+        <v>40</v>
+      </c>
+      <c r="S99" s="18">
+        <v>15041.309999999998</v>
+      </c>
+      <c r="T99" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="Q97" s="17">
-[...143 lines deleted...]
-      <c r="W99" s="23">
+      <c r="U99" s="20" t="s">
+        <v>148</v>
+      </c>
+      <c r="V99" s="21">
+        <v>46</v>
+      </c>
+      <c r="W99" s="21">
         <v>1</v>
       </c>
-      <c r="X99" s="24"/>
-[...1 lines deleted...]
-    <row r="100" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="X99" s="22"/>
+    </row>
+    <row r="100" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A100" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B100" s="11" t="s">
-        <v>124</v>
+        <v>167</v>
       </c>
       <c r="C100" s="12" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47744700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>182</v>
+      </c>
+      <c r="D100" s="56"/>
+      <c r="E100" s="38" t="str">
+        <f t="shared" ref="E100:E112" si="4">HYPERLINK("https://www.google.ru/search?q=L49105600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F100" s="14"/>
+      <c r="F100" s="28" t="s">
+        <v>139</v>
+      </c>
       <c r="G100" s="11" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="H100" s="11" t="s">
-        <v>28</v>
-[...7 lines deleted...]
-      <c r="K100" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="I100" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J100" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K100" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L100" s="54" t="s">
+        <v>183</v>
+      </c>
+      <c r="M100" s="14"/>
+      <c r="N100" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O100" s="14"/>
+      <c r="P100" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q100" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R100" s="17">
+        <v>40</v>
+      </c>
+      <c r="S100" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T100" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U100" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="V100" s="25">
+        <v>38.5</v>
+      </c>
+      <c r="W100" s="21">
+        <v>1</v>
+      </c>
+      <c r="X100" s="22"/>
+    </row>
+    <row r="101" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B101" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C101" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="D101" s="57"/>
+      <c r="E101" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F101" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G101" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H101" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I101" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J101" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K101" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L101" s="59"/>
+      <c r="M101" s="14"/>
+      <c r="N101" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O101" s="14"/>
+      <c r="P101" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q101" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R101" s="17">
+        <v>40</v>
+      </c>
+      <c r="S101" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T101" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U101" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="V101" s="21">
         <v>39</v>
       </c>
-      <c r="L100" s="53" t="s">
-[...7 lines deleted...]
-      <c r="P100" s="16" t="s">
+      <c r="W101" s="21">
+        <v>1</v>
+      </c>
+      <c r="X101" s="22"/>
+    </row>
+    <row r="102" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B102" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C102" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="D102" s="57"/>
+      <c r="E102" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F102" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G102" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H102" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I102" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J102" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K102" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L102" s="59"/>
+      <c r="M102" s="14"/>
+      <c r="N102" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O102" s="14"/>
+      <c r="P102" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q102" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R102" s="17">
+        <v>40</v>
+      </c>
+      <c r="S102" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T102" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="Q100" s="17">
-[...2 lines deleted...]
-      <c r="R100" s="18">
+      <c r="U102" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="V102" s="21">
         <v>40</v>
       </c>
-      <c r="S100" s="19">
-[...2 lines deleted...]
-      <c r="T100" s="20" t="s">
+      <c r="W102" s="21">
+        <v>2</v>
+      </c>
+      <c r="X102" s="22"/>
+    </row>
+    <row r="103" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B103" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C103" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="D103" s="57"/>
+      <c r="E103" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F103" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G103" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H103" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I103" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J103" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K103" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L103" s="59"/>
+      <c r="M103" s="14"/>
+      <c r="N103" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O103" s="14"/>
+      <c r="P103" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q103" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R103" s="17">
+        <v>40</v>
+      </c>
+      <c r="S103" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T103" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U103" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="V103" s="25">
+        <v>40.5</v>
+      </c>
+      <c r="W103" s="21">
+        <v>2</v>
+      </c>
+      <c r="X103" s="22"/>
+    </row>
+    <row r="104" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B104" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C104" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="D104" s="57"/>
+      <c r="E104" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F104" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G104" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H104" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I104" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J104" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K104" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L104" s="59"/>
+      <c r="M104" s="14"/>
+      <c r="N104" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O104" s="14"/>
+      <c r="P104" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q104" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R104" s="17">
+        <v>40</v>
+      </c>
+      <c r="S104" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T104" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U104" s="20" t="s">
+        <v>136</v>
+      </c>
+      <c r="V104" s="21">
+        <v>41</v>
+      </c>
+      <c r="W104" s="21">
+        <v>3</v>
+      </c>
+      <c r="X104" s="22"/>
+    </row>
+    <row r="105" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B105" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C105" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="D105" s="57"/>
+      <c r="E105" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F105" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G105" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H105" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I105" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J105" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K105" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L105" s="59"/>
+      <c r="M105" s="14"/>
+      <c r="N105" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O105" s="14"/>
+      <c r="P105" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q105" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R105" s="17">
+        <v>40</v>
+      </c>
+      <c r="S105" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T105" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U105" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="V105" s="21">
+        <v>42</v>
+      </c>
+      <c r="W105" s="21">
+        <v>5</v>
+      </c>
+      <c r="X105" s="22"/>
+    </row>
+    <row r="106" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B106" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C106" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="D106" s="57"/>
+      <c r="E106" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F106" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G106" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H106" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I106" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J106" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K106" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L106" s="59"/>
+      <c r="M106" s="14"/>
+      <c r="N106" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O106" s="14"/>
+      <c r="P106" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q106" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R106" s="17">
+        <v>40</v>
+      </c>
+      <c r="S106" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T106" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U106" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="V106" s="25">
+        <v>42.5</v>
+      </c>
+      <c r="W106" s="21">
+        <v>7</v>
+      </c>
+      <c r="X106" s="22"/>
+    </row>
+    <row r="107" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B107" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C107" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="D107" s="57"/>
+      <c r="E107" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F107" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G107" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H107" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I107" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J107" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K107" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L107" s="59"/>
+      <c r="M107" s="14"/>
+      <c r="N107" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O107" s="14"/>
+      <c r="P107" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q107" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R107" s="17">
+        <v>40</v>
+      </c>
+      <c r="S107" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T107" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U107" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="V107" s="21">
+        <v>43</v>
+      </c>
+      <c r="W107" s="21">
+        <v>7</v>
+      </c>
+      <c r="X107" s="22"/>
+    </row>
+    <row r="108" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B108" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C108" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="D108" s="57"/>
+      <c r="E108" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F108" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G108" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H108" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I108" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J108" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K108" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L108" s="59"/>
+      <c r="M108" s="14"/>
+      <c r="N108" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O108" s="14"/>
+      <c r="P108" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q108" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R108" s="17">
+        <v>40</v>
+      </c>
+      <c r="S108" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T108" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U108" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="V108" s="21">
+        <v>44</v>
+      </c>
+      <c r="W108" s="21">
+        <v>5</v>
+      </c>
+      <c r="X108" s="22"/>
+    </row>
+    <row r="109" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B109" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="C109" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="D109" s="57"/>
+      <c r="E109" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F109" s="30" t="s">
+        <v>139</v>
+      </c>
+      <c r="G109" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="H109" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="I109" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J109" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K109" s="14" t="s">
+        <v>169</v>
+      </c>
+      <c r="L109" s="59"/>
+      <c r="M109" s="14"/>
+      <c r="N109" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O109" s="14"/>
+      <c r="P109" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q109" s="31">
+        <v>21599</v>
+      </c>
+      <c r="R109" s="32">
+        <v>40</v>
+      </c>
+      <c r="S109" s="33">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T109" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U109" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="V109" s="25">
+        <v>44.5</v>
+      </c>
+      <c r="W109" s="21">
+        <v>3</v>
+      </c>
+      <c r="X109" s="22"/>
+    </row>
+    <row r="110" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B110" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="C110" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="D110" s="57"/>
+      <c r="E110" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F110" s="30" t="s">
+        <v>139</v>
+      </c>
+      <c r="G110" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="H110" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="I110" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J110" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K110" s="14" t="s">
+        <v>169</v>
+      </c>
+      <c r="L110" s="59"/>
+      <c r="M110" s="14"/>
+      <c r="N110" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O110" s="14"/>
+      <c r="P110" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q110" s="31">
+        <v>21599</v>
+      </c>
+      <c r="R110" s="32">
+        <v>40</v>
+      </c>
+      <c r="S110" s="33">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T110" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U110" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="V110" s="21">
+        <v>45</v>
+      </c>
+      <c r="W110" s="21">
+        <v>2</v>
+      </c>
+      <c r="X110" s="22"/>
+    </row>
+    <row r="111" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B111" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="C111" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="D111" s="57"/>
+      <c r="E111" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F111" s="30" t="s">
+        <v>139</v>
+      </c>
+      <c r="G111" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="H111" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="I111" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J111" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K111" s="14" t="s">
+        <v>169</v>
+      </c>
+      <c r="L111" s="59"/>
+      <c r="M111" s="14"/>
+      <c r="N111" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O111" s="14"/>
+      <c r="P111" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q111" s="31">
+        <v>21599</v>
+      </c>
+      <c r="R111" s="32">
+        <v>40</v>
+      </c>
+      <c r="S111" s="33">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T111" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U111" s="20" t="s">
+        <v>148</v>
+      </c>
+      <c r="V111" s="21">
+        <v>46</v>
+      </c>
+      <c r="W111" s="21">
+        <v>1</v>
+      </c>
+      <c r="X111" s="22"/>
+    </row>
+    <row r="112" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B112" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="C112" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="D112" s="58"/>
+      <c r="E112" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F112" s="30" t="s">
+        <v>139</v>
+      </c>
+      <c r="G112" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="H112" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="I112" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J112" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K112" s="14" t="s">
+        <v>169</v>
+      </c>
+      <c r="L112" s="55"/>
+      <c r="M112" s="14"/>
+      <c r="N112" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O112" s="14"/>
+      <c r="P112" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q112" s="31">
+        <v>21599</v>
+      </c>
+      <c r="R112" s="32">
+        <v>40</v>
+      </c>
+      <c r="S112" s="33">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T112" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U112" s="20" t="s">
+        <v>172</v>
+      </c>
+      <c r="V112" s="25">
+        <v>46.5</v>
+      </c>
+      <c r="W112" s="21">
+        <v>1</v>
+      </c>
+      <c r="X112" s="22"/>
+    </row>
+    <row r="113" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B113" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="C113" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="D113" s="56"/>
+      <c r="E113" s="38" t="str">
+        <f t="shared" ref="E113:E120" si="5">HYPERLINK("https://www.google.ru/search?q=L49105800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F113" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G113" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H113" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I113" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J113" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K113" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L113" s="54" t="s">
+        <v>186</v>
+      </c>
+      <c r="M113" s="14"/>
+      <c r="N113" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="O113" s="14"/>
+      <c r="P113" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q113" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R113" s="17">
+        <v>40</v>
+      </c>
+      <c r="S113" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T113" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U113" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="U100" s="21" t="s">
-[...2 lines deleted...]
-      <c r="V100" s="23">
+      <c r="V113" s="21">
+        <v>35</v>
+      </c>
+      <c r="W113" s="21">
+        <v>3</v>
+      </c>
+      <c r="X113" s="22"/>
+    </row>
+    <row r="114" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B114" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="C114" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="D114" s="57"/>
+      <c r="E114" s="38" t="str">
+        <f t="shared" si="5"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F114" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G114" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H114" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I114" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J114" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K114" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L114" s="59"/>
+      <c r="M114" s="14"/>
+      <c r="N114" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="O114" s="14"/>
+      <c r="P114" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q114" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R114" s="17">
+        <v>40</v>
+      </c>
+      <c r="S114" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T114" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U114" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="V114" s="21">
+        <v>36</v>
+      </c>
+      <c r="W114" s="21">
+        <v>3</v>
+      </c>
+      <c r="X114" s="22"/>
+    </row>
+    <row r="115" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B115" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="C115" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="D115" s="57"/>
+      <c r="E115" s="38" t="str">
+        <f t="shared" si="5"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F115" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G115" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H115" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I115" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J115" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K115" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L115" s="59"/>
+      <c r="M115" s="14"/>
+      <c r="N115" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="O115" s="14"/>
+      <c r="P115" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q115" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R115" s="17">
+        <v>40</v>
+      </c>
+      <c r="S115" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T115" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U115" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="V115" s="21">
+        <v>35</v>
+      </c>
+      <c r="W115" s="21">
+        <v>1</v>
+      </c>
+      <c r="X115" s="22"/>
+    </row>
+    <row r="116" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B116" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="C116" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="D116" s="57"/>
+      <c r="E116" s="38" t="str">
+        <f t="shared" si="5"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F116" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G116" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H116" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I116" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J116" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K116" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L116" s="59"/>
+      <c r="M116" s="14"/>
+      <c r="N116" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="O116" s="14"/>
+      <c r="P116" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q116" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R116" s="17">
+        <v>40</v>
+      </c>
+      <c r="S116" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T116" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U116" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="V116" s="25">
+        <v>36.5</v>
+      </c>
+      <c r="W116" s="21">
+        <v>7</v>
+      </c>
+      <c r="X116" s="22"/>
+    </row>
+    <row r="117" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B117" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="C117" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="D117" s="57"/>
+      <c r="E117" s="38" t="str">
+        <f t="shared" si="5"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F117" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G117" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H117" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I117" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J117" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K117" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L117" s="59"/>
+      <c r="M117" s="14"/>
+      <c r="N117" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="O117" s="14"/>
+      <c r="P117" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q117" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R117" s="17">
+        <v>40</v>
+      </c>
+      <c r="S117" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T117" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U117" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="V117" s="21">
         <v>37</v>
       </c>
-      <c r="W100" s="23">
+      <c r="W117" s="21">
+        <v>6</v>
+      </c>
+      <c r="X117" s="22"/>
+    </row>
+    <row r="118" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B118" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="C118" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="D118" s="57"/>
+      <c r="E118" s="38" t="str">
+        <f t="shared" si="5"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F118" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G118" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H118" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I118" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J118" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K118" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L118" s="59"/>
+      <c r="M118" s="14"/>
+      <c r="N118" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="O118" s="14"/>
+      <c r="P118" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q118" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R118" s="17">
+        <v>40</v>
+      </c>
+      <c r="S118" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T118" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U118" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="V118" s="21">
+        <v>38</v>
+      </c>
+      <c r="W118" s="21">
+        <v>2</v>
+      </c>
+      <c r="X118" s="22"/>
+    </row>
+    <row r="119" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B119" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="C119" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="D119" s="57"/>
+      <c r="E119" s="38" t="str">
+        <f t="shared" si="5"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F119" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G119" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H119" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I119" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J119" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K119" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L119" s="59"/>
+      <c r="M119" s="14"/>
+      <c r="N119" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="O119" s="14"/>
+      <c r="P119" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q119" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R119" s="17">
+        <v>40</v>
+      </c>
+      <c r="S119" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T119" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U119" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="V119" s="25">
+        <v>38.5</v>
+      </c>
+      <c r="W119" s="21">
+        <v>2</v>
+      </c>
+      <c r="X119" s="22"/>
+    </row>
+    <row r="120" spans="1:24" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B120" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="C120" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="D120" s="58"/>
+      <c r="E120" s="38" t="str">
+        <f t="shared" si="5"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F120" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G120" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H120" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I120" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J120" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K120" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L120" s="55"/>
+      <c r="M120" s="14"/>
+      <c r="N120" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="O120" s="14"/>
+      <c r="P120" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q120" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R120" s="17">
+        <v>40</v>
+      </c>
+      <c r="S120" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T120" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U120" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="V120" s="21">
+        <v>39</v>
+      </c>
+      <c r="W120" s="21">
         <v>1</v>
       </c>
-      <c r="X100" s="24"/>
-[...1305 lines deleted...]
-    <row r="121" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="X120" s="22"/>
+    </row>
+    <row r="121" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A121" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B121" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="C121" s="12" t="s">
         <v>187</v>
       </c>
-      <c r="C121" s="12" t="s">
+      <c r="D121" s="52"/>
+      <c r="E121" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49145500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F121" s="13"/>
+      <c r="G121" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H121" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I121" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J121" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="K121" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L121" s="54" t="s">
+        <v>188</v>
+      </c>
+      <c r="M121" s="14"/>
+      <c r="N121" s="14" t="s">
+        <v>189</v>
+      </c>
+      <c r="O121" s="14"/>
+      <c r="P121" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q121" s="16">
+        <v>22599</v>
+      </c>
+      <c r="R121" s="17">
+        <v>40</v>
+      </c>
+      <c r="S121" s="18">
+        <v>15593.309999999998</v>
+      </c>
+      <c r="T121" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U121" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="V121" s="21">
+        <v>42</v>
+      </c>
+      <c r="W121" s="21">
+        <v>1</v>
+      </c>
+      <c r="X121" s="22"/>
+    </row>
+    <row r="122" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B122" s="23" t="s">
+        <v>150</v>
+      </c>
+      <c r="C122" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="D122" s="53"/>
+      <c r="E122" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49145500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F122" s="13"/>
+      <c r="G122" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H122" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I122" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J122" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="K122" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L122" s="55"/>
+      <c r="M122" s="14"/>
+      <c r="N122" s="14" t="s">
+        <v>189</v>
+      </c>
+      <c r="O122" s="14"/>
+      <c r="P122" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q122" s="16">
+        <v>22599</v>
+      </c>
+      <c r="R122" s="17">
+        <v>40</v>
+      </c>
+      <c r="S122" s="18">
+        <v>15593.309999999998</v>
+      </c>
+      <c r="T122" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U122" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="V122" s="21">
+        <v>43</v>
+      </c>
+      <c r="W122" s="21">
+        <v>1</v>
+      </c>
+      <c r="X122" s="22"/>
+    </row>
+    <row r="123" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B123" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="C123" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="D123" s="56"/>
+      <c r="E123" s="38" t="str">
+        <f t="shared" ref="E123:E134" si="6">HYPERLINK("https://www.google.ru/search?q=L49221400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F123" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G123" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H123" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I123" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J123" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K123" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L123" s="54"/>
+      <c r="M123" s="14"/>
+      <c r="N123" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="O123" s="14"/>
+      <c r="P123" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q123" s="16">
+        <v>25599</v>
+      </c>
+      <c r="R123" s="17">
+        <v>40</v>
+      </c>
+      <c r="S123" s="18">
+        <v>17663.309999999998</v>
+      </c>
+      <c r="T123" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U123" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="V123" s="25">
+        <v>38.5</v>
+      </c>
+      <c r="W123" s="21">
+        <v>1</v>
+      </c>
+      <c r="X123" s="22"/>
+    </row>
+    <row r="124" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B124" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="C124" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="D124" s="57"/>
+      <c r="E124" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F124" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G124" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H124" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I124" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J124" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K124" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L124" s="59"/>
+      <c r="M124" s="14"/>
+      <c r="N124" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="O124" s="14"/>
+      <c r="P124" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q124" s="16">
+        <v>25599</v>
+      </c>
+      <c r="R124" s="17">
+        <v>40</v>
+      </c>
+      <c r="S124" s="18">
+        <v>17663.309999999998</v>
+      </c>
+      <c r="T124" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U124" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="V124" s="21">
+        <v>39</v>
+      </c>
+      <c r="W124" s="21">
+        <v>1</v>
+      </c>
+      <c r="X124" s="22"/>
+    </row>
+    <row r="125" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B125" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="C125" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="D125" s="57"/>
+      <c r="E125" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F125" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G125" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H125" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I125" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J125" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K125" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L125" s="59"/>
+      <c r="M125" s="14"/>
+      <c r="N125" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="O125" s="14"/>
+      <c r="P125" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q125" s="16">
+        <v>25599</v>
+      </c>
+      <c r="R125" s="17">
+        <v>40</v>
+      </c>
+      <c r="S125" s="18">
+        <v>17663.309999999998</v>
+      </c>
+      <c r="T125" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U125" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="V125" s="25">
+        <v>40.5</v>
+      </c>
+      <c r="W125" s="21">
+        <v>2</v>
+      </c>
+      <c r="X125" s="22"/>
+    </row>
+    <row r="126" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B126" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="C126" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="D126" s="57"/>
+      <c r="E126" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F126" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G126" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H126" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I126" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J126" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K126" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L126" s="59"/>
+      <c r="M126" s="14"/>
+      <c r="N126" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="O126" s="14"/>
+      <c r="P126" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q126" s="16">
+        <v>25599</v>
+      </c>
+      <c r="R126" s="17">
+        <v>40</v>
+      </c>
+      <c r="S126" s="18">
+        <v>17663.309999999998</v>
+      </c>
+      <c r="T126" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U126" s="20" t="s">
+        <v>136</v>
+      </c>
+      <c r="V126" s="21">
+        <v>41</v>
+      </c>
+      <c r="W126" s="21">
+        <v>2</v>
+      </c>
+      <c r="X126" s="22"/>
+    </row>
+    <row r="127" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B127" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="C127" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="D127" s="57"/>
+      <c r="E127" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F127" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G127" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H127" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I127" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J127" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K127" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L127" s="59"/>
+      <c r="M127" s="14"/>
+      <c r="N127" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="O127" s="14"/>
+      <c r="P127" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q127" s="16">
+        <v>25599</v>
+      </c>
+      <c r="R127" s="17">
+        <v>40</v>
+      </c>
+      <c r="S127" s="18">
+        <v>17663.309999999998</v>
+      </c>
+      <c r="T127" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U127" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="V127" s="21">
+        <v>42</v>
+      </c>
+      <c r="W127" s="21">
+        <v>4</v>
+      </c>
+      <c r="X127" s="22"/>
+    </row>
+    <row r="128" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B128" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="C128" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="D128" s="57"/>
+      <c r="E128" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F128" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G128" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H128" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I128" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J128" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K128" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L128" s="59"/>
+      <c r="M128" s="14"/>
+      <c r="N128" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="O128" s="14"/>
+      <c r="P128" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q128" s="16">
+        <v>25599</v>
+      </c>
+      <c r="R128" s="17">
+        <v>40</v>
+      </c>
+      <c r="S128" s="18">
+        <v>17663.309999999998</v>
+      </c>
+      <c r="T128" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U128" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="V128" s="25">
+        <v>42.5</v>
+      </c>
+      <c r="W128" s="21">
+        <v>7</v>
+      </c>
+      <c r="X128" s="22"/>
+    </row>
+    <row r="129" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B129" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="C129" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="D129" s="57"/>
+      <c r="E129" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F129" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G129" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H129" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I129" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J129" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K129" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L129" s="59"/>
+      <c r="M129" s="14"/>
+      <c r="N129" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="O129" s="14"/>
+      <c r="P129" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q129" s="16">
+        <v>25599</v>
+      </c>
+      <c r="R129" s="17">
+        <v>40</v>
+      </c>
+      <c r="S129" s="18">
+        <v>17663.309999999998</v>
+      </c>
+      <c r="T129" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U129" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="V129" s="21">
+        <v>43</v>
+      </c>
+      <c r="W129" s="21">
+        <v>7</v>
+      </c>
+      <c r="X129" s="22"/>
+    </row>
+    <row r="130" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B130" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="C130" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="D130" s="57"/>
+      <c r="E130" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F130" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G130" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H130" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I130" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J130" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K130" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L130" s="59"/>
+      <c r="M130" s="14"/>
+      <c r="N130" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="O130" s="14"/>
+      <c r="P130" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q130" s="16">
+        <v>25599</v>
+      </c>
+      <c r="R130" s="17">
+        <v>40</v>
+      </c>
+      <c r="S130" s="18">
+        <v>17663.309999999998</v>
+      </c>
+      <c r="T130" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U130" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="V130" s="21">
+        <v>44</v>
+      </c>
+      <c r="W130" s="21">
+        <v>5</v>
+      </c>
+      <c r="X130" s="22"/>
+    </row>
+    <row r="131" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B131" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="C131" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="D131" s="57"/>
+      <c r="E131" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F131" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G131" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H131" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I131" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J131" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K131" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L131" s="59"/>
+      <c r="M131" s="14"/>
+      <c r="N131" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="O131" s="14"/>
+      <c r="P131" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q131" s="16">
+        <v>25599</v>
+      </c>
+      <c r="R131" s="17">
+        <v>40</v>
+      </c>
+      <c r="S131" s="18">
+        <v>17663.309999999998</v>
+      </c>
+      <c r="T131" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U131" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="V131" s="25">
+        <v>44.5</v>
+      </c>
+      <c r="W131" s="21">
+        <v>3</v>
+      </c>
+      <c r="X131" s="22"/>
+    </row>
+    <row r="132" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B132" s="14" t="s">
+        <v>190</v>
+      </c>
+      <c r="C132" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="D132" s="57"/>
+      <c r="E132" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F132" s="30" t="s">
+        <v>139</v>
+      </c>
+      <c r="G132" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="H132" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="I132" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J132" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K132" s="14" t="s">
+        <v>169</v>
+      </c>
+      <c r="L132" s="59"/>
+      <c r="M132" s="14"/>
+      <c r="N132" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="O132" s="14"/>
+      <c r="P132" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q132" s="31">
+        <v>25599</v>
+      </c>
+      <c r="R132" s="32">
+        <v>40</v>
+      </c>
+      <c r="S132" s="33">
+        <v>17663.309999999998</v>
+      </c>
+      <c r="T132" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U132" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="V132" s="21">
+        <v>45</v>
+      </c>
+      <c r="W132" s="21">
+        <v>2</v>
+      </c>
+      <c r="X132" s="22"/>
+    </row>
+    <row r="133" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B133" s="14" t="s">
+        <v>190</v>
+      </c>
+      <c r="C133" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="D133" s="57"/>
+      <c r="E133" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F133" s="30" t="s">
+        <v>139</v>
+      </c>
+      <c r="G133" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="H133" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="I133" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J133" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K133" s="14" t="s">
+        <v>169</v>
+      </c>
+      <c r="L133" s="59"/>
+      <c r="M133" s="14"/>
+      <c r="N133" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="O133" s="14"/>
+      <c r="P133" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q133" s="31">
+        <v>25599</v>
+      </c>
+      <c r="R133" s="32">
+        <v>40</v>
+      </c>
+      <c r="S133" s="33">
+        <v>17663.309999999998</v>
+      </c>
+      <c r="T133" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U133" s="20" t="s">
+        <v>148</v>
+      </c>
+      <c r="V133" s="21">
+        <v>46</v>
+      </c>
+      <c r="W133" s="21">
+        <v>1</v>
+      </c>
+      <c r="X133" s="22"/>
+    </row>
+    <row r="134" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B134" s="14" t="s">
+        <v>190</v>
+      </c>
+      <c r="C134" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="D134" s="58"/>
+      <c r="E134" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F134" s="30" t="s">
+        <v>139</v>
+      </c>
+      <c r="G134" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="H134" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="I134" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J134" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K134" s="14" t="s">
+        <v>169</v>
+      </c>
+      <c r="L134" s="55"/>
+      <c r="M134" s="14"/>
+      <c r="N134" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="O134" s="14"/>
+      <c r="P134" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q134" s="31">
+        <v>25599</v>
+      </c>
+      <c r="R134" s="32">
+        <v>40</v>
+      </c>
+      <c r="S134" s="33">
+        <v>17663.309999999998</v>
+      </c>
+      <c r="T134" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U134" s="20" t="s">
+        <v>172</v>
+      </c>
+      <c r="V134" s="25">
+        <v>46.5</v>
+      </c>
+      <c r="W134" s="21">
+        <v>1</v>
+      </c>
+      <c r="X134" s="22"/>
+    </row>
+    <row r="135" spans="1:24" s="1" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B135" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="C135" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="D135" s="56"/>
+      <c r="E135" s="38" t="str">
+        <f t="shared" ref="E135:E141" si="7">HYPERLINK("https://www.google.ru/search?q=L49237100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F135" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G135" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H135" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I135" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="J135" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K135" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L135" s="54" t="s">
+        <v>195</v>
+      </c>
+      <c r="M135" s="14"/>
+      <c r="N135" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="O135" s="14"/>
+      <c r="P135" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q135" s="16">
+        <v>22799</v>
+      </c>
+      <c r="R135" s="17">
+        <v>40</v>
+      </c>
+      <c r="S135" s="18">
+        <v>15731.309999999998</v>
+      </c>
+      <c r="T135" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U135" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="V135" s="25">
+        <v>40.5</v>
+      </c>
+      <c r="W135" s="21">
+        <v>1</v>
+      </c>
+      <c r="X135" s="22"/>
+    </row>
+    <row r="136" spans="1:24" s="1" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B136" s="23" t="s">
+        <v>193</v>
+      </c>
+      <c r="C136" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="D136" s="57"/>
+      <c r="E136" s="38" t="str">
+        <f t="shared" si="7"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F136" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G136" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H136" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I136" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J136" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K136" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L136" s="59"/>
+      <c r="M136" s="14"/>
+      <c r="N136" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="O136" s="14"/>
+      <c r="P136" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q136" s="16">
+        <v>22799</v>
+      </c>
+      <c r="R136" s="17">
+        <v>40</v>
+      </c>
+      <c r="S136" s="18">
+        <v>15731.309999999998</v>
+      </c>
+      <c r="T136" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U136" s="20" t="s">
+        <v>136</v>
+      </c>
+      <c r="V136" s="21">
+        <v>41</v>
+      </c>
+      <c r="W136" s="21">
+        <v>2</v>
+      </c>
+      <c r="X136" s="22"/>
+    </row>
+    <row r="137" spans="1:24" s="1" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B137" s="23" t="s">
+        <v>193</v>
+      </c>
+      <c r="C137" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="D137" s="57"/>
+      <c r="E137" s="38" t="str">
+        <f t="shared" si="7"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F137" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G137" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H137" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I137" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J137" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K137" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L137" s="59"/>
+      <c r="M137" s="14"/>
+      <c r="N137" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="O137" s="14"/>
+      <c r="P137" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q137" s="16">
+        <v>22799</v>
+      </c>
+      <c r="R137" s="17">
+        <v>40</v>
+      </c>
+      <c r="S137" s="18">
+        <v>15731.309999999998</v>
+      </c>
+      <c r="T137" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U137" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="V137" s="25">
+        <v>42.5</v>
+      </c>
+      <c r="W137" s="21">
+        <v>2</v>
+      </c>
+      <c r="X137" s="22"/>
+    </row>
+    <row r="138" spans="1:24" s="1" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B138" s="23" t="s">
+        <v>193</v>
+      </c>
+      <c r="C138" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="D138" s="57"/>
+      <c r="E138" s="38" t="str">
+        <f t="shared" si="7"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F138" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G138" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H138" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I138" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J138" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K138" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L138" s="59"/>
+      <c r="M138" s="14"/>
+      <c r="N138" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="O138" s="14"/>
+      <c r="P138" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q138" s="16">
+        <v>22799</v>
+      </c>
+      <c r="R138" s="17">
+        <v>40</v>
+      </c>
+      <c r="S138" s="18">
+        <v>15731.309999999998</v>
+      </c>
+      <c r="T138" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U138" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="V138" s="21">
+        <v>43</v>
+      </c>
+      <c r="W138" s="21">
+        <v>3</v>
+      </c>
+      <c r="X138" s="22"/>
+    </row>
+    <row r="139" spans="1:24" s="1" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B139" s="23" t="s">
+        <v>193</v>
+      </c>
+      <c r="C139" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="D139" s="57"/>
+      <c r="E139" s="38" t="str">
+        <f t="shared" si="7"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F139" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G139" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H139" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I139" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J139" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K139" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L139" s="59"/>
+      <c r="M139" s="14"/>
+      <c r="N139" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="O139" s="14"/>
+      <c r="P139" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q139" s="16">
+        <v>22799</v>
+      </c>
+      <c r="R139" s="17">
+        <v>40</v>
+      </c>
+      <c r="S139" s="18">
+        <v>15731.309999999998</v>
+      </c>
+      <c r="T139" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U139" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="V139" s="21">
+        <v>44</v>
+      </c>
+      <c r="W139" s="21">
+        <v>1</v>
+      </c>
+      <c r="X139" s="22"/>
+    </row>
+    <row r="140" spans="1:24" s="1" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B140" s="23" t="s">
+        <v>193</v>
+      </c>
+      <c r="C140" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="D140" s="57"/>
+      <c r="E140" s="38" t="str">
+        <f t="shared" si="7"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F140" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G140" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H140" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I140" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J140" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K140" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L140" s="59"/>
+      <c r="M140" s="14"/>
+      <c r="N140" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="O140" s="14"/>
+      <c r="P140" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q140" s="16">
+        <v>22799</v>
+      </c>
+      <c r="R140" s="17">
+        <v>40</v>
+      </c>
+      <c r="S140" s="18">
+        <v>15731.309999999998</v>
+      </c>
+      <c r="T140" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U140" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="V140" s="25">
+        <v>44.5</v>
+      </c>
+      <c r="W140" s="21">
+        <v>2</v>
+      </c>
+      <c r="X140" s="22"/>
+    </row>
+    <row r="141" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B141" s="23" t="s">
+        <v>193</v>
+      </c>
+      <c r="C141" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="D141" s="58"/>
+      <c r="E141" s="38" t="str">
+        <f t="shared" si="7"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F141" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G141" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H141" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I141" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J141" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K141" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L141" s="55"/>
+      <c r="M141" s="14"/>
+      <c r="N141" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="O141" s="14"/>
+      <c r="P141" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q141" s="16">
+        <v>22799</v>
+      </c>
+      <c r="R141" s="17">
+        <v>40</v>
+      </c>
+      <c r="S141" s="18">
+        <v>15731.309999999998</v>
+      </c>
+      <c r="T141" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U141" s="20" t="s">
+        <v>148</v>
+      </c>
+      <c r="V141" s="21">
+        <v>46</v>
+      </c>
+      <c r="W141" s="21">
+        <v>1</v>
+      </c>
+      <c r="X141" s="22"/>
+    </row>
+    <row r="142" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B142" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="C142" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="D142" s="24"/>
+      <c r="E142" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47869900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F142" s="13"/>
+      <c r="G142" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H142" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I142" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="J142" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K142" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L142" s="14"/>
+      <c r="M142" s="14"/>
+      <c r="N142" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O142" s="14"/>
+      <c r="P142" s="15" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q142" s="16">
+        <v>16699</v>
+      </c>
+      <c r="R142" s="17">
+        <v>45.51</v>
+      </c>
+      <c r="S142" s="18">
+        <v>10464.988499999999</v>
+      </c>
+      <c r="T142" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U142" s="20" t="s">
+        <v>148</v>
+      </c>
+      <c r="V142" s="21">
+        <v>46</v>
+      </c>
+      <c r="W142" s="21">
+        <v>1</v>
+      </c>
+      <c r="X142" s="22"/>
+    </row>
+    <row r="143" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B143" s="11" t="s">
+        <v>200</v>
+      </c>
+      <c r="C143" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="D143" s="24"/>
+      <c r="E143" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47110800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F143" s="13"/>
+      <c r="G143" s="11" t="s">
+        <v>202</v>
+      </c>
+      <c r="H143" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I143" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="J143" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K143" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L143" s="14" t="s">
+        <v>203</v>
+      </c>
+      <c r="M143" s="14"/>
+      <c r="N143" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O143" s="14"/>
+      <c r="P143" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q143" s="16">
+        <v>10599</v>
+      </c>
+      <c r="R143" s="17">
+        <v>45.28</v>
+      </c>
+      <c r="S143" s="18">
+        <v>6669.9884999999995</v>
+      </c>
+      <c r="T143" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U143" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="V143" s="25">
+        <v>38.5</v>
+      </c>
+      <c r="W143" s="21">
+        <v>1</v>
+      </c>
+      <c r="X143" s="22"/>
+    </row>
+    <row r="144" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B144" s="11" t="s">
+        <v>200</v>
+      </c>
+      <c r="C144" s="12" t="s">
+        <v>204</v>
+      </c>
+      <c r="D144" s="24"/>
+      <c r="E144" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47111100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F144" s="13"/>
+      <c r="G144" s="11" t="s">
+        <v>202</v>
+      </c>
+      <c r="H144" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I144" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="J144" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K144" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L144" s="14" t="s">
         <v>205</v>
       </c>
-      <c r="D121" s="50"/>
-[...1 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L49103900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="M144" s="14"/>
+      <c r="N144" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O144" s="14"/>
+      <c r="P144" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q144" s="16">
+        <v>10599</v>
+      </c>
+      <c r="R144" s="17">
+        <v>45.28</v>
+      </c>
+      <c r="S144" s="18">
+        <v>6669.9884999999995</v>
+      </c>
+      <c r="T144" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U144" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="V144" s="21">
+        <v>44</v>
+      </c>
+      <c r="W144" s="21">
+        <v>1</v>
+      </c>
+      <c r="X144" s="22"/>
+    </row>
+    <row r="145" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B145" s="11" t="s">
+        <v>206</v>
+      </c>
+      <c r="C145" s="12" t="s">
+        <v>207</v>
+      </c>
+      <c r="D145" s="24"/>
+      <c r="E145" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47571700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F121" s="14"/>
-[...12 lines deleted...]
-      <c r="K121" s="16" t="s">
+      <c r="F145" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="L121" s="53" t="s">
-[...7 lines deleted...]
-      <c r="P121" s="16" t="s">
+      <c r="G145" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H145" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I145" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="J145" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K145" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L145" s="14" t="s">
+        <v>208</v>
+      </c>
+      <c r="M145" s="14"/>
+      <c r="N145" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="O145" s="14"/>
+      <c r="P145" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q145" s="16">
+        <v>18799</v>
+      </c>
+      <c r="R145" s="17">
+        <v>45.21</v>
+      </c>
+      <c r="S145" s="18">
+        <v>11844.988499999999</v>
+      </c>
+      <c r="T145" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="Q121" s="17">
-[...2 lines deleted...]
-      <c r="R121" s="18">
+      <c r="U145" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="V145" s="21">
+        <v>44</v>
+      </c>
+      <c r="W145" s="21">
+        <v>1</v>
+      </c>
+      <c r="X145" s="22"/>
+    </row>
+    <row r="146" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B146" s="11" t="s">
+        <v>209</v>
+      </c>
+      <c r="C146" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="D146" s="24"/>
+      <c r="E146" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L41736200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F146" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G146" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H146" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I146" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="J146" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="K146" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L146" s="14" t="s">
+        <v>120</v>
+      </c>
+      <c r="M146" s="14"/>
+      <c r="N146" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O146" s="14"/>
+      <c r="P146" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q146" s="16">
+        <v>19699</v>
+      </c>
+      <c r="R146" s="17">
+        <v>45.17</v>
+      </c>
+      <c r="S146" s="18">
+        <v>12419.988499999999</v>
+      </c>
+      <c r="T146" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U146" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="V146" s="25">
+        <v>40.5</v>
+      </c>
+      <c r="W146" s="21">
+        <v>1</v>
+      </c>
+      <c r="X146" s="22"/>
+    </row>
+    <row r="147" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B147" s="11" t="s">
+        <v>211</v>
+      </c>
+      <c r="C147" s="12" t="s">
+        <v>212</v>
+      </c>
+      <c r="D147" s="24"/>
+      <c r="E147" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47740900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F147" s="13"/>
+      <c r="G147" s="11" t="s">
+        <v>213</v>
+      </c>
+      <c r="H147" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I147" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="J147" s="14" t="s">
         <v>40</v>
       </c>
-      <c r="S121" s="19">
-[...2 lines deleted...]
-      <c r="T121" s="20" t="s">
+      <c r="K147" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L147" s="14" t="s">
+        <v>205</v>
+      </c>
+      <c r="M147" s="14"/>
+      <c r="N147" s="14" t="s">
+        <v>178</v>
+      </c>
+      <c r="O147" s="14"/>
+      <c r="P147" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q147" s="16">
+        <v>11299</v>
+      </c>
+      <c r="R147" s="17">
+        <v>45.13</v>
+      </c>
+      <c r="S147" s="18">
+        <v>7129.9884999999995</v>
+      </c>
+      <c r="T147" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U147" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="V147" s="25">
+        <v>38.5</v>
+      </c>
+      <c r="W147" s="21">
+        <v>1</v>
+      </c>
+      <c r="X147" s="22"/>
+    </row>
+    <row r="148" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B148" s="11" t="s">
+        <v>214</v>
+      </c>
+      <c r="C148" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="D148" s="52"/>
+      <c r="E148" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L41731600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F148" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G148" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H148" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I148" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="J148" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="K148" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L148" s="54" t="s">
+        <v>216</v>
+      </c>
+      <c r="M148" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N148" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O148" s="14"/>
+      <c r="P148" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q148" s="16">
+        <v>23099</v>
+      </c>
+      <c r="R148" s="17">
+        <v>45.02</v>
+      </c>
+      <c r="S148" s="18">
+        <v>14604.988499999999</v>
+      </c>
+      <c r="T148" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U148" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="V148" s="21">
+        <v>44</v>
+      </c>
+      <c r="W148" s="21">
+        <v>2</v>
+      </c>
+      <c r="X148" s="22"/>
+    </row>
+    <row r="149" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B149" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="C149" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="D149" s="53"/>
+      <c r="E149" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L41731600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F149" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G149" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H149" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I149" s="23" t="s">
+        <v>198</v>
+      </c>
+      <c r="J149" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="K149" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L149" s="55"/>
+      <c r="M149" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N149" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O149" s="14"/>
+      <c r="P149" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q149" s="16">
+        <v>23099</v>
+      </c>
+      <c r="R149" s="17">
+        <v>45.02</v>
+      </c>
+      <c r="S149" s="18">
+        <v>14604.988499999999</v>
+      </c>
+      <c r="T149" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U149" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="V149" s="21">
+        <v>45</v>
+      </c>
+      <c r="W149" s="21">
+        <v>1</v>
+      </c>
+      <c r="X149" s="22"/>
+    </row>
+    <row r="150" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B150" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="C150" s="26" t="s">
+        <v>218</v>
+      </c>
+      <c r="D150" s="56"/>
+      <c r="E150" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L41733900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F150" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G150" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H150" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I150" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="J150" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="K150" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L150" s="54" t="s">
+        <v>216</v>
+      </c>
+      <c r="M150" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N150" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O150" s="14"/>
+      <c r="P150" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q150" s="16">
+        <v>24799</v>
+      </c>
+      <c r="R150" s="17">
+        <v>40</v>
+      </c>
+      <c r="S150" s="18">
+        <v>17111.309999999998</v>
+      </c>
+      <c r="T150" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U150" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="V150" s="21">
+        <v>36</v>
+      </c>
+      <c r="W150" s="21">
+        <v>2</v>
+      </c>
+      <c r="X150" s="22"/>
+    </row>
+    <row r="151" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B151" s="23" t="s">
+        <v>217</v>
+      </c>
+      <c r="C151" s="27" t="s">
+        <v>218</v>
+      </c>
+      <c r="D151" s="57"/>
+      <c r="E151" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L41733900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F151" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G151" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H151" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I151" s="23" t="s">
+        <v>198</v>
+      </c>
+      <c r="J151" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="K151" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L151" s="59"/>
+      <c r="M151" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N151" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O151" s="14"/>
+      <c r="P151" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q151" s="16">
+        <v>24799</v>
+      </c>
+      <c r="R151" s="17">
+        <v>40</v>
+      </c>
+      <c r="S151" s="18">
+        <v>17111.309999999998</v>
+      </c>
+      <c r="T151" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U151" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="V151" s="25">
+        <v>36.5</v>
+      </c>
+      <c r="W151" s="21">
+        <v>9</v>
+      </c>
+      <c r="X151" s="22"/>
+    </row>
+    <row r="152" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B152" s="23" t="s">
+        <v>217</v>
+      </c>
+      <c r="C152" s="27" t="s">
+        <v>218</v>
+      </c>
+      <c r="D152" s="57"/>
+      <c r="E152" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L41733900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F152" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G152" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H152" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I152" s="23" t="s">
+        <v>198</v>
+      </c>
+      <c r="J152" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="K152" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L152" s="59"/>
+      <c r="M152" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N152" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O152" s="14"/>
+      <c r="P152" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q152" s="16">
+        <v>24799</v>
+      </c>
+      <c r="R152" s="17">
+        <v>40</v>
+      </c>
+      <c r="S152" s="18">
+        <v>17111.309999999998</v>
+      </c>
+      <c r="T152" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U152" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="V152" s="21">
+        <v>37</v>
+      </c>
+      <c r="W152" s="21">
+        <v>15</v>
+      </c>
+      <c r="X152" s="22"/>
+    </row>
+    <row r="153" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B153" s="23" t="s">
+        <v>217</v>
+      </c>
+      <c r="C153" s="27" t="s">
+        <v>218</v>
+      </c>
+      <c r="D153" s="57"/>
+      <c r="E153" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L41733900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F153" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G153" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H153" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I153" s="23" t="s">
+        <v>198</v>
+      </c>
+      <c r="J153" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="K153" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L153" s="59"/>
+      <c r="M153" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N153" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O153" s="14"/>
+      <c r="P153" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q153" s="16">
+        <v>24799</v>
+      </c>
+      <c r="R153" s="17">
+        <v>40</v>
+      </c>
+      <c r="S153" s="18">
+        <v>17111.309999999998</v>
+      </c>
+      <c r="T153" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U153" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="V153" s="21">
+        <v>38</v>
+      </c>
+      <c r="W153" s="21">
+        <v>11</v>
+      </c>
+      <c r="X153" s="22"/>
+    </row>
+    <row r="154" spans="1:24" s="1" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B154" s="23" t="s">
+        <v>217</v>
+      </c>
+      <c r="C154" s="27" t="s">
+        <v>218</v>
+      </c>
+      <c r="D154" s="58"/>
+      <c r="E154" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L41733900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F154" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G154" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H154" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I154" s="23" t="s">
+        <v>198</v>
+      </c>
+      <c r="J154" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="K154" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L154" s="55"/>
+      <c r="M154" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="N154" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O154" s="14"/>
+      <c r="P154" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q154" s="16">
+        <v>24799</v>
+      </c>
+      <c r="R154" s="17">
+        <v>40</v>
+      </c>
+      <c r="S154" s="18">
+        <v>17111.309999999998</v>
+      </c>
+      <c r="T154" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U154" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="V154" s="25">
+        <v>38.5</v>
+      </c>
+      <c r="W154" s="21">
+        <v>6</v>
+      </c>
+      <c r="X154" s="22"/>
+    </row>
+    <row r="155" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B155" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="C155" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="D155" s="56"/>
+      <c r="E155" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47000200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F155" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G155" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H155" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I155" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="J155" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K155" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L155" s="54" t="s">
+        <v>221</v>
+      </c>
+      <c r="M155" s="14"/>
+      <c r="N155" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="O155" s="14"/>
+      <c r="P155" s="15" t="s">
+        <v>222</v>
+      </c>
+      <c r="Q155" s="16">
+        <v>30999</v>
+      </c>
+      <c r="R155" s="17">
+        <v>40</v>
+      </c>
+      <c r="S155" s="18">
+        <v>21389.31</v>
+      </c>
+      <c r="T155" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U155" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="V155" s="25">
+        <v>36.5</v>
+      </c>
+      <c r="W155" s="21">
+        <v>4</v>
+      </c>
+      <c r="X155" s="22"/>
+    </row>
+    <row r="156" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B156" s="23" t="s">
+        <v>219</v>
+      </c>
+      <c r="C156" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="D156" s="57"/>
+      <c r="E156" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47000200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F156" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G156" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H156" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I156" s="23" t="s">
+        <v>198</v>
+      </c>
+      <c r="J156" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K156" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L156" s="59"/>
+      <c r="M156" s="14"/>
+      <c r="N156" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="O156" s="14"/>
+      <c r="P156" s="15" t="s">
+        <v>222</v>
+      </c>
+      <c r="Q156" s="16">
+        <v>30999</v>
+      </c>
+      <c r="R156" s="17">
+        <v>40</v>
+      </c>
+      <c r="S156" s="18">
+        <v>21389.31</v>
+      </c>
+      <c r="T156" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U156" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="V156" s="21">
+        <v>38</v>
+      </c>
+      <c r="W156" s="21">
+        <v>8</v>
+      </c>
+      <c r="X156" s="22"/>
+    </row>
+    <row r="157" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A157" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B157" s="23" t="s">
+        <v>219</v>
+      </c>
+      <c r="C157" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="D157" s="58"/>
+      <c r="E157" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47000200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F157" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G157" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H157" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I157" s="23" t="s">
+        <v>198</v>
+      </c>
+      <c r="J157" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K157" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L157" s="55"/>
+      <c r="M157" s="14"/>
+      <c r="N157" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="O157" s="14"/>
+      <c r="P157" s="15" t="s">
+        <v>222</v>
+      </c>
+      <c r="Q157" s="16">
+        <v>30999</v>
+      </c>
+      <c r="R157" s="17">
+        <v>40</v>
+      </c>
+      <c r="S157" s="18">
+        <v>21389.31</v>
+      </c>
+      <c r="T157" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U157" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="V157" s="25">
+        <v>38.5</v>
+      </c>
+      <c r="W157" s="21">
+        <v>1</v>
+      </c>
+      <c r="X157" s="22"/>
+    </row>
+    <row r="158" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A158" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B158" s="11" t="s">
+        <v>211</v>
+      </c>
+      <c r="C158" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="D158" s="56"/>
+      <c r="E158" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47112400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F158" s="13"/>
+      <c r="G158" s="11" t="s">
+        <v>213</v>
+      </c>
+      <c r="H158" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I158" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="J158" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K158" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L158" s="54" t="s">
+        <v>205</v>
+      </c>
+      <c r="M158" s="14"/>
+      <c r="N158" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O158" s="14"/>
+      <c r="P158" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q158" s="16">
+        <v>11299</v>
+      </c>
+      <c r="R158" s="17">
+        <v>40</v>
+      </c>
+      <c r="S158" s="18">
+        <v>7796.3099999999986</v>
+      </c>
+      <c r="T158" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U158" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="U121" s="21" t="s">
-[...2 lines deleted...]
-      <c r="V121" s="22">
+      <c r="V158" s="21">
+        <v>35</v>
+      </c>
+      <c r="W158" s="21">
+        <v>1</v>
+      </c>
+      <c r="X158" s="22"/>
+    </row>
+    <row r="159" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B159" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="C159" s="27" t="s">
+        <v>223</v>
+      </c>
+      <c r="D159" s="57"/>
+      <c r="E159" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47112400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F159" s="13"/>
+      <c r="G159" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="H159" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I159" s="23" t="s">
+        <v>198</v>
+      </c>
+      <c r="J159" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K159" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L159" s="59"/>
+      <c r="M159" s="14"/>
+      <c r="N159" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O159" s="14"/>
+      <c r="P159" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q159" s="16">
+        <v>11299</v>
+      </c>
+      <c r="R159" s="17">
+        <v>40</v>
+      </c>
+      <c r="S159" s="18">
+        <v>7796.3099999999986</v>
+      </c>
+      <c r="T159" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U159" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="V159" s="21">
+        <v>36</v>
+      </c>
+      <c r="W159" s="21">
+        <v>3</v>
+      </c>
+      <c r="X159" s="22"/>
+    </row>
+    <row r="160" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B160" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="C160" s="27" t="s">
+        <v>223</v>
+      </c>
+      <c r="D160" s="57"/>
+      <c r="E160" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47112400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F160" s="13"/>
+      <c r="G160" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="H160" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I160" s="23" t="s">
+        <v>198</v>
+      </c>
+      <c r="J160" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K160" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L160" s="59"/>
+      <c r="M160" s="14"/>
+      <c r="N160" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O160" s="14"/>
+      <c r="P160" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q160" s="16">
+        <v>11299</v>
+      </c>
+      <c r="R160" s="17">
+        <v>40</v>
+      </c>
+      <c r="S160" s="18">
+        <v>7796.3099999999986</v>
+      </c>
+      <c r="T160" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U160" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="V160" s="25">
         <v>36.5</v>
       </c>
-      <c r="W121" s="23">
+      <c r="W160" s="21">
+        <v>5</v>
+      </c>
+      <c r="X160" s="22"/>
+    </row>
+    <row r="161" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B161" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="C161" s="27" t="s">
+        <v>223</v>
+      </c>
+      <c r="D161" s="57"/>
+      <c r="E161" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47112400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F161" s="13"/>
+      <c r="G161" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="H161" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I161" s="23" t="s">
+        <v>198</v>
+      </c>
+      <c r="J161" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K161" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L161" s="59"/>
+      <c r="M161" s="14"/>
+      <c r="N161" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O161" s="14"/>
+      <c r="P161" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q161" s="16">
+        <v>11299</v>
+      </c>
+      <c r="R161" s="17">
+        <v>40</v>
+      </c>
+      <c r="S161" s="18">
+        <v>7796.3099999999986</v>
+      </c>
+      <c r="T161" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U161" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="V161" s="21">
+        <v>37</v>
+      </c>
+      <c r="W161" s="21">
+        <v>5</v>
+      </c>
+      <c r="X161" s="22"/>
+    </row>
+    <row r="162" spans="1:24" s="1" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A162" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B162" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="C162" s="27" t="s">
+        <v>223</v>
+      </c>
+      <c r="D162" s="58"/>
+      <c r="E162" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47112400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F162" s="13"/>
+      <c r="G162" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="H162" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I162" s="23" t="s">
+        <v>198</v>
+      </c>
+      <c r="J162" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K162" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L162" s="55"/>
+      <c r="M162" s="14"/>
+      <c r="N162" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O162" s="14"/>
+      <c r="P162" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q162" s="16">
+        <v>11299</v>
+      </c>
+      <c r="R162" s="17">
+        <v>40</v>
+      </c>
+      <c r="S162" s="18">
+        <v>7796.3099999999986</v>
+      </c>
+      <c r="T162" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U162" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="V162" s="21">
+        <v>39</v>
+      </c>
+      <c r="W162" s="21">
         <v>1</v>
       </c>
-      <c r="X121" s="24"/>
-[...2 lines deleted...]
-      <c r="A122" s="25" t="s">
+      <c r="X162" s="22"/>
+    </row>
+    <row r="163" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A163" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B122" s="25" t="s">
-[...963 lines deleted...]
-      <c r="E137" s="36" t="str">
+      <c r="B163" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C163" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="D163" s="52"/>
+      <c r="E163" s="38" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47212400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F137" s="14"/>
-[...12 lines deleted...]
-      <c r="K137" s="16" t="s">
+      <c r="F163" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G163" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="H163" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I163" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="J163" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K163" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L163" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="M163" s="14"/>
+      <c r="N163" s="14" t="s">
+        <v>225</v>
+      </c>
+      <c r="O163" s="14"/>
+      <c r="P163" s="15" t="s">
+        <v>222</v>
+      </c>
+      <c r="Q163" s="16">
+        <v>17999</v>
+      </c>
+      <c r="R163" s="17">
+        <v>40</v>
+      </c>
+      <c r="S163" s="18">
+        <v>12419.31</v>
+      </c>
+      <c r="T163" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U163" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="V163" s="21">
+        <v>38</v>
+      </c>
+      <c r="W163" s="21">
+        <v>3</v>
+      </c>
+      <c r="X163" s="22"/>
+    </row>
+    <row r="164" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B164" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="C164" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="D164" s="53"/>
+      <c r="E164" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47212400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F164" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="G164" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="H164" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I164" s="23" t="s">
+        <v>198</v>
+      </c>
+      <c r="J164" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K164" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L164" s="55"/>
+      <c r="M164" s="14"/>
+      <c r="N164" s="14" t="s">
+        <v>225</v>
+      </c>
+      <c r="O164" s="14"/>
+      <c r="P164" s="15" t="s">
+        <v>222</v>
+      </c>
+      <c r="Q164" s="16">
+        <v>17999</v>
+      </c>
+      <c r="R164" s="17">
+        <v>40</v>
+      </c>
+      <c r="S164" s="18">
+        <v>12419.31</v>
+      </c>
+      <c r="T164" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U164" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="V164" s="21">
         <v>39</v>
       </c>
-      <c r="L137" s="15" t="s">
-[...1840 lines deleted...]
-    <row r="165" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="W164" s="21">
+        <v>4</v>
+      </c>
+      <c r="X164" s="22"/>
+    </row>
+    <row r="165" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A165" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B165" s="11" t="s">
-        <v>232</v>
+        <v>211</v>
       </c>
       <c r="C165" s="12" t="s">
-        <v>233</v>
-[...1648 lines deleted...]
-      <c r="E191" s="36" t="str">
+        <v>226</v>
+      </c>
+      <c r="D165" s="52"/>
+      <c r="E165" s="38" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47994800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F191" s="14"/>
-[...6 lines deleted...]
-      <c r="I191" s="15" t="s">
+      <c r="F165" s="13"/>
+      <c r="G165" s="11" t="s">
         <v>213</v>
       </c>
-      <c r="J191" s="15" t="s">
+      <c r="H165" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I165" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="J165" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K165" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="K191" s="16" t="s">
-[...13 lines deleted...]
-      <c r="Q191" s="17">
+      <c r="L165" s="54" t="s">
+        <v>205</v>
+      </c>
+      <c r="M165" s="14"/>
+      <c r="N165" s="14" t="s">
+        <v>227</v>
+      </c>
+      <c r="O165" s="14"/>
+      <c r="P165" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q165" s="16">
         <v>11299</v>
       </c>
-      <c r="R191" s="18">
+      <c r="R165" s="17">
         <v>40</v>
       </c>
-      <c r="S191" s="19">
+      <c r="S165" s="18">
         <v>7796.3099999999986</v>
       </c>
-      <c r="T191" s="20" t="s">
-[...5 lines deleted...]
-      <c r="V191" s="23">
+      <c r="T165" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U165" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="W191" s="23">
-[...5 lines deleted...]
-      <c r="A192" s="25" t="s">
+      <c r="V165" s="21">
+        <v>36</v>
+      </c>
+      <c r="W165" s="21">
+        <v>1</v>
+      </c>
+      <c r="X165" s="22"/>
+    </row>
+    <row r="166" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B192" s="25" t="s">
-[...6 lines deleted...]
-      <c r="E192" s="36" t="str">
+      <c r="B166" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="C166" s="12" t="s">
+        <v>226</v>
+      </c>
+      <c r="D166" s="53"/>
+      <c r="E166" s="38" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47994800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F192" s="14"/>
-[...6 lines deleted...]
-      <c r="I192" s="25" t="s">
+      <c r="F166" s="13"/>
+      <c r="G166" s="23" t="s">
         <v>213</v>
       </c>
-      <c r="J192" s="15" t="s">
+      <c r="H166" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I166" s="23" t="s">
+        <v>198</v>
+      </c>
+      <c r="J166" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K166" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="K192" s="16" t="s">
-[...11 lines deleted...]
-      <c r="Q192" s="17">
+      <c r="L166" s="55"/>
+      <c r="M166" s="14"/>
+      <c r="N166" s="14" t="s">
+        <v>227</v>
+      </c>
+      <c r="O166" s="14"/>
+      <c r="P166" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q166" s="16">
         <v>11299</v>
       </c>
-      <c r="R192" s="18">
+      <c r="R166" s="17">
         <v>40</v>
       </c>
-      <c r="S192" s="19">
+      <c r="S166" s="18">
         <v>7796.3099999999986</v>
       </c>
-      <c r="T192" s="20" t="s">
-[...14 lines deleted...]
-      <c r="A193" s="25" t="s">
+      <c r="T166" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U166" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="V166" s="21">
+        <v>38</v>
+      </c>
+      <c r="W166" s="21">
+        <v>1</v>
+      </c>
+      <c r="X166" s="22"/>
+    </row>
+    <row r="167" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A167" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B193" s="25" t="s">
-[...197 lines deleted...]
-      <c r="E196" s="36" t="str">
+      <c r="B167" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="C167" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="D167" s="24"/>
+      <c r="E167" s="38" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=LC2466300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F196" s="14"/>
-[...26 lines deleted...]
-      <c r="Q196" s="17">
+      <c r="F167" s="13"/>
+      <c r="G167" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="H167" s="11" t="s">
+        <v>231</v>
+      </c>
+      <c r="I167" s="14" t="s">
+        <v>232</v>
+      </c>
+      <c r="J167" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K167" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="L167" s="14" t="s">
+        <v>233</v>
+      </c>
+      <c r="M167" s="14"/>
+      <c r="N167" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="O167" s="14"/>
+      <c r="P167" s="15" t="s">
+        <v>234</v>
+      </c>
+      <c r="Q167" s="16">
         <v>10599</v>
       </c>
-      <c r="R196" s="18">
-[...20 lines deleted...]
-      <c r="A197" s="11" t="s">
+      <c r="R167" s="17">
+        <v>40</v>
+      </c>
+      <c r="S167" s="18">
+        <v>7313.3099999999986</v>
+      </c>
+      <c r="T167" s="19" t="s">
+        <v>235</v>
+      </c>
+      <c r="U167" s="20" t="s">
+        <v>236</v>
+      </c>
+      <c r="V167" s="34" t="s">
+        <v>237</v>
+      </c>
+      <c r="W167" s="21">
+        <v>2</v>
+      </c>
+      <c r="X167" s="22"/>
+    </row>
+    <row r="168" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A168" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B197" s="11" t="s">
-[...7 lines deleted...]
-        <f t="shared" ref="E197:E208" si="9">HYPERLINK("https://www.google.ru/search?q=L47112000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="B168" s="11" t="s">
+        <v>238</v>
+      </c>
+      <c r="C168" s="12" t="s">
+        <v>239</v>
+      </c>
+      <c r="D168" s="56"/>
+      <c r="E168" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47112000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F197" s="14" t="s">
-[...17 lines deleted...]
-      <c r="L197" s="53" t="s">
+      <c r="F168" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G168" s="11" t="s">
+        <v>213</v>
+      </c>
+      <c r="H168" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I168" s="14" t="s">
+        <v>240</v>
+      </c>
+      <c r="J168" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K168" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L168" s="54" t="s">
+        <v>205</v>
+      </c>
+      <c r="M168" s="14"/>
+      <c r="N168" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O168" s="14"/>
+      <c r="P168" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q168" s="16">
+        <v>12499</v>
+      </c>
+      <c r="R168" s="17">
+        <v>40</v>
+      </c>
+      <c r="S168" s="18">
+        <v>8624.31</v>
+      </c>
+      <c r="T168" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U168" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="V168" s="21">
+        <v>39</v>
+      </c>
+      <c r="W168" s="21">
+        <v>4</v>
+      </c>
+      <c r="X168" s="22"/>
+    </row>
+    <row r="169" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A169" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B169" s="23" t="s">
         <v>238</v>
       </c>
-      <c r="M197" s="15"/>
-[...7 lines deleted...]
-      <c r="Q197" s="17">
+      <c r="C169" s="12" t="s">
+        <v>239</v>
+      </c>
+      <c r="D169" s="57"/>
+      <c r="E169" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47112000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F169" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G169" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="H169" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I169" s="23" t="s">
+        <v>240</v>
+      </c>
+      <c r="J169" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K169" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L169" s="59"/>
+      <c r="M169" s="14"/>
+      <c r="N169" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O169" s="14"/>
+      <c r="P169" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q169" s="16">
         <v>12499</v>
       </c>
-      <c r="R197" s="18">
+      <c r="R169" s="17">
         <v>40</v>
       </c>
-      <c r="S197" s="19">
+      <c r="S169" s="18">
         <v>8624.31</v>
       </c>
-      <c r="T197" s="20" t="s">
-[...8 lines deleted...]
-      <c r="W197" s="23">
+      <c r="T169" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U169" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="V169" s="25">
+        <v>42.5</v>
+      </c>
+      <c r="W169" s="21">
+        <v>2</v>
+      </c>
+      <c r="X169" s="22"/>
+    </row>
+    <row r="170" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A170" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B170" s="23" t="s">
+        <v>238</v>
+      </c>
+      <c r="C170" s="12" t="s">
+        <v>239</v>
+      </c>
+      <c r="D170" s="58"/>
+      <c r="E170" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47112000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F170" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G170" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="H170" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I170" s="23" t="s">
+        <v>240</v>
+      </c>
+      <c r="J170" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K170" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="L170" s="55"/>
+      <c r="M170" s="14"/>
+      <c r="N170" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O170" s="14"/>
+      <c r="P170" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q170" s="16">
+        <v>12499</v>
+      </c>
+      <c r="R170" s="17">
+        <v>40</v>
+      </c>
+      <c r="S170" s="18">
+        <v>8624.31</v>
+      </c>
+      <c r="T170" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U170" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="V170" s="21">
+        <v>44</v>
+      </c>
+      <c r="W170" s="21">
         <v>1</v>
       </c>
-      <c r="X197" s="24"/>
-[...714 lines deleted...]
-      <c r="X208" s="24"/>
+      <c r="X170" s="22"/>
     </row>
   </sheetData>
-  <autoFilter ref="A3:X208" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
-[...20 lines deleted...]
-    <mergeCell ref="L60:L64"/>
+  <autoFilter ref="A3:X170" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <mergeCells count="58">
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="D7:D9"/>
+    <mergeCell ref="L7:L9"/>
+    <mergeCell ref="D10:D16"/>
+    <mergeCell ref="L10:L16"/>
+    <mergeCell ref="D17:D21"/>
+    <mergeCell ref="L17:L21"/>
+    <mergeCell ref="D22:D26"/>
+    <mergeCell ref="L22:L26"/>
+    <mergeCell ref="D44:D46"/>
+    <mergeCell ref="L44:L46"/>
+    <mergeCell ref="D47:D49"/>
+    <mergeCell ref="L47:L49"/>
+    <mergeCell ref="D50:D57"/>
+    <mergeCell ref="L50:L57"/>
+    <mergeCell ref="D58:D59"/>
+    <mergeCell ref="L58:L59"/>
+    <mergeCell ref="D60:D62"/>
+    <mergeCell ref="L60:L62"/>
+    <mergeCell ref="D63:D64"/>
+    <mergeCell ref="L63:L64"/>
     <mergeCell ref="D65:D66"/>
     <mergeCell ref="L65:L66"/>
-    <mergeCell ref="D67:D79"/>
-[...8 lines deleted...]
-    <mergeCell ref="L90:L95"/>
+    <mergeCell ref="D67:D72"/>
+    <mergeCell ref="L67:L72"/>
+    <mergeCell ref="D73:D85"/>
+    <mergeCell ref="L73:L85"/>
+    <mergeCell ref="D86:D90"/>
+    <mergeCell ref="L86:L90"/>
+    <mergeCell ref="D91:D95"/>
+    <mergeCell ref="L91:L95"/>
     <mergeCell ref="D96:D99"/>
     <mergeCell ref="L96:L99"/>
-    <mergeCell ref="D100:D102"/>
-[...34 lines deleted...]
-    <mergeCell ref="L187:L190"/>
+    <mergeCell ref="D100:D112"/>
+    <mergeCell ref="L100:L112"/>
+    <mergeCell ref="D113:D120"/>
+    <mergeCell ref="L113:L120"/>
+    <mergeCell ref="D121:D122"/>
+    <mergeCell ref="L121:L122"/>
+    <mergeCell ref="D123:D134"/>
+    <mergeCell ref="L123:L134"/>
+    <mergeCell ref="D135:D141"/>
+    <mergeCell ref="L135:L141"/>
+    <mergeCell ref="D148:D149"/>
+    <mergeCell ref="L148:L149"/>
+    <mergeCell ref="D150:D154"/>
+    <mergeCell ref="L150:L154"/>
+    <mergeCell ref="D165:D166"/>
+    <mergeCell ref="L165:L166"/>
+    <mergeCell ref="D168:D170"/>
+    <mergeCell ref="L168:L170"/>
+    <mergeCell ref="D155:D157"/>
+    <mergeCell ref="L155:L157"/>
+    <mergeCell ref="D158:D162"/>
+    <mergeCell ref="L158:L162"/>
+    <mergeCell ref="D163:D164"/>
+    <mergeCell ref="L163:L164"/>
   </mergeCells>
-  <dataValidations count="14">
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X4 X205 X197 X194:X195 X190 X184 X170:X171 X166 X163:X164 X152 X135:X143 X131 X124:X129 X117:X122 X115 X110:X113 X108 X106 X99:X103 X94:X95 X92 X90 X79:X86 X77 X66:X67 X63 X57 X54:X55 X49:X52 X41:X47 X39 X30:X37 X23 X16:X17 X11:X12 X6" xr:uid="{00000000-0002-0000-0000-000000000000}">
+  <dataValidations count="11">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X169 X167 X150 X148 X140 X136:X137 X132 X125:X126 X118:X119 X110 X102:X103 X94:X95 X76 X61 X54 X50 X23 X21 X17:X18 X10:X11 X7 X4:X5" xr:uid="{00000000-0002-0000-0000-000000000000}">
+      <formula1>2</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X6 X170 X165:X166 X162 X157:X158 X149 X141:X147 X139 X133:X135 X120:X124 X115 X111:X112 X96:X101 X83:X93 X73:X75 X63:X66 X55:X60 X51 X47:X48 X44 X40:X42 X27:X38 X22 X19 X14:X16 X9" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>1</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X5 X208 X200:X202 X193 X185:X187 X178 X176 X174 X172 X167:X169 X156 X130 X123 X116 X114 X105 X96:X98 X91 X88 X78 X68:X70 X64 X59:X60 X56 X40 X38 X25 X20:X21 X18 X15 X13 X7:X9" xr:uid="{00000000-0002-0000-0000-000001000000}">
-[...2 lines deleted...]
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X10 X206 X191 X183 X175 X173 X165 X161:X162 X154 X132 X93 X89 X72:X73 X58 X29 X24 X22 X19" xr:uid="{00000000-0002-0000-0000-000006000000}">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X8 X163 X159 X138 X131 X113:X114 X109 X104 X82 X77 X69:X70 X62 X52 X39 X26 X20 X13" xr:uid="{00000000-0002-0000-0000-000004000000}">
       <formula1>3</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X14 X207 X198 X189 X181 X179 X153 X145 X133 X107 X87 X53 X27" xr:uid="{00000000-0002-0000-0000-00000A000000}">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X12 X160:X161 X130 X108 X105 X81 X78 X71" xr:uid="{00000000-0002-0000-0000-000008000000}">
       <formula1>5</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X26 X199 X192 X188 X177 X134 X109 X104 X75:X76 X71 X65 X61" xr:uid="{00000000-0002-0000-0000-000016000000}">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X24 X168 X164 X155 X127 X67 X49 X45:X46 X43" xr:uid="{00000000-0002-0000-0000-000014000000}">
       <formula1>4</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X28 X203:X204 X196 X182 X62" xr:uid="{00000000-0002-0000-0000-000018000000}">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X25 X154 X117 X53" xr:uid="{00000000-0002-0000-0000-000015000000}">
       <formula1>6</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X48 X155 X150:X151 X144 X74" xr:uid="{00000000-0002-0000-0000-00002C000000}">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X68 X128:X129 X116 X106:X107 X79" xr:uid="{00000000-0002-0000-0000-000040000000}">
       <formula1>7</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X146" xr:uid="{00000000-0002-0000-0000-00008E000000}">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X72 X156 X80" xr:uid="{00000000-0002-0000-0000-000044000000}">
       <formula1>8</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X147" xr:uid="{00000000-0002-0000-0000-00008F000000}">
-      <formula1>14</formula1>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X151" xr:uid="{00000000-0002-0000-0000-000093000000}">
+      <formula1>9</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X148 X159" xr:uid="{00000000-0002-0000-0000-000090000000}">
-      <formula1>17</formula1>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X152" xr:uid="{00000000-0002-0000-0000-000094000000}">
+      <formula1>15</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X149" xr:uid="{00000000-0002-0000-0000-000091000000}">
-[...9 lines deleted...]
-      <formula1>9</formula1>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X153" xr:uid="{00000000-0002-0000-0000-000095000000}">
+      <formula1>11</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="1" top="0.75" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:K16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="2.75" style="37" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="16384" width="9.1640625" style="37"/>
+    <col min="1" max="1" width="2.75" style="39" customWidth="1"/>
+    <col min="2" max="3" width="31.75" style="39" customWidth="1"/>
+    <col min="4" max="4" width="2.75" style="39" customWidth="1"/>
+    <col min="5" max="5" width="35.75" style="40" customWidth="1"/>
+    <col min="6" max="7" width="22.75" style="42" customWidth="1"/>
+    <col min="8" max="8" width="2.75" style="40" customWidth="1"/>
+    <col min="9" max="9" width="38.75" style="40" customWidth="1"/>
+    <col min="10" max="11" width="16.75" style="42" customWidth="1"/>
+    <col min="12" max="16384" width="9.1640625" style="39"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="E1" s="43" t="s">
-[...3 lines deleted...]
-      <c r="G1" s="44"/>
+      <c r="E1" s="45" t="s">
+        <v>242</v>
+      </c>
+      <c r="F1" s="41"/>
+      <c r="G1" s="46"/>
     </row>
     <row r="2" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="E2" s="41" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="45">
+      <c r="E2" s="43" t="s">
+        <v>243</v>
+      </c>
+      <c r="F2" s="47">
         <f>SUMPRODUCT(TDSheet!$Q$4:$Q$1048572,TDSheet!$X$4:$X$1048572)</f>
         <v>0</v>
       </c>
-      <c r="G2" s="45"/>
-[...3 lines deleted...]
-      <c r="K2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
     </row>
     <row r="3" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B3" s="60"/>
-[...4 lines deleted...]
-      <c r="F3" s="45" t="e">
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="E3" s="43" t="s">
+        <v>244</v>
+      </c>
+      <c r="F3" s="47" t="e">
         <f>SUMPRODUCT(TDSheet!#REF!,TDSheet!$X$4:$X$1048571)</f>
         <v>#REF!</v>
       </c>
-      <c r="G3" s="45"/>
-[...3 lines deleted...]
-      <c r="K3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
     </row>
     <row r="4" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B4" s="58" t="s">
-[...20 lines deleted...]
-        <v>270</v>
+      <c r="B4" s="60" t="s">
+        <v>241</v>
+      </c>
+      <c r="C4" s="61"/>
+      <c r="E4" s="44" t="s">
+        <v>245</v>
+      </c>
+      <c r="F4" s="50" t="s">
+        <v>250</v>
+      </c>
+      <c r="G4" s="50" t="s">
+        <v>251</v>
+      </c>
+      <c r="H4" s="48"/>
+      <c r="I4" s="50" t="s">
+        <v>252</v>
+      </c>
+      <c r="J4" s="50" t="s">
+        <v>254</v>
+      </c>
+      <c r="K4" s="50" t="s">
+        <v>251</v>
       </c>
     </row>
     <row r="5" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B5" s="59"/>
-[...4 lines deleted...]
-      <c r="F5" s="45" t="e">
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="E5" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" s="47" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$H$4:$H$1048569="Обувь"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="G5" s="45">
+      <c r="G5" s="47">
         <f>SUMIF(TDSheet!$H$4:$H$1048569,"Обувь",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
-      <c r="H5" s="46"/>
-[...3 lines deleted...]
-      <c r="J5" s="45" t="e">
+      <c r="H5" s="48"/>
+      <c r="I5" s="51" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="47" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$K$4:$K$1048569="Мужчины"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="K5" s="45">
+      <c r="K5" s="47">
         <f>SUMIF(TDSheet!$K$4:$K$1048569,"Мужчины",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B6" s="59"/>
-[...4 lines deleted...]
-      <c r="F6" s="45" t="e">
+      <c r="B6" s="61"/>
+      <c r="C6" s="61"/>
+      <c r="E6" s="43" t="s">
+        <v>246</v>
+      </c>
+      <c r="F6" s="47" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$H$4:$H$1048569="Одежда"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="G6" s="45">
+      <c r="G6" s="47">
         <f>SUMIF(TDSheet!$H$4:$H$1048569,"Одежда",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
-      <c r="H6" s="46"/>
-[...3 lines deleted...]
-      <c r="J6" s="45" t="e">
+      <c r="H6" s="48"/>
+      <c r="I6" s="51" t="s">
+        <v>30</v>
+      </c>
+      <c r="J6" s="47" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$K$4:$K$1048569="Женщины"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="K6" s="45">
+      <c r="K6" s="47">
         <f>SUMIF(TDSheet!$K$4:$K$1048569,"Женщины",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B7" s="59"/>
-[...4 lines deleted...]
-      <c r="F7" s="45" t="e">
+      <c r="B7" s="61"/>
+      <c r="C7" s="61"/>
+      <c r="E7" s="43" t="s">
+        <v>247</v>
+      </c>
+      <c r="F7" s="47" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$H$4:$H$1048569="Аксессуары"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="G7" s="45">
+      <c r="G7" s="47">
         <f>SUMIF(TDSheet!$H$4:$H$1048569,"Аксессуары",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
-      <c r="H7" s="46"/>
-[...3 lines deleted...]
-      <c r="J7" s="45" t="e">
+      <c r="H7" s="48"/>
+      <c r="I7" s="51" t="s">
+        <v>253</v>
+      </c>
+      <c r="J7" s="47" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$K$4:$K$1048569="Дети"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="K7" s="45">
+      <c r="K7" s="47">
         <f>SUMIF(TDSheet!$K$4:$K$1048569,"Дети",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B8" s="59"/>
-[...4 lines deleted...]
-      <c r="F8" s="45" t="e">
+      <c r="B8" s="61"/>
+      <c r="C8" s="61"/>
+      <c r="E8" s="43" t="s">
+        <v>248</v>
+      </c>
+      <c r="F8" s="47" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$H$4:$H$1048569="Спорт. Инвентарь"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="G8" s="45">
+      <c r="G8" s="47">
         <f>SUMIF(TDSheet!$H$4:$H$1048569,"Спорт. Инвентарь",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
-      <c r="H8" s="46"/>
-[...3 lines deleted...]
-      <c r="J8" s="45" t="e">
+      <c r="H8" s="48"/>
+      <c r="I8" s="51" t="s">
+        <v>169</v>
+      </c>
+      <c r="J8" s="47" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$K$4:$K$1048569="Унисекс"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="K8" s="45">
+      <c r="K8" s="47">
         <f>SUMIF(TDSheet!$K$4:$K$1048569,"Унисекс",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B9" s="59"/>
-[...4 lines deleted...]
-      <c r="F9" s="45" t="e">
+      <c r="B9" s="61"/>
+      <c r="C9" s="61"/>
+      <c r="E9" s="43" t="s">
+        <v>231</v>
+      </c>
+      <c r="F9" s="47" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$H$4:$H$1048569="Сумки и рюкзаки"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="G9" s="45">
+      <c r="G9" s="47">
         <f>SUMIF(TDSheet!$H$4:$H$1048569,"Сумки и рюкзаки",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
-      <c r="H9" s="46"/>
-[...2 lines deleted...]
-      <c r="K9" s="47"/>
+      <c r="H9" s="48"/>
+      <c r="I9" s="48"/>
+      <c r="J9" s="49"/>
+      <c r="K9" s="49"/>
     </row>
     <row r="10" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B10" s="59"/>
-[...4 lines deleted...]
-      <c r="F10" s="45" t="e">
+      <c r="B10" s="61"/>
+      <c r="C10" s="61"/>
+      <c r="E10" s="43" t="s">
+        <v>249</v>
+      </c>
+      <c r="F10" s="47" t="e">
         <f>SUM(F5:F9)</f>
         <v>#REF!</v>
       </c>
-      <c r="G10" s="45">
+      <c r="G10" s="47">
         <f>SUM(G5:G9)</f>
         <v>0</v>
       </c>
-      <c r="H10" s="46"/>
-[...2 lines deleted...]
-      <c r="K10" s="47"/>
+      <c r="H10" s="48"/>
+      <c r="I10" s="48"/>
+      <c r="J10" s="49"/>
+      <c r="K10" s="49"/>
     </row>
     <row r="11" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B11" s="59"/>
-      <c r="C11" s="59"/>
+      <c r="B11" s="61"/>
+      <c r="C11" s="61"/>
     </row>
     <row r="12" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B12" s="59"/>
-      <c r="C12" s="59"/>
+      <c r="B12" s="61"/>
+      <c r="C12" s="61"/>
     </row>
     <row r="13" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B13" s="59"/>
-      <c r="C13" s="59"/>
+      <c r="B13" s="61"/>
+      <c r="C13" s="61"/>
     </row>
     <row r="14" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B14" s="59"/>
-      <c r="C14" s="59"/>
+      <c r="B14" s="61"/>
+      <c r="C14" s="61"/>
     </row>
     <row r="15" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B15" s="59"/>
-      <c r="C15" s="59"/>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
     </row>
     <row r="16" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B16" s="60"/>
-      <c r="C16" s="60"/>
+      <c r="B16" s="62"/>
+      <c r="C16" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B4:C15"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B16:C16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>