--- v1 (2026-07-11)
+++ v2 (2026-08-27)
@@ -13,125 +13,102 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Mac\Home\Downloads\Ves assortiment (Lestate)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Mac\Home\Downloads\archive 2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AFEFFE8A-A2D5-4D68-9E48-C4C37E909E6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2B07B0B1-4A64-4179-8B45-71952094A42B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="22875" windowHeight="13650" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="TDSheet" sheetId="1" r:id="rId1"/>
     <sheet name="Расчет" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">TDSheet!$A$3:$X$170</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">TDSheet!$A$3:$X$146</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="K8" i="2" l="1"/>
   <c r="K7" i="2"/>
   <c r="K6" i="2"/>
   <c r="K5" i="2"/>
   <c r="J8" i="2"/>
   <c r="J7" i="2"/>
   <c r="J6" i="2"/>
   <c r="J5" i="2"/>
   <c r="G9" i="2"/>
   <c r="G8" i="2"/>
   <c r="G7" i="2"/>
   <c r="G6" i="2"/>
   <c r="G5" i="2"/>
   <c r="F9" i="2"/>
   <c r="F8" i="2"/>
   <c r="F7" i="2"/>
   <c r="F6" i="2"/>
   <c r="F5" i="2"/>
+  <c r="F10" i="2" s="1"/>
   <c r="F3" i="2"/>
   <c r="F2" i="2"/>
-  <c r="E170" i="1"/>
-[...22 lines deleted...]
-  <c r="E147" i="1"/>
   <c r="E146" i="1"/>
   <c r="E145" i="1"/>
   <c r="E144" i="1"/>
   <c r="E143" i="1"/>
   <c r="E142" i="1"/>
   <c r="E141" i="1"/>
   <c r="E140" i="1"/>
   <c r="E139" i="1"/>
   <c r="E138" i="1"/>
   <c r="E137" i="1"/>
   <c r="E136" i="1"/>
   <c r="E135" i="1"/>
   <c r="E134" i="1"/>
   <c r="E133" i="1"/>
   <c r="E132" i="1"/>
   <c r="E131" i="1"/>
   <c r="E130" i="1"/>
   <c r="E129" i="1"/>
   <c r="E128" i="1"/>
   <c r="E127" i="1"/>
   <c r="E126" i="1"/>
   <c r="E125" i="1"/>
   <c r="E124" i="1"/>
   <c r="E123" i="1"/>
   <c r="E122" i="1"/>
@@ -231,57 +208,56 @@
   <c r="E28" i="1"/>
   <c r="E27" i="1"/>
   <c r="E26" i="1"/>
   <c r="E25" i="1"/>
   <c r="E24" i="1"/>
   <c r="E23" i="1"/>
   <c r="E22" i="1"/>
   <c r="E21" i="1"/>
   <c r="E20" i="1"/>
   <c r="E19" i="1"/>
   <c r="E18" i="1"/>
   <c r="E17" i="1"/>
   <c r="E16" i="1"/>
   <c r="E15" i="1"/>
   <c r="E14" i="1"/>
   <c r="E13" i="1"/>
   <c r="E12" i="1"/>
   <c r="E11" i="1"/>
   <c r="E10" i="1"/>
   <c r="E9" i="1"/>
   <c r="E8" i="1"/>
   <c r="E7" i="1"/>
   <c r="E6" i="1"/>
   <c r="E5" i="1"/>
   <c r="E4" i="1"/>
-  <c r="F10" i="2" l="1"/>
-  <c r="G10" i="2"/>
+  <c r="G10" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2251" uniqueCount="256">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1947" uniqueCount="245">
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Больше фотографий</t>
   </si>
   <si>
     <t>Внимание</t>
   </si>
   <si>
     <t>Рос.описание</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
@@ -339,742 +315,697 @@
   <si>
     <t>L47377300</t>
   </si>
   <si>
     <t>Ботинки</t>
   </si>
   <si>
     <t>Обувь</t>
   </si>
   <si>
     <t>Зимняя обувь</t>
   </si>
   <si>
     <t>Туризм</t>
   </si>
   <si>
     <t>Женщины</t>
   </si>
   <si>
     <t>Ботинки Salomon Outchill Ts Wp W созданы для женщин, которые любят туризм и активный отдых на природе. Верхняя часть этих ботинок сочетает в себе кожу, полиуретан и текстиль, обеспечивая прочность, защиту и комфорт в любой погоде. Текстильная подкладка способствует поддержанию комфортного микроклимата, обеспечивая мягкость и уют. Резиновая подошва гарантирует надежное сцепление с различными поверхностями, что делает эти ботинки идеальными для походов по пересеченной местности. Salomon Outchill Ts Wp W — это сочетание стиля, функциональности и надежности, способное сопровождать вас в любых приключениях.</t>
   </si>
   <si>
     <t>синий</t>
   </si>
   <si>
-    <t>верх: кожа, иск.кожа, текстиль; подкладка: текстиль; подошва: резина</t>
+    <t>верх: кожа, иск.кожа, текстиль; подкладка: текстиль; подошва: резина</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>4,5</t>
   </si>
   <si>
-    <t>OUTsnap CSWP Black/Ebony/GUM1A</t>
-[...2 lines deleted...]
-    <t>L40922000</t>
+    <t>OUTCHILL TS WP</t>
+  </si>
+  <si>
+    <t>L47381900</t>
   </si>
   <si>
     <t>ХИТ</t>
   </si>
   <si>
+    <t>Мужчины</t>
+  </si>
+  <si>
+    <t>Ботинки Salomon Outchill TS WP созданы для мужчин, ценящих комфорт и надежность во время туризма. Верх обуви сочетает кожу, полиуретан и текстиль, обеспечивая прочность и комфорт даже в суровых условиях. Подкладка из текстиля способствует хорошей вентиляции и поддерживает оптимальный микроклимат внутри ботинка. Резиновая подошва гарантирует отличное сцепление с различными поверхностями, обеспечивая уверенность на любом маршруте. Эти ботинки оснащены водонепроницаемой технологией, защищающей ноги от промокания. Идеальный выбор для всех, кто увлекается активным отдыхом и туризмом.</t>
+  </si>
+  <si>
+    <t>коричневый</t>
+  </si>
+  <si>
+    <t>11,5</t>
+  </si>
+  <si>
+    <t>SHELTER WP W</t>
+  </si>
+  <si>
+    <t>L47855000</t>
+  </si>
+  <si>
+    <t>Ботинки Salomon Shelter Wp W разработаны специально для женщин, ценящих комфорт и надежность в условиях активного туризма. Эти ботинки сочетают в себе современный дизайн и технологичные материалы, обеспечивая отличную защиту и комфорт. Верх, выполненный из синтетических материалов и текстиля, гарантирует долговечность и легкость, а водонепроницаемая мембрана эффективно защищает ваши ноги от влаги в ненастную погоду. Резиновая подошва с высоким уровнем сцепления позволяет уверенно передвигаться по разным поверхностям, будь то скалистая местность или мокрая тропа. Шнуровка обеспечивает надежную фиксацию, адаптируемую под индивидуальные характеристики стопы. Salomon Shelter Wp W — ваш надежный спутник в путешествиях.</t>
+  </si>
+  <si>
+    <t>черный</t>
+  </si>
+  <si>
+    <t>верх: текстиль, иск.кожа; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>3,5</t>
+  </si>
+  <si>
+    <t>SHOES TOUNDRA PRO CSWP W PHANTOM/BK/Ampa</t>
+  </si>
+  <si>
+    <t>L39972200</t>
+  </si>
+  <si>
     <t>Спортивный стиль</t>
   </si>
   <si>
-    <t>Мужчины</t>
-[...5 lines deleted...]
-    <t>черный</t>
+    <t>Стремитесь покорить ледяную вершину или просто хотите надеть действительно теплые ботинки с хорошим сцеплением для езды на снегоходах, покататься на лыжной трассе с подъемником или срубить еще одну вязанку обледеневших дров? Обувь TOUNЮRA PRO CSWP - то, что вам нужно! Использование аэрогеля позволяет не замерзнуть до температуры -40 C 
+Технология НАСА для экстремально низких температур, Aerogels, делает Toundra самыми теплыми ботинками среди обуви Salomon. Полностью водонепроницаемая конструкция ClimaSalomon предотвращает проникновение влаги в ботинки. Гуляйте по снегу и льду более уверенно, ведь у вас есть Sno-Cat. Агрессивные протекторы на этой зимней подошве Contagrip обеспечат полноценное сцепление с заснеженной и обледенелой  поверхностью. Подошва:  не оставляющая следов резины подошва Winter Contagrip. *Технологии Clima Salomon WaterProof, Winter Contagrip, AEROTHERM</t>
+  </si>
+  <si>
+    <t>Clima Salomon WaterProof. Защищает от влаги.; Salomon Winter Contagrip. Зимняя подошва.</t>
+  </si>
+  <si>
+    <t>Зима</t>
+  </si>
+  <si>
+    <t>верх: кожа, текстиль; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>5,5</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>6,5</t>
+  </si>
+  <si>
+    <t>7,5</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>OUTsnap CSWP W Black/Ebony/Black</t>
+  </si>
+  <si>
+    <t>L41110100</t>
+  </si>
+  <si>
+    <t>Ботинки Salomon OUTsnap CSWP - это легкая спортивная трехсезонная обувь изящной формы, которая отлично подходит для повседневной жизни в городе и для гор. Обувь имеет подкладку из микрофлиса и зимнюю стельку для дополнительного тепла, защитную верхнюю часть со средним вырезом и мягкую промежуточную подошву. Подошва Contagrip обеспечивает уверенное сцепление на рыхлых и жестких, влажных и сухих поверхностях. Легкий компактный верх не такой громоздкий, как у обычной зимней обуви. Технический опыт Salomon в области бега по пересеченной местности и пешего туризма воплотился в продуманную поддержку стопы, гибкость и динамический комфорт для любых активностей. Прочный синтетический верх, подошва Contagrip и фиксация пятки обеспечивают надежную защиту при небольшом весе. Перепад: 9 мм. Вес: 360 г.</t>
+  </si>
+  <si>
+    <t>верх: полиуретан, текстиль; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>X ULTRA 4 MID WIDE GTX Black/Mgn</t>
+  </si>
+  <si>
+    <t>L41294600</t>
+  </si>
+  <si>
+    <t>Просторная версия X-ULTRA 4 из материала GORE-TEX создана для покорения как подъемов, так и спусков. Она такая же маневренная, как кроссовки для трейлраннинга, но при этом обладает всей необходимой устойчивостью, сцеплением и водоотталкивающими свойствами для преодоления сложного рельефа. Благодаря новой конструкции, кроссовки еще лучше защищают чувствительные суставы, не ограничивая свободу движений.
+Созданные на основе опыта в трейлраннинге, эти кроссовки легче и маневреннее, поэтому вы сможете комфортно передвигаться по неровной, шероховатой местности.
+Новая технология Advanced Chassis™ воздействует на суставы с внешней стороны стопы, оптимизируя стабильность без ограничения подвижности, а средняя часть обеспечивает дополнительную поддержку голеностопного сустава.
+Подошва All Terrain Contagrip® обеспечивает превосходное сцепление с поверхностью, даже во влажных или скользких условиях, что позволяет лучше контролировать движение, особенно на спусках.
+Стелька OrthoLite® повторяет контуры вашей стопы, обеспечивая превосходную амортизацию, воздухопроницаемость и износостойкость для повышения комфорта во время движения.</t>
+  </si>
+  <si>
+    <t>60% искусственный материал,  40% текстиль</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>8,5</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>9,5</t>
+  </si>
+  <si>
+    <t>12,5</t>
+  </si>
+  <si>
+    <t>L47853900</t>
+  </si>
+  <si>
+    <t>верх: кожа, полиуретан, текстиль; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>ELIXIR ACTIV MID GTX W</t>
+  </si>
+  <si>
+    <t>L47457200</t>
+  </si>
+  <si>
+    <t>Обувь для спорта</t>
+  </si>
+  <si>
+    <t>Ботинки для туризма от бренда Salomon — идеальный выбор для любителей активного отдыха и пеших прогулок. Они изготовлены из синтетических материалов и текстиля, что обеспечивает легкость и воздухопроницаемость, позволяя вашим ногам оставаться сухими и комфортными даже при длительных прогулках. Подошва из резины гарантирует отличное сцепление на различных поверхностях, обеспечивая вашу безопасность на сложных маршрутах. Застежка на шнуровке позволяет точно подогнать ботинки по ноге для максимальной поддержки и комфорта. Эти ботинки — надежный партнер в ваших приключениях на природе.</t>
+  </si>
+  <si>
+    <t>Gore-Tex. Мембрана: помогает предотвратить попадание дождя и грязи внутрь обуви.</t>
+  </si>
+  <si>
+    <t>серый</t>
+  </si>
+  <si>
+    <t>Синтетические материалы, текстиль, резина</t>
+  </si>
+  <si>
+    <t>ALPHAGLIDE W</t>
+  </si>
+  <si>
+    <t>L47801500</t>
+  </si>
+  <si>
+    <t>Кроссовки</t>
+  </si>
+  <si>
+    <t>Бег и Фитнес</t>
+  </si>
+  <si>
+    <t>Представляем женские кроссовки Salomon Alphaglide, которые станут надежным спутником для активной жизни. Эта модель оснащена стелькой OrthoLite®, которая обеспечивает превосходную амортизацию и комфорт на протяжении всего дня. Технология All Terrain Contagrip® гарантирует надежное сцепление с различными поверхностями, будь то мокрые, сухие, твердые или скользкие участки. Промежуточная подошва добавляет гибкости и поддержки, уменьшая усталость ног при длительных нагрузках. Классическая шнуровка позволяет удобно регулировать посадку для надежной фиксации стопы. Salomon Alphaglide — идеальный выбор для женщин, которые ценят качество, уверенность и комфорт в каждой детали.</t>
+  </si>
+  <si>
+    <t>Синтетика, текстиль, резина</t>
+  </si>
+  <si>
+    <t>Schuhe ALPHACROSS 5 W Black/Black/Ebony</t>
+  </si>
+  <si>
+    <t>L47312700</t>
+  </si>
+  <si>
+    <t>Salomon Alphacross 5 W — это женские беговые кроссовки, созданные для уверенного движения как по городским дорожкам, так и по пересеченной местности. Они изготовлены из сочетания синтетики и текстиля, что обеспечивает легкость и удобство, а резиновая подошва гарантирует надежное сцепление с поверхностью. Верх обуви дышащий, что позволяет ногам оставаться сухими даже при интенсивных нагрузках. Благодаря традиционной шнуровке можно легко адаптировать посадку под индивидуальные предпочтения, обеспечивая надежную фиксацию ноги. Данные кроссовки станут отличным выбором для тех, кто ищет баланс между комфортом и производительностью в беге. Salomon Alphacross 5 W обеспечат вам уверенность на любом маршруте.</t>
+  </si>
+  <si>
+    <t>SPEEDCROSS 6 W</t>
+  </si>
+  <si>
+    <t>L41742800</t>
+  </si>
+  <si>
+    <t>Кроссовки Salomon Speedcross 6 W разработаны для женщин, которые любят бег по пересеченной местности. Верх из полиэстера и полиуретана обеспечивает легкость и прочность, идеально адаптируясь к ноге и поддерживая ее при каждом шаге. Текстильная подкладка способствует эффективной вентиляции и комфорту даже при длительном ношении. Резиновая подошва с агрессивным протектором обеспечивает отличное сцепление на разных типах поверхности, будь то мокрая тропа или грунтовая дорога. Эти кроссовки сочетают в себе передовые технологии и эргономичный дизайн, делая каждую пробежку комфортной и безопасной.</t>
   </si>
   <si>
     <t>верх: текстиль, иск.кожа; подкладка: текстиль; подошва: резина</t>
   </si>
   <si>
-    <t>9,5</t>
-[...53 lines deleted...]
-    <t>10</t>
+    <t>OUTSNAP CSWP W</t>
+  </si>
+  <si>
+    <t>L47854100</t>
+  </si>
+  <si>
+    <t>бежевый</t>
+  </si>
+  <si>
+    <t>верх: иск.кожа, текстиль; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>EXAMOTION GTX</t>
+  </si>
+  <si>
+    <t>L49135700</t>
+  </si>
+  <si>
+    <t>Кроссовки для туризма Salomon Examotion GTX - идеальный выбор для активных мужчин, ценящих комфорт и надежность. Верхняя часть обуви изготовлена из прочного текстиля и искусственной кожи, обеспечивая оптимальную вентиляцию и устойчивость к внешним воздействиям. Подкладка выполнена из мягкого текстиля, что гарантирует комфорт в течение всего дня. Прочная резиновая подошва обеспечивает отличное сцепление с различными поверхностями, помогая уверенно передвигаться как по городским улицам, так и по пересеченной местности. Застежка в виде шнуровки позволяет легко регулировать посадку для максимального удобства. Salomon Examotion GTX - ваш надежный спутник в приключениях!</t>
+  </si>
+  <si>
+    <t>X ULTRA 360 LTR MID GTX W</t>
+  </si>
+  <si>
+    <t>L47571100</t>
+  </si>
+  <si>
+    <t>Ботинки Salomon X Ultra 360 Ltr Mid GTX W созданы для женщин, которые увлекаются туризмом и активным отдыхом. Верх обуви сочетает кожу, полиуретан и текстиль, обеспечивая отличное сочетание прочности и комфорта. Подкладка из текстиля способствует эффективной вентиляции, поддерживая ноги в удобной температуре во время длительных прогулок. Резиновая подошва обеспечивает превосходное сцепление с различными типами поверхности, улучшая устойчивость на сложных маршрутах. Мембрана GORE-TEX защищает от влаги, сохраняя ноги сухими в любых погодных условиях. Эти ботинки — надежный выбор для приключений.</t>
+  </si>
+  <si>
+    <t>верх: нат.кожа, текстиль, иск.кожа; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>GENESIS GTX</t>
+  </si>
+  <si>
+    <t>L49221400</t>
+  </si>
+  <si>
+    <t>Унисекс</t>
+  </si>
+  <si>
+    <t>Независимо от типа трассы, Genesis — это ваши идеальные кроссовки для любых приключений. Разработанные для обеспечения непревзойденного комфорта при беге, они сочетают в себе динамику и точность — независимо от рельефа. Благодаря прочному верху Matryx, подошве с высоким сцеплением, созданной для самых суровых условий, и водонепроницаемой защите GORE-TEX, Genesis гарантирует, что вы останетесь сухими и в безопасности.</t>
+  </si>
+  <si>
+    <t>черный/синий</t>
+  </si>
+  <si>
+    <t>SHOES WANDER Black/Pewter/Frost Gray</t>
+  </si>
+  <si>
+    <t>L47152500</t>
+  </si>
+  <si>
+    <t>Великолепная природа широка и просто ждет, чтобы ее исследовали. Ботинки Salomon WANDER включает все, что вам нужно для походов, пробежек и путешествий, в одну пару. Отдавая предпочтение комфорту, мягким материалам и упругому пенопласту, ботинки готовы к лесным тропинкам, зарубежным городам и любым приключениям, о которых вы только можете мечтать.
+Благодаря цепкой вездеходной подошве Contagrip и защитной посадке они вас не остановят.
+Мягкий комфорт — эффективное сочетание упругой пены EnergyCell, обеспечивающей амортизацию ударов, мягких тканей и достаточного пространства для пальцев ног.
+Надежная опора: обволакивающая конструкция SensiFit обхватывает ногу, обеспечивая безграничную уверенность на каждом шагу.
+ботинки предназначены для самых разных поверхностей. Обеспечивают долговечность и уверенность на мокрых, сухих, твердых или рыхлых поверхностях.
+3D Mesh-3D открытая сетка обеспечивает максимальную воздухопроницаемость.
+Кожа с полиуретановым покрытием защищает и делает обувь прочнее, продлевая срок ее службы.
+Обычные шнурки. Традиционная система шнуровки с петельками.</t>
+  </si>
+  <si>
+    <t>75% текстиль, 25% синтетика подошва: 100% резина</t>
+  </si>
+  <si>
+    <t>ALPHACROSS 5 GTX</t>
+  </si>
+  <si>
+    <t>L47307500</t>
+  </si>
+  <si>
+    <t>Кроссовки от бренда Salomon с технологией Fuze Foam предлагают невероятный комфорт и амортизацию, делая каждую прогулку или пробежку более приятной. Fuze Foam обеспечивает легкость и упругость, помогая снизить нагрузку на ноги. Застежка на шнуровке обеспечивает надежную фиксацию и удобную посадку, позволяя адаптировать обхват к индивидуальным требованиям стопы. Эти кроссовки идеально подойдут для активных людей, которые ценят сочетание стиля, функциональности и комфорта в каждодневной обуви. Независимо от того, отправляетесь ли вы на пробежку по городу или на прогулку по парку, эти кроссовки помогут чувствовать себя прекрасно в любой ситуации.</t>
+  </si>
+  <si>
+    <t>верх: 52% текстиль, 48% иск.кожа, подкладка: текстиль, подошва: резина</t>
+  </si>
+  <si>
+    <t>SUPERCROSS 4</t>
+  </si>
+  <si>
+    <t>L47315700</t>
+  </si>
+  <si>
+    <t>Ультратехнологичные кроссовки для трейлраннинга, обеспечивающие сцепление. SUPERCROSS 4 — это настоящая бескомпромиссная машина с еще большими грунтозацепами и дополнительными канавками для преодоления грязи и обеспечения надежного сцепления. Сконструированная как шина, ее подошва в сочетании с усиленным верхом и конструкцией SensiFit™ гарантирует исключительную поддержку, посадку и комфорт. Система шнуровки Quicklace™</t>
+  </si>
+  <si>
+    <t>верх: текстиль, иск.кожа; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>GENESIS</t>
+  </si>
+  <si>
+    <t>L49237100</t>
+  </si>
+  <si>
+    <t>Кроссовки Salomon Genesis — это универсальная обувь для бега по пересеченной местности, сочетающая в себе комфорт, отзывчивость и точную посадку для исключительного ощущения от бега. Верх выполнен из Matryx®, прочного и износостойкого материала, обеспечивающего оптимальную защиту. Цепкая подошва гарантирует отличное сцепление даже на самом сложном рельефе, позволяя вам чувствовать себя уверенно и стабильно в любое время. Эта обувь специально разработана для сложных трасс и будет сопровождать вас во всех ваших приключениях, независимо от сложности маршрута. Ее конструкция ориентирована на долговечность и производительность, что делает ее надежным партнером для активного отдыха и бега по пересеченной местности. Дизайн подчеркивает функциональность и оптимальную адаптацию к естественным движениям во время бега.</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>ELIXIR MID GTX</t>
+  </si>
+  <si>
+    <t>L47576600</t>
+  </si>
+  <si>
+    <t>серо-синий</t>
+  </si>
+  <si>
+    <t>L47697800</t>
+  </si>
+  <si>
+    <t>хаки</t>
+  </si>
+  <si>
+    <t>XA PRO 3D V9 W</t>
+  </si>
+  <si>
+    <t>L47882900</t>
+  </si>
+  <si>
+    <t>Trail Running</t>
+  </si>
+  <si>
+    <t>Кроссовки Salomon XA Pro 3D V9 W идеально подходят для женщин, увлеченных трейлраннингом и активными приключениями на открытом воздухе. Верх из синтетических материалов и текстиля обеспечивает прочность, легкость и удобную посадку. Резиновая подошва с технологией Contagrip обеспечивает надежное сцепление на различных поверхностях, включая мокрые и скользкие тропы. Благодаря системе 3D Advanced Chassis кроссовки обеспечивают стабильность и защиту, давая уверенность в каждом шаге на природе.</t>
+  </si>
+  <si>
+    <t>ALPHACROSS 5 GTX W</t>
+  </si>
+  <si>
+    <t>L47310900</t>
+  </si>
+  <si>
+    <t>Кроссовки Alphacross 5 GTX W созданы для женщин, которые ценят комфорт и надежность в туристических походах. Эта модель сочетает в себе функциональность и современный стиль. Верх выполнен из текстиля и искусственной кожи, обеспечивая легкость и износостойкость. Влагозащитная мембрана Gore-Tex гарантирует сухость ног в любых погодных условиях, а текстильная подкладка способствует комфорту и хорошей вентиляции. Прочная резиновая подошва обеспечивает отличное сцепление с поверхностью, что делает кроссовки идеальными для походов по различным ландшафтам. Застежка на шнурках позволяет легко регулировать посадку, обеспечивая надежное прилегание и поддержку ноги. Эти кроссовки станут верным спутником в ваших приключениях на природе.</t>
+  </si>
+  <si>
+    <t>верх: 85% текстиль, 15% иск.кожа, подкладка: текстиль, подошва: резина</t>
+  </si>
+  <si>
+    <t>Schuhe ELIXIR ACTIV MID GTX Troope/Mar B</t>
+  </si>
+  <si>
+    <t>L47760400</t>
+  </si>
+  <si>
+    <t>Ботинки Salomon Elixir Activ Mid GTX разработаны для мужчин, которые увлекаются туризмом и активными видами отдыха. Верх из синтетических материалов и текстиля обеспечивает легкость и износостойкость, идеально подходя для длительных походов. Резиновая подошва гарантирует отличное сцепление с различными поверхностями, улучшая устойчивость и безопасность на сложных маршрутах. Встроенная мембрана GORE-TEX обеспечивает превосходную защиту от воды, сохраняя ноги сухими и комфортными даже в дождливую погоду. Эти ботинки объединяют в себе инновационные технологии и комфорт, обеспечивая надежную поддержку и удобство на протяжении всего пути.</t>
+  </si>
+  <si>
+    <t>Schuhe SHELTER SPIKE WP Black/Clrock/Bla</t>
+  </si>
+  <si>
+    <t>L47851000</t>
+  </si>
+  <si>
+    <t>Salomon Shelter Spike Wp — это мужские туристические ботинки, разработанные для защиты и комфорта в суровых погодных условиях. Изготовленные из синтетического и текстильного материалов, они обеспечивают прочность и легкость. Водонепроницаемая мембрана защищает ноги от влаги, позволяя сохранять их сухими даже в дождливую погоду или на заснеженных тропах. Прочная резиновая подошва с интегрированными шипами гарантирует отличное сцепление на скользких и неровных поверхностях, обеспечивая уверенность на каждом шагу. Традиционная шнуровка позволяет надежно зафиксировать ногу, обеспечивая отличную посадку и стабильность. Salomon Shelter Spike Wp — это идеальный выбор для тех, кто ищет надежную обувь для зимних походов и приключений на свежем воздухе, сочетающую в себе стиль, функциональность и защиту.</t>
+  </si>
+  <si>
+    <t>SHOES WANDER W Black/Plum Kitten/Gull</t>
+  </si>
+  <si>
+    <t>L47153200</t>
+  </si>
+  <si>
+    <t>SPEEDCROSS 6 GTX</t>
+  </si>
+  <si>
+    <t>L41738600</t>
+  </si>
+  <si>
+    <t>Кроссовки SALOMON с мембраной GORE-TEX идеально подойдут для активного отдыха и повседневного использования в любых погодных условиях. Мембрана надежно защищает от влаги, обеспечивая водонепроницаемость, и при этом позволяет ногам дышать, создавая комфортный микроклимат. Это делает их отличным выбором для прогулок на свежем воздухе в любое время года. Застежка на шнурках обеспечивает надежную фиксацию и индивидуальную посадку, позволяя адаптировать кроссовки под ваш уровень комфорта. Эти кроссовки станут вашим надежным спутником в любых приключениях.</t>
+  </si>
+  <si>
+    <t>верх: текстиль, иск.кожа; подкладка: текстиль; подошва: резина</t>
   </si>
   <si>
     <t>10,5</t>
   </si>
   <si>
-    <t>11</t>
-[...47 lines deleted...]
-    <t>Синтетика, текстиль, резина</t>
+    <t>13,5</t>
+  </si>
+  <si>
+    <t>SPEEDCROSS 6 GTX W</t>
+  </si>
+  <si>
+    <t>L41743400</t>
+  </si>
+  <si>
+    <t>Кроссовки Salomon Speedcross 6 GTX W созданы для превосходного бега по пересечённой местности благодаря своей уникальной конструкции. Верх, изготовленный из текстиля и полиуретана, обеспечивает прочность и лёгкость, а также защищает от непогоды, в сочетании с водонепроницаемой мембраной GORE-TEX. Текстильная подкладка заботится о комфорте и поддержке стопы, выводит влагу. Резиновая подошва с агрессивным протектором гарантирует непревзойдённое сцепление даже на скользких и сложных поверхностях. Эти кроссовки идеальны для активного отдыха и тренировок в любых условиях, предлагая сочетание стиля и функциональности.</t>
+  </si>
+  <si>
+    <t>XA PRO 3D GTX</t>
+  </si>
+  <si>
+    <t>L47270100</t>
+  </si>
+  <si>
+    <t>Кроссовки Salomon XA Pro 3D GTX — это идеальный выбор для, увлеченных трейлраннингом, ценящих надежность и комфорт на сложных маршрутах. Верх выполнен из прочной синтетики и текстиля, что обеспечивает лёгкость и долговечность. Мембрана Gore-Tex гарантирует водонепроницаемость и отличную вентиляцию, сохраняя ноги сухими в любых погодных условиях. Система шнуровки Quicklace позволяет быстро и надежно зафиксировать обувь. Резиновая подошва с технологией Contagrip обеспечивает исключительное сцепление на различных поверхностях, включая мокрые и скользкие тропы. Благодаря 3D Advanced Chassis модели обеспечивают стабильность и защиту на каждом шаге.</t>
+  </si>
+  <si>
+    <t>верх: иск.кожа, текстиль; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>XA PRO 3D V9</t>
+  </si>
+  <si>
+    <t>L47271800</t>
+  </si>
+  <si>
+    <t>Кроссовки Salomon XA Pro 3D V9 — это идеальный выбор для тех, кто ценит надежность и комфорт в любых условиях. Изготовлены из высококачественных синтетических материалов, текстиля и резины, они обеспечивают долговечность и отличное сцепление на разных поверхностях. Система быстрой шнуровки Quicklace позволяет легко и быстро настроить посадку. Эта модель обеспечивает превосходную поддержку стопы и устойчивость, делая их идеальными для активного отдыха и походов.</t>
+  </si>
+  <si>
+    <t>OUTSNAP CSWP</t>
+  </si>
+  <si>
+    <t>L47854000</t>
+  </si>
+  <si>
+    <t>Ботинки Salomon Outsnap CSWP — идеальный выбор для мужчин, стремящихся к приключениям и комфорту в любой обстановке. Верхняя часть этих ботинок выполнена из комбинации полиуретана и текстиля, обеспечивая надежность и защиту от внешних воздействий. Легкий и дышащий текстиль внутри создает уютную среду для ног, предотвращая перегрев и дискомфорт. Резиновая подошва обеспечивает отличное сцепление с разнообразными поверхностями, что особенно важно в условиях пересеченной местности. Salomon Outsnap CSWP сочетают в себе стиль и функциональность, предлагая надежность и комфорт для активного туризма и повседневной носки.</t>
+  </si>
+  <si>
+    <t>зеленый</t>
+  </si>
+  <si>
+    <t>AERO BLAZE 3</t>
+  </si>
+  <si>
+    <t>L47874400</t>
+  </si>
+  <si>
+    <t>Кроссовки Aero Blaze 3 — это настоящая универсальная модель, обеспечивающая амортизацию, динамичный комфорт и быстрые, плавные переходы. Сочетание легкой конструкции и первоклассных характеристик делает эти кроссовки чрезвычайно универсальным партнером для бега, который поможет вам преуспеть на каждой тренировке.
+Стелька OrthoLite® добавляет комфорта, сохраняя ноги в прохладе и сухости даже во время интенсивных тренировок. Промежуточная подошва optiFOAM² обеспечивает идеальный баланс мягкой амортизации и динамического отскока для высокоэффективного бега. Плавные переходы: оптимизированная геометрия переката помогает поддерживать темп, обеспечивая при этом легкие и плавные переходы. Зонированная конструкция подошвы делает обувь легкой и прочной.</t>
+  </si>
+  <si>
+    <t>верх: текстиль; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>L47975600</t>
+  </si>
+  <si>
+    <t>Кроссовки Aero Blaze 3 — это настоящая универсальная модель, обеспечивающая отличную амортизацию, динамичный комфорт и быстрые, плавные переходы.
+Сочетание легкой конструкции и первоклассных характеристик делает эти кроссовки чрезвычайно универсальным помощником для бега, который поможет вам преуспеть на каждой тренировке.
+Комфортная амортизация на каждом шагу:
+ощутите глубокий комфорт благодаря толстой промежуточной подошве OptiFoam. Эта подошва обеспечивает мягкое приземление и превосходное поглощение ударов, позволяя вам наслаждаться максимальным комфортом под ногами. Энергичный бег: легкая конструкция и оптимизированная геометрия рокера обеспечивают динамичный, энергичный бег. Это позволяет вам начинать бег легко, энергично и плавно, независимо от того, тренируетесь вы или соревнуетесь. Удобная посадка: дышащий верх из сетчатого материала и слегка мягкий язычок обеспечивают превосходный комфорт, сохраняя при этом чрезвычайно малый вес обуви.</t>
+  </si>
+  <si>
+    <t>белый</t>
+  </si>
+  <si>
+    <t>L49105600</t>
+  </si>
+  <si>
+    <t>Aero Blaze 3 — это по-настоящему универсальная модель, сочетающая в себе амортизацию, динамичный комфорт и плавный, быстрый перекат стопы. Легкая конструкция и высокие эксплуатационные характеристики делают эти кроссовки отличным выбором для любых тренировок, помогая добиваться лучших результатов.
+Динамичный комфорт
+Межподошва optiFOAM² обеспечивает идеальный баланс мягкой амортизации и динамичного возврата энергии, гарантируя отличную отзывчивость во время бега.
+Плавный перекат
+Оптимизированная геометрия подошвы (форма «рокер») помогает поддерживать темп, обеспечивая легкость и плавность движений. Зонированная конструкция подошвы делает кроссовки одновременно легкими и износостойкими.
+Максимально комфортная посадка
+Верх из дышащей функциональной сетки и мягкий язычок обеспечивают исключительный комфорт, сохраняя при этом минимальный вес обуви.</t>
+  </si>
+  <si>
+    <t>AERO BLAZE 3 W</t>
+  </si>
+  <si>
+    <t>L49105800</t>
+  </si>
+  <si>
+    <t>Женские кроссовки Salomon Aero Blaze 3 — ваш идеальный спутник для ежедневных тренировок по бегу по асфальту и мощеным дорожкам. Эти универсальные беговые кроссовки сочетают в себе легкость и динамичный комфорт, обеспечивая плавную амортизацию. Подошва optiFOAM² гарантирует мягкое приземление и высокую отдачу энергии, а обратный изгиб поддерживает ваши естественные движения и обеспечивает плавный переход. Дышащий верх из сетчатого материала комфортно облегает стопу и гарантирует оптимальную вентиляцию. Благодаря женской посадке с более узкой пяткой и адаптированной зоной подъема стопы вы получите точную поддержку. Стелька OrthoLite® обеспечивает эргономичную амортизацию и длительную свежесть, а цепкая подошва contaGRIP® обеспечивает максимальную устойчивость и сцепление на твердых поверхностях. Будь то короткие тренировки или длительные пробежки — Aero Blaze 3 — это настоящая универсальная модель для динамичных и комфортных ежедневных пробежек.</t>
+  </si>
+  <si>
+    <t>верх: текстиль; подкладка: текстиль; подошва: резина</t>
   </si>
   <si>
     <t>SENSE RIDE 5 W</t>
   </si>
   <si>
-    <t>L47147000</t>
+    <t>L47212400</t>
+  </si>
+  <si>
+    <t>Повседневная обувь</t>
   </si>
   <si>
     <t>Женские кроссовки Sense Ride 5 — это идеальный выбор для любительниц активного туризма и прогулок по разнообразным маршрутам. Они разработаны с учетом современных требований к комфорту и функциональности, обеспечивая надежную поддержку и защиту.
 Верх:  
 Верхняя часть кроссовок выполнена из текстиля и синтетического материала, что позволяет обуви сочетать в себе прочность и легкость. Текстиль обеспечивает отличную воздухопроницаемость, сохраняя ноги сухими и комфортными даже в теплую погоду.
 Стелька:  
 Текстильная стелька добавляет ощущение мягкости и комфорта при каждом шаге. Она способствует эффективному отводу влаги и вентиляции, предотвращая появление неприятного запаха и снижая риск усталости ног.
 Подошва:  
 Резиновая подошва обеспечивает превосходное сцепление с различными поверхностями, что особо важно на сложных или скользких участках маршрута. Амортизирующие свойства подошвы снижают ударные нагрузки, защищая ваши суставы и позвоночник в течение долгих переходов.
 Эти кроссовки созданы для женщин, которые предпочитают активный образ жизни и ценят высокое качество. Sense Ride 5 подарят вам уверенность в каждом шаге и станут надежным спутником в ваших путешествиях.</t>
   </si>
   <si>
-    <t>черный/розовый</t>
-[...163 lines deleted...]
-    <t>L47151900</t>
+    <t>белый/красный</t>
+  </si>
+  <si>
+    <t>Верх: текстиль, синтетический материал; стелька: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>XT-6</t>
+  </si>
+  <si>
+    <t>L47988000</t>
+  </si>
+  <si>
+    <t>Кроссовки беговые Salomon XT 6 — предназначены для активного передвижения по разнообразным маршрутам. Модель сочетает в себе современный дизайн и функциональные технологии, что делает её идеальным выбором для тренировок на открытом воздухе. Верх выполнен из дышащего материала, обеспечивающего хорошую вентиляцию и легкость. Конструкция подошвы гарантирует отличную амортизацию, что позволяет минимизировать ударные нагрузки и повышает комфорт в процессе движения. Модель обеспечивает надежную поддержку стопы. Дополнительные особенности включают высокую износостойкость, что позволяет использовать кроссовки на различных типах поверхности, а универсальный белый цвет делает их подходящими для разных погодных условий и стилей.</t>
+  </si>
+  <si>
+    <t>верх: текстиль, иск.кожа; подкладка: текстиль; подошва: резина, пластик</t>
+  </si>
+  <si>
+    <t>REELAX BREAK 6.0</t>
+  </si>
+  <si>
+    <t>L47111100</t>
+  </si>
+  <si>
+    <t>Пантолеты</t>
+  </si>
+  <si>
+    <t>Сабо Salomon Reelax Slide 6.0 созданы для мужчин, ценящих комфорт и стиль в повседневной жизни. Верх выполнен из 100% текстиля, что обеспечивает легкость и отличную воздухопроницаемость, позволяя ногам дышать в течение всего дня. Текстильная подкладка добавляет комфорта, нежно облегая стопу. Прочная резиновая подошва гарантирует надежное сцепление с различными поверхностями, обеспечивая уверенный шаг. Эти сабо идеально подходят для восстановления после тренировок или долгих прогулок по городу, обеспечивая необходимую амортизацию и поддержку. Минималистичный дизайн делает их универсальными для любого гардероба.</t>
+  </si>
+  <si>
+    <t>XT-4 OG</t>
+  </si>
+  <si>
+    <t>L47568400</t>
+  </si>
+  <si>
+    <t>Модель XT-4 OG вернулась из архивов, чтобы привнести новую энергию в ритм городских улиц. Сочетая в себе винтажный стиль, проверенный комфорт, устойчивость и свежую палитру цветов, XT-4 OG знаменует собой возрождение легенды. Как и прежде, эта неподвластная времени модель продолжает формировать культуру благодаря своему стилю, аутентичности и возможности самовыражения.
+Благодаря каркасу Agile Chassis™ Skeleton во всю длину подошвы — изначально разработанному для обеспечения исключительной устойчивости на любых дистанциях трейлраннинга — вы будете чувствовать себя уверенно и надежно в городских условиях.
+Промежуточная подошва из материала EVA двойной плотности, изначально созданная для бега на длинные дистанции, защищает стопу и обеспечивает комфорт в течение всего дня на городских улицах.</t>
+  </si>
+  <si>
+    <t>XT-6 GTX</t>
+  </si>
+  <si>
+    <t>L47445500</t>
+  </si>
+  <si>
+    <t>Легендарные кроссовки для трейлраннинга, переосмысленные для города: модель XT-6 GORE-TEX сохраняет проверенные временем качества — комфорт, амортизацию и долговечность. Инновационная водонепроницаемая защита, новые расцветки и обновленные материалы делают эту модель универсальным решением, готовым к любым условиям и любой погоде.
+Под новой мембраной GORE-TEX ePE, покрывающей верхнюю часть, скрывается конструкция из плотной сетки, предотвращающая попадание внутрь мелкого мусора. Система шнуровки Quicklace™ со специальным покрытием обеспечивает дополнительную защиту от непогоды.
+Специальная конструкция шасси для спусков и геометрия грунтозацепов на подошве гарантируют надежную устойчивость на любых типах рельефа.</t>
+  </si>
+  <si>
+    <t>верх: иск.кожа, текстиль; подкладка: текстиль; подошва: резина, пластик</t>
+  </si>
+  <si>
+    <t>SUPERCROSS 4 GTX W Black/Black</t>
+  </si>
+  <si>
+    <t>L41733900</t>
+  </si>
+  <si>
+    <t>Кроссовки Supercross 4 Gore tex специально разработаны для бегунов, которые любят экстремальные условия. Кроссовки Supercross 4 идеально подходят для бега в любое время года, благодаря добавлению водонепроницаемой мембраны Gore-tex . Благодаря дышащей структуре кроссовки отводят тепло и влагу, а благодаря водонепроницаемой структуре ваши ноги останутся сухими на грязной и снежной местности. Специальный протектор подошвы  Salomon speedcroos 4 предотвращает скольжение и уверенно цепляется за землю. Верх Sensifit хорошо обхватывает ногу, регулируемая система шнуровки Quicklace проста в использовании. Анатомическая форма с превосходным сцеплением стопы и лодыжки. Конструкция подошвы с шипами и оптимизированная пятка, обеспечивающая превосходное сцепление даже на скользкой поверхности. Технология подошвы Contagrip TA. Благодаря технологии шнуровки кроссовки Supercross 4 GTX созданы для ваших приключений на свежем воздухе.</t>
+  </si>
+  <si>
+    <t>XT-WHISPER VOID</t>
+  </si>
+  <si>
+    <t>L47875600</t>
+  </si>
+  <si>
+    <t>Модель XT-Whisper Void — это современная, переосмысленная лайфстайл-версия беговых кроссовок 2000 года от французского бренда Salomon. В актуальной линейке модель трансформировалась в унисекс-силуэт, который сохранил агрессивную трейловую эстетику gorpcore, но стал более гладким, легким и адаптированным для повседневной городской носки.
+Дышащий верх выполнен из облегченной 3D-сетки со специальной защитой от попадания мелкого мусора (Anti-debris Mesh). Фирменная конструкция SensiFit™ мягко охватывает стопу от промежуточной подошвы до шнуровки. Система Quicklace™ со скрытым кармашком на язычке позволяет зашнуровать обувь одним движением. Шасси Agile Chassis™ System (ACS) и подошва Mud Contagrip® с глубоким протектором гарантируют устойчивость на бездорожье и сцепление с влажным асфальтом.</t>
+  </si>
+  <si>
+    <t>L47110800</t>
+  </si>
+  <si>
+    <t>Шлепанцы Salomon Reelax Break 6.0 — это идеальный выбор для тех, кто ищет комфорт и восстановление после интенсивных тренировок. Эта универсальная обувь оснащена формованной стелькой из ЭВА и высококачественной пеной EnergyCell, что обеспечивает непревзойденную амортизацию и поддержку стопы. Резиновая подошва Contagrip® гарантирует надежное сцепление с поверхностью, что делает эти шлепанцы идеальными для повседневного использования. Облегченная конструкция моделей служит для максимального облегчения мышечной усталости, предоставляя естественную поддержку ноги во время отдыха. Благодаря этим особенностям шлепанцы Salomon Reelax Break 6.0 обеспечивают комфортный отдых и способствуют восстановлению после физической активности.</t>
+  </si>
+  <si>
+    <t>REELAX SLIDE 6.0 W</t>
+  </si>
+  <si>
+    <t>L47112400</t>
+  </si>
+  <si>
+    <t>Сабо</t>
+  </si>
+  <si>
+    <t>L47450600</t>
   </si>
   <si>
     <t>Новое поступление</t>
   </si>
   <si>
-    <t>Эти женские туристические кроссовки идеально подходят для активных путешествий и прогулок на свежем воздухе. Они сочетают в себе стиль и функциональность, обеспечивая комфорт и надежность на любом маршруте.
-[...303 lines deleted...]
-    <t>Пояс для бутылки с водой</t>
+    <t>L47990800</t>
+  </si>
+  <si>
+    <t>XT-4 OG RECON</t>
+  </si>
+  <si>
+    <t>L49163000</t>
+  </si>
+  <si>
+    <t>Кроссовки Salomon XT-4 OG Recon — это тактическая и прочная версия знаменитой беговой модели, вдохновленная винтажным альпийским снаряжением. Верх из износостойкого рипстоп-материала защищает от повреждений, а цепкая подошва Mud Contagrip обеспечивает устойчивость на пересеченной местности.</t>
+  </si>
+  <si>
+    <t>L49205700</t>
+  </si>
+  <si>
+    <t>L49209700</t>
+  </si>
+  <si>
+    <t>REELAX SLIDE 6.0</t>
+  </si>
+  <si>
+    <t>L47112000</t>
+  </si>
+  <si>
+    <t>Сандалии и шлепанцы</t>
+  </si>
+  <si>
+    <t>Учитывайте, что ввиду большой скорости продаж товара со склада,  выполнение заказа обычно не превышает 80%</t>
+  </si>
+  <si>
+    <t>Расчет суммы заказа</t>
+  </si>
+  <si>
+    <t>Сумма всего Заказа в Рознчных ценах</t>
+  </si>
+  <si>
+    <t>Сумма всего Заказа в Оптовых ценах</t>
+  </si>
+  <si>
+    <t>Анализ состава заказа по категории</t>
+  </si>
+  <si>
+    <t>Одежда</t>
+  </si>
+  <si>
+    <t>Аксессуары</t>
+  </si>
+  <si>
+    <t>Спорт. Инвентарь</t>
   </si>
   <si>
     <t>Сумки и рюкзаки</t>
-  </si>
-[...49 lines deleted...]
-    <t>Спорт. Инвентарь</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>Сумма. в руб.</t>
   </si>
   <si>
     <t>Кол-во</t>
   </si>
   <si>
     <t>Анализ состава заказа по полу</t>
   </si>
   <si>
     <t>Дети</t>
   </si>
   <si>
     <t>Сумма в руб.</t>
   </si>
   <si>
     <t>Оптовая Цена</t>
   </si>
 </sst>
 </file>
 
@@ -1317,51 +1248,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1391,128 +1322,125 @@
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="9" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1719,171 +1647,171 @@
             <c:numRef>
               <c:f>Расчет!$F$5:$F$9</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-C8FB-47EE-8F69-13FB39AE38E4}"/>
+              <c16:uniqueId val="{00000000-6145-4655-AA87-BCBF9DD4392B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="100"/>
-        <c:axId val="332180056"/>
-        <c:axId val="332173496"/>
+        <c:axId val="337891552"/>
+        <c:axId val="337892208"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="332180056"/>
+        <c:axId val="337891552"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="332173496"/>
+        <c:crossAx val="337892208"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="332173496"/>
+        <c:axId val="337892208"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="#,##0.00" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="332180056"/>
+        <c:crossAx val="337891552"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
         <c:majorUnit val="50000"/>
         <c:minorUnit val="50000"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
@@ -1998,245 +1926,245 @@
                       <a:tint val="15000"/>
                       <a:satMod val="350000"/>
                     </a:schemeClr>
                   </a:gs>
                 </a:gsLst>
                 <a:lin ang="16200000" scaled="1"/>
               </a:gradFill>
               <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:shade val="95000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:round/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="38000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000001-54AA-4124-821C-E3A6CB6F6D1B}"/>
+                <c16:uniqueId val="{00000001-42FF-4FFA-B3D6-CDE14E12166B}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:gradFill rotWithShape="1">
                 <a:gsLst>
                   <a:gs pos="0">
                     <a:schemeClr val="accent2">
                       <a:tint val="50000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="35000">
                     <a:schemeClr val="accent2">
                       <a:tint val="37000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="100000">
                     <a:schemeClr val="accent2">
                       <a:tint val="15000"/>
                       <a:satMod val="350000"/>
                     </a:schemeClr>
                   </a:gs>
                 </a:gsLst>
                 <a:lin ang="16200000" scaled="1"/>
               </a:gradFill>
               <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:shade val="95000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:round/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="38000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000003-54AA-4124-821C-E3A6CB6F6D1B}"/>
+                <c16:uniqueId val="{00000003-42FF-4FFA-B3D6-CDE14E12166B}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="2"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:gradFill rotWithShape="1">
                 <a:gsLst>
                   <a:gs pos="0">
                     <a:schemeClr val="accent3">
                       <a:tint val="50000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="35000">
                     <a:schemeClr val="accent3">
                       <a:tint val="37000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="100000">
                     <a:schemeClr val="accent3">
                       <a:tint val="15000"/>
                       <a:satMod val="350000"/>
                     </a:schemeClr>
                   </a:gs>
                 </a:gsLst>
                 <a:lin ang="16200000" scaled="1"/>
               </a:gradFill>
               <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:schemeClr val="accent3">
                     <a:shade val="95000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:round/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="38000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000005-54AA-4124-821C-E3A6CB6F6D1B}"/>
+                <c16:uniqueId val="{00000005-42FF-4FFA-B3D6-CDE14E12166B}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="3"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:gradFill rotWithShape="1">
                 <a:gsLst>
                   <a:gs pos="0">
                     <a:schemeClr val="accent4">
                       <a:tint val="50000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="35000">
                     <a:schemeClr val="accent4">
                       <a:tint val="37000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="100000">
                     <a:schemeClr val="accent4">
                       <a:tint val="15000"/>
                       <a:satMod val="350000"/>
                     </a:schemeClr>
                   </a:gs>
                 </a:gsLst>
                 <a:lin ang="16200000" scaled="1"/>
               </a:gradFill>
               <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:schemeClr val="accent4">
                     <a:shade val="95000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:round/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="38000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000007-54AA-4124-821C-E3A6CB6F6D1B}"/>
+                <c16:uniqueId val="{00000007-42FF-4FFA-B3D6-CDE14E12166B}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:cat>
             <c:strRef>
               <c:f>Расчет!$I$5:$I$8</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>Мужчины</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Женщины</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Дети</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Унисекс</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Расчет!$J$5:$J$8</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-8CF8-4E39-946E-30BEAE608684}"/>
+              <c16:uniqueId val="{00000000-3BAD-4CC4-B059-62F14D0CD4C8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
         <c:holeSize val="75"/>
       </c:doughnutChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
@@ -3401,51 +3329,51 @@
   </cs:upBar>
   <cs:valueAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="50000"/>
         <a:lumOff val="50000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Имя " descr="Descr ">
           <a:extLst>
@@ -3558,2439 +3486,2255 @@
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>15</xdr:row>
-      <xdr:rowOff>171450</xdr:rowOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>20</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>25</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>26</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>29</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>29</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>42</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>42</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>45</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>48</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>56</xdr:row>
-      <xdr:rowOff>152400</xdr:rowOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>57</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>58</xdr:row>
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>61</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>62</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>63</xdr:row>
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>88</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>90</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>71</xdr:row>
+      <xdr:row>93</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>80</xdr:row>
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>333375</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>89</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>333375</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>90</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>94</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000023000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>95</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>98</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000024000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>107</xdr:row>
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000025000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>112</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>119</xdr:row>
-      <xdr:rowOff>152400</xdr:rowOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000026000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>120</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>121</xdr:row>
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000027000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>122</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>130</xdr:row>
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000028000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>134</xdr:row>
+      <xdr:row>114</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>140</xdr:row>
-      <xdr:rowOff>171450</xdr:rowOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>141</xdr:row>
+      <xdr:row>115</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>141</xdr:row>
+      <xdr:row>115</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>142</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>142</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>143</xdr:row>
+      <xdr:row>117</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>143</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>144</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>144</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>145</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>146</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>147</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>148</xdr:row>
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000030000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>136</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>153</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>154</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>156</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>157</xdr:row>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>161</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000033000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor>
-[...182 lines deleted...]
-  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>289560</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>3175</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Диаграмма 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>8</xdr:col>
-      <xdr:colOff>629920</xdr:colOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>155575</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>12</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>3175</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="3" name="Диаграмма 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -6307,133 +6051,133 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
-  <dimension ref="A1:X170"/>
+  <dimension ref="A1:X146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="4" ySplit="3" topLeftCell="E4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="G1" sqref="G1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.4140625" defaultRowHeight="11.45" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="10.5" defaultRowHeight="11.45" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.1640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="14" style="1" customWidth="1"/>
-    <col min="3" max="3" width="11.25" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.33203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="29.83203125" style="1" customWidth="1" collapsed="1"/>
-    <col min="5" max="5" width="15.4140625" style="1" customWidth="1"/>
-    <col min="6" max="6" width="10.4140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="15.5" style="1" customWidth="1"/>
+    <col min="6" max="6" width="10.5" style="1" customWidth="1"/>
     <col min="7" max="7" width="19.83203125" style="1" customWidth="1"/>
-    <col min="8" max="8" width="11.75" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.6640625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.1640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.1640625" style="3" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
-    <col min="12" max="12" width="17.4140625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="17.4140625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="17.5" style="1" customWidth="1"/>
+    <col min="13" max="13" width="17.33203125" style="1" customWidth="1"/>
+    <col min="14" max="15" width="10.5" style="1" customWidth="1"/>
+    <col min="16" max="16" width="17.5" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.1640625" style="1" customWidth="1"/>
-    <col min="18" max="18" width="9.25" style="4" customWidth="1"/>
+    <col min="18" max="18" width="9.33203125" style="4" customWidth="1"/>
     <col min="19" max="19" width="10" style="2" customWidth="1"/>
-    <col min="20" max="20" width="10.4140625" style="1" customWidth="1"/>
-    <col min="21" max="21" width="7.75" style="1" customWidth="1"/>
+    <col min="20" max="20" width="10.5" style="1" customWidth="1"/>
+    <col min="21" max="21" width="7.6640625" style="1" customWidth="1"/>
     <col min="22" max="22" width="7" style="1" customWidth="1"/>
     <col min="23" max="24" width="5.83203125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
     </row>
     <row r="2" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="35"/>
-[...22 lines deleted...]
-      <c r="X2" s="35"/>
+      <c r="A2" s="34"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
+      <c r="R2" s="36"/>
+      <c r="S2" s="34"/>
+      <c r="T2" s="34"/>
+      <c r="U2" s="34"/>
+      <c r="V2" s="34"/>
+      <c r="W2" s="34"/>
+      <c r="X2" s="34"/>
     </row>
     <row r="3" spans="1:24" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>7</v>
@@ -6447,11369 +6191,9809 @@
       <c r="K3" s="7" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="O3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="P3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="R3" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S3" s="10" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
       <c r="T3" s="10" t="s">
         <v>18</v>
       </c>
       <c r="U3" s="10" t="s">
         <v>19</v>
       </c>
       <c r="V3" s="7" t="s">
         <v>20</v>
       </c>
       <c r="W3" s="7" t="s">
         <v>21</v>
       </c>
       <c r="X3" s="5" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:24" s="1" customFormat="1" ht="51.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="52"/>
-      <c r="E4" s="38" t="str">
+      <c r="D4" s="57"/>
+      <c r="E4" s="37" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47377300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
       <c r="F4" s="13"/>
       <c r="G4" s="11" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I4" s="14" t="s">
         <v>28</v>
       </c>
       <c r="J4" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="15" t="s">
         <v>30</v>
       </c>
       <c r="L4" s="54" t="s">
         <v>31</v>
       </c>
       <c r="M4" s="14"/>
       <c r="N4" s="14" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="14"/>
       <c r="P4" s="15" t="s">
         <v>33</v>
       </c>
       <c r="Q4" s="16">
         <v>25699</v>
       </c>
       <c r="R4" s="17">
-        <v>48.96</v>
+        <v>52.54</v>
       </c>
       <c r="S4" s="18">
-        <v>15085.4355</v>
+        <v>14027.4355</v>
       </c>
       <c r="T4" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U4" s="20" t="s">
         <v>35</v>
       </c>
       <c r="V4" s="21">
         <v>35</v>
       </c>
       <c r="W4" s="21">
         <v>2</v>
       </c>
       <c r="X4" s="22"/>
     </row>
-    <row r="5" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:24" s="1" customFormat="1" ht="60.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="D5" s="53"/>
-      <c r="E5" s="38" t="str">
+      <c r="D5" s="58"/>
+      <c r="E5" s="37" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47377300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
       <c r="F5" s="13"/>
       <c r="G5" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>28</v>
       </c>
       <c r="J5" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="L5" s="55"/>
+      <c r="L5" s="56"/>
       <c r="M5" s="14"/>
       <c r="N5" s="14" t="s">
         <v>32</v>
       </c>
       <c r="O5" s="14"/>
       <c r="P5" s="15" t="s">
         <v>33</v>
       </c>
       <c r="Q5" s="16">
         <v>25699</v>
       </c>
       <c r="R5" s="17">
-        <v>48.96</v>
+        <v>52.54</v>
       </c>
       <c r="S5" s="18">
-        <v>15085.4355</v>
+        <v>14027.4355</v>
       </c>
       <c r="T5" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U5" s="20" t="s">
         <v>36</v>
       </c>
       <c r="V5" s="21">
         <v>36</v>
       </c>
       <c r="W5" s="21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X5" s="22"/>
     </row>
     <row r="6" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="24"/>
-      <c r="E6" s="38" t="str">
-        <f>HYPERLINK("https://www.google.ru/search?q=L40922000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="E6" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47381900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I6" s="14" t="s">
         <v>28</v>
       </c>
       <c r="J6" s="14" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="K6" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="14" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="M6" s="14"/>
       <c r="N6" s="14" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="O6" s="14"/>
       <c r="P6" s="15" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="Q6" s="16">
-        <v>22699</v>
+        <v>25699</v>
       </c>
       <c r="R6" s="17">
-        <v>45.37</v>
+        <v>45.13</v>
       </c>
       <c r="S6" s="18">
-        <v>14259.988499999999</v>
+        <v>16214.988499999998</v>
       </c>
       <c r="T6" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U6" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="V6" s="21">
         <v>45</v>
       </c>
-      <c r="V6" s="25">
-[...1 lines deleted...]
-      </c>
       <c r="W6" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X6" s="22"/>
     </row>
-    <row r="7" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:24" s="1" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="11" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="E7" s="38" t="str">
+        <v>45</v>
+      </c>
+      <c r="D7" s="51"/>
+      <c r="E7" s="37" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47855000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I7" s="14" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="15" t="s">
         <v>30</v>
       </c>
       <c r="L7" s="54" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M7" s="14"/>
       <c r="N7" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O7" s="14"/>
       <c r="P7" s="15" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="Q7" s="16">
         <v>21099</v>
       </c>
       <c r="R7" s="17">
         <v>45.02</v>
       </c>
       <c r="S7" s="18">
         <v>13339.988499999999</v>
       </c>
       <c r="T7" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U7" s="20" t="s">
         <v>35</v>
       </c>
       <c r="V7" s="21">
         <v>35</v>
       </c>
       <c r="W7" s="21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X7" s="22"/>
     </row>
-    <row r="8" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:24" s="1" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="23" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="E8" s="38" t="str">
+        <v>45</v>
+      </c>
+      <c r="D8" s="52"/>
+      <c r="E8" s="37" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47855000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I8" s="23" t="s">
         <v>28</v>
       </c>
       <c r="J8" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="L8" s="59"/>
+      <c r="L8" s="55"/>
       <c r="M8" s="14"/>
       <c r="N8" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O8" s="14"/>
       <c r="P8" s="15" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="Q8" s="16">
         <v>21099</v>
       </c>
       <c r="R8" s="17">
         <v>45.02</v>
       </c>
       <c r="S8" s="18">
         <v>13339.988499999999</v>
       </c>
       <c r="T8" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U8" s="20" t="s">
         <v>36</v>
       </c>
       <c r="V8" s="21">
         <v>36</v>
       </c>
       <c r="W8" s="21">
         <v>3</v>
       </c>
       <c r="X8" s="22"/>
     </row>
-    <row r="9" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:24" s="1" customFormat="1" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="23" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="E9" s="38" t="str">
+        <v>45</v>
+      </c>
+      <c r="D9" s="53"/>
+      <c r="E9" s="37" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47855000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>39</v>
       </c>
       <c r="G9" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="23" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="L9" s="55"/>
+      <c r="L9" s="56"/>
       <c r="M9" s="14"/>
       <c r="N9" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O9" s="14"/>
       <c r="P9" s="15" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="Q9" s="16">
         <v>21099</v>
       </c>
       <c r="R9" s="17">
         <v>45.02</v>
       </c>
       <c r="S9" s="18">
         <v>13339.988499999999</v>
       </c>
       <c r="T9" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U9" s="20" t="s">
         <v>49</v>
       </c>
       <c r="V9" s="21">
         <v>35</v>
       </c>
       <c r="W9" s="21">
         <v>1</v>
       </c>
       <c r="X9" s="22"/>
     </row>
-    <row r="10" spans="1:24" s="1" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="D10" s="56"/>
-[...1 lines deleted...]
-        <f t="shared" ref="E10:E16" si="0">HYPERLINK("https://www.google.ru/search?q=L41110100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="D10" s="51"/>
+      <c r="E10" s="37" t="str">
+        <f t="shared" ref="E10:E17" si="0">HYPERLINK("https://www.google.ru/search?q=L39972200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F10" s="13"/>
+      <c r="F10" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="G10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I10" s="14" t="s">
         <v>28</v>
       </c>
       <c r="J10" s="14" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="K10" s="15" t="s">
         <v>30</v>
       </c>
       <c r="L10" s="54" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="M10" s="14"/>
+        <v>53</v>
+      </c>
+      <c r="M10" s="14" t="s">
+        <v>54</v>
+      </c>
       <c r="N10" s="14" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="O10" s="14"/>
+        <v>47</v>
+      </c>
+      <c r="O10" s="14" t="s">
+        <v>55</v>
+      </c>
       <c r="P10" s="15" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q10" s="16">
-        <v>22699</v>
+        <v>33199</v>
       </c>
       <c r="R10" s="17">
         <v>40</v>
       </c>
       <c r="S10" s="18">
-        <v>15662.309999999998</v>
+        <v>22907.31</v>
       </c>
       <c r="T10" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="U10" s="20" t="s">
-        <v>36</v>
+      <c r="U10" s="25" t="s">
+        <v>35</v>
       </c>
       <c r="V10" s="21">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="W10" s="21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X10" s="22"/>
     </row>
-    <row r="11" spans="1:24" s="1" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="D11" s="57"/>
-      <c r="E11" s="38" t="str">
+      <c r="D11" s="52"/>
+      <c r="E11" s="37" t="str">
         <f t="shared" si="0"/>
         <v>Еще фото</v>
       </c>
-      <c r="F11" s="13"/>
+      <c r="F11" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="G11" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I11" s="23" t="s">
         <v>28</v>
       </c>
       <c r="J11" s="14" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="K11" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="L11" s="59"/>
-      <c r="M11" s="14"/>
+      <c r="L11" s="55"/>
+      <c r="M11" s="14" t="s">
+        <v>54</v>
+      </c>
       <c r="N11" s="14" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="O11" s="14"/>
+        <v>47</v>
+      </c>
+      <c r="O11" s="14" t="s">
+        <v>55</v>
+      </c>
       <c r="P11" s="15" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q11" s="16">
-        <v>22699</v>
+        <v>33199</v>
       </c>
       <c r="R11" s="17">
         <v>40</v>
       </c>
       <c r="S11" s="18">
-        <v>15662.309999999998</v>
+        <v>22907.31</v>
       </c>
       <c r="T11" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U11" s="20" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="V11" s="21">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="W11" s="21">
         <v>2</v>
       </c>
       <c r="X11" s="22"/>
     </row>
-    <row r="12" spans="1:24" s="1" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="D12" s="57"/>
-      <c r="E12" s="38" t="str">
+      <c r="D12" s="52"/>
+      <c r="E12" s="37" t="str">
         <f t="shared" si="0"/>
         <v>Еще фото</v>
       </c>
-      <c r="F12" s="13"/>
+      <c r="F12" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="G12" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I12" s="23" t="s">
         <v>28</v>
       </c>
       <c r="J12" s="14" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="K12" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="L12" s="59"/>
-      <c r="M12" s="14"/>
+      <c r="L12" s="55"/>
+      <c r="M12" s="14" t="s">
+        <v>54</v>
+      </c>
       <c r="N12" s="14" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="O12" s="14"/>
+        <v>47</v>
+      </c>
+      <c r="O12" s="14" t="s">
+        <v>55</v>
+      </c>
       <c r="P12" s="15" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q12" s="16">
-        <v>22699</v>
+        <v>33199</v>
       </c>
       <c r="R12" s="17">
         <v>40</v>
       </c>
       <c r="S12" s="18">
-        <v>15662.309999999998</v>
+        <v>22907.31</v>
       </c>
       <c r="T12" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U12" s="20" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="V12" s="25">
+        <v>57</v>
+      </c>
+      <c r="V12" s="26">
         <v>36.5</v>
       </c>
       <c r="W12" s="21">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="X12" s="22"/>
     </row>
-    <row r="13" spans="1:24" s="1" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="D13" s="57"/>
-      <c r="E13" s="38" t="str">
+      <c r="D13" s="52"/>
+      <c r="E13" s="37" t="str">
         <f t="shared" si="0"/>
         <v>Еще фото</v>
       </c>
-      <c r="F13" s="13"/>
+      <c r="F13" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="G13" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I13" s="23" t="s">
         <v>28</v>
       </c>
       <c r="J13" s="14" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="K13" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="L13" s="59"/>
-      <c r="M13" s="14"/>
+      <c r="L13" s="55"/>
+      <c r="M13" s="14" t="s">
+        <v>54</v>
+      </c>
       <c r="N13" s="14" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="O13" s="14"/>
+        <v>47</v>
+      </c>
+      <c r="O13" s="14" t="s">
+        <v>55</v>
+      </c>
       <c r="P13" s="15" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q13" s="16">
-        <v>22699</v>
+        <v>33199</v>
       </c>
       <c r="R13" s="17">
         <v>40</v>
       </c>
       <c r="S13" s="18">
-        <v>15662.309999999998</v>
+        <v>22907.31</v>
       </c>
       <c r="T13" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U13" s="20" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="V13" s="21">
         <v>37</v>
       </c>
       <c r="W13" s="21">
         <v>3</v>
       </c>
       <c r="X13" s="22"/>
     </row>
-    <row r="14" spans="1:24" s="1" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="D14" s="57"/>
-      <c r="E14" s="38" t="str">
+      <c r="D14" s="52"/>
+      <c r="E14" s="37" t="str">
         <f t="shared" si="0"/>
         <v>Еще фото</v>
       </c>
-      <c r="F14" s="13"/>
+      <c r="F14" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="G14" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I14" s="23" t="s">
         <v>28</v>
       </c>
       <c r="J14" s="14" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="K14" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="L14" s="59"/>
-      <c r="M14" s="14"/>
+      <c r="L14" s="55"/>
+      <c r="M14" s="14" t="s">
+        <v>54</v>
+      </c>
       <c r="N14" s="14" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="O14" s="14"/>
+        <v>47</v>
+      </c>
+      <c r="O14" s="14" t="s">
+        <v>55</v>
+      </c>
       <c r="P14" s="15" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q14" s="16">
-        <v>22699</v>
+        <v>33199</v>
       </c>
       <c r="R14" s="17">
         <v>40</v>
       </c>
       <c r="S14" s="18">
-        <v>15662.309999999998</v>
+        <v>22907.31</v>
       </c>
       <c r="T14" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U14" s="20" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="V14" s="21">
         <v>38</v>
       </c>
       <c r="W14" s="21">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="X14" s="22"/>
     </row>
-    <row r="15" spans="1:24" s="1" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:24" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>50</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="D15" s="57"/>
-      <c r="E15" s="38" t="str">
+      <c r="D15" s="52"/>
+      <c r="E15" s="37" t="str">
         <f t="shared" si="0"/>
         <v>Еще фото</v>
       </c>
-      <c r="F15" s="13"/>
+      <c r="F15" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="G15" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I15" s="23" t="s">
         <v>28</v>
       </c>
       <c r="J15" s="14" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="K15" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="L15" s="59"/>
-      <c r="M15" s="14"/>
+      <c r="L15" s="55"/>
+      <c r="M15" s="14" t="s">
+        <v>54</v>
+      </c>
       <c r="N15" s="14" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="O15" s="14"/>
+        <v>47</v>
+      </c>
+      <c r="O15" s="14" t="s">
+        <v>55</v>
+      </c>
       <c r="P15" s="15" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q15" s="16">
-        <v>22699</v>
+        <v>33199</v>
       </c>
       <c r="R15" s="17">
         <v>40</v>
       </c>
       <c r="S15" s="18">
-        <v>15662.309999999998</v>
+        <v>22907.31</v>
       </c>
       <c r="T15" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U15" s="20" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>60</v>
+      </c>
+      <c r="V15" s="26">
+        <v>38.5</v>
       </c>
       <c r="W15" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X15" s="22"/>
     </row>
-    <row r="16" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:24" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="D16" s="58"/>
-      <c r="E16" s="38" t="str">
+      <c r="D16" s="52"/>
+      <c r="E16" s="37" t="str">
         <f t="shared" si="0"/>
         <v>Еще фото</v>
       </c>
-      <c r="F16" s="13"/>
+      <c r="F16" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="G16" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I16" s="23" t="s">
         <v>28</v>
       </c>
       <c r="J16" s="14" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="K16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="L16" s="55"/>
-      <c r="M16" s="14"/>
+      <c r="M16" s="14" t="s">
+        <v>54</v>
+      </c>
       <c r="N16" s="14" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="O16" s="14"/>
+        <v>47</v>
+      </c>
+      <c r="O16" s="14" t="s">
+        <v>55</v>
+      </c>
       <c r="P16" s="15" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q16" s="16">
-        <v>22699</v>
+        <v>33199</v>
       </c>
       <c r="R16" s="17">
         <v>40</v>
       </c>
       <c r="S16" s="18">
-        <v>15662.309999999998</v>
+        <v>22907.31</v>
       </c>
       <c r="T16" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U16" s="20" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>40.5</v>
+        <v>61</v>
+      </c>
+      <c r="V16" s="21">
+        <v>40</v>
       </c>
       <c r="W16" s="21">
         <v>1</v>
       </c>
       <c r="X16" s="22"/>
     </row>
-    <row r="17" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="11" t="s">
+    <row r="17" spans="1:24" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="11" t="s">
-[...7 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47853900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="B17" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D17" s="53"/>
+      <c r="E17" s="37" t="str">
+        <f t="shared" si="0"/>
         <v>Еще фото</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="G17" s="11" t="s">
+      <c r="G17" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="H17" s="11" t="s">
+      <c r="H17" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I17" s="14" t="s">
+      <c r="I17" s="23" t="s">
         <v>28</v>
       </c>
       <c r="J17" s="14" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="K17" s="15" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="M17" s="14"/>
+        <v>30</v>
+      </c>
+      <c r="L17" s="56"/>
+      <c r="M17" s="14" t="s">
+        <v>54</v>
+      </c>
       <c r="N17" s="14" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="O17" s="14"/>
+        <v>47</v>
+      </c>
+      <c r="O17" s="14" t="s">
+        <v>55</v>
+      </c>
       <c r="P17" s="15" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="Q17" s="16">
-        <v>25699</v>
+        <v>33199</v>
       </c>
       <c r="R17" s="17">
         <v>40</v>
       </c>
       <c r="S17" s="18">
-        <v>17732.309999999998</v>
+        <v>22907.31</v>
       </c>
       <c r="T17" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U17" s="20" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>42.5</v>
+        <v>62</v>
+      </c>
+      <c r="V17" s="26">
+        <v>40.5</v>
       </c>
       <c r="W17" s="21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X17" s="22"/>
     </row>
-    <row r="18" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="23" t="s">
+    <row r="18" spans="1:24" s="1" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="23" t="s">
-[...7 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47853900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="B18" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="D18" s="51"/>
+      <c r="E18" s="37" t="str">
+        <f t="shared" ref="E18:E23" si="1">HYPERLINK("https://www.google.ru/search?q=L41110100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F18" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="23" t="s">
+      <c r="F18" s="13"/>
+      <c r="G18" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="H18" s="23" t="s">
+      <c r="H18" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I18" s="23" t="s">
+      <c r="I18" s="14" t="s">
         <v>28</v>
       </c>
       <c r="J18" s="14" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="K18" s="15" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="L18" s="59"/>
+        <v>30</v>
+      </c>
+      <c r="L18" s="54" t="s">
+        <v>65</v>
+      </c>
       <c r="M18" s="14"/>
       <c r="N18" s="14" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="O18" s="14"/>
       <c r="P18" s="15" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="Q18" s="16">
-        <v>25699</v>
+        <v>22699</v>
       </c>
       <c r="R18" s="17">
         <v>40</v>
       </c>
       <c r="S18" s="18">
-        <v>17732.309999999998</v>
+        <v>15662.309999999998</v>
       </c>
       <c r="T18" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U18" s="20" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="V18" s="21">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="W18" s="21">
         <v>2</v>
       </c>
       <c r="X18" s="22"/>
     </row>
-    <row r="19" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:24" s="1" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="23" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47853900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>63</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="D19" s="52"/>
+      <c r="E19" s="37" t="str">
+        <f t="shared" si="1"/>
         <v>Еще фото</v>
       </c>
-      <c r="F19" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F19" s="13"/>
       <c r="G19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I19" s="23" t="s">
         <v>28</v>
       </c>
       <c r="J19" s="14" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="K19" s="15" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="L19" s="59"/>
+        <v>30</v>
+      </c>
+      <c r="L19" s="55"/>
       <c r="M19" s="14"/>
       <c r="N19" s="14" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="O19" s="14"/>
       <c r="P19" s="15" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="Q19" s="16">
-        <v>25699</v>
+        <v>22699</v>
       </c>
       <c r="R19" s="17">
         <v>40</v>
       </c>
       <c r="S19" s="18">
-        <v>17732.309999999998</v>
+        <v>15662.309999999998</v>
       </c>
       <c r="T19" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U19" s="20" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="V19" s="21">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="W19" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X19" s="22"/>
     </row>
-    <row r="20" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:24" s="1" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="23" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47853900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>63</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="D20" s="52"/>
+      <c r="E20" s="37" t="str">
+        <f t="shared" si="1"/>
         <v>Еще фото</v>
       </c>
-      <c r="F20" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F20" s="13"/>
       <c r="G20" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I20" s="23" t="s">
         <v>28</v>
       </c>
       <c r="J20" s="14" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="K20" s="15" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="L20" s="59"/>
+        <v>30</v>
+      </c>
+      <c r="L20" s="55"/>
       <c r="M20" s="14"/>
       <c r="N20" s="14" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="O20" s="14"/>
       <c r="P20" s="15" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="Q20" s="16">
-        <v>25699</v>
+        <v>22699</v>
       </c>
       <c r="R20" s="17">
         <v>40</v>
       </c>
       <c r="S20" s="18">
-        <v>17732.309999999998</v>
+        <v>15662.309999999998</v>
       </c>
       <c r="T20" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U20" s="20" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>44.5</v>
+        <v>57</v>
+      </c>
+      <c r="V20" s="26">
+        <v>36.5</v>
       </c>
       <c r="W20" s="21">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="X20" s="22"/>
     </row>
-    <row r="21" spans="1:24" s="1" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:24" s="1" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="23" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47853900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>63</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="D21" s="52"/>
+      <c r="E21" s="37" t="str">
+        <f t="shared" si="1"/>
         <v>Еще фото</v>
       </c>
-      <c r="F21" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F21" s="13"/>
       <c r="G21" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I21" s="23" t="s">
         <v>28</v>
       </c>
       <c r="J21" s="14" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="K21" s="15" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="L21" s="55"/>
       <c r="M21" s="14"/>
       <c r="N21" s="14" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="O21" s="14"/>
       <c r="P21" s="15" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="Q21" s="16">
-        <v>25699</v>
+        <v>22699</v>
       </c>
       <c r="R21" s="17">
         <v>40</v>
       </c>
       <c r="S21" s="18">
-        <v>17732.309999999998</v>
+        <v>15662.309999999998</v>
       </c>
       <c r="T21" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U21" s="20" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="V21" s="21">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="W21" s="21">
         <v>2</v>
       </c>
       <c r="X21" s="22"/>
     </row>
-    <row r="22" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="11" t="s">
+    <row r="22" spans="1:24" s="1" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B22" s="11" t="s">
-[...7 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47457200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="B22" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="D22" s="52"/>
+      <c r="E22" s="37" t="str">
+        <f t="shared" si="1"/>
         <v>Еще фото</v>
       </c>
       <c r="F22" s="13"/>
-      <c r="G22" s="11" t="s">
+      <c r="G22" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="H22" s="11" t="s">
+      <c r="H22" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I22" s="14" t="s">
-        <v>69</v>
+      <c r="I22" s="23" t="s">
+        <v>28</v>
       </c>
       <c r="J22" s="14" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="K22" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="L22" s="54" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L22" s="55"/>
+      <c r="M22" s="14"/>
       <c r="N22" s="14" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="O22" s="14"/>
       <c r="P22" s="15" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="Q22" s="16">
-        <v>29399</v>
+        <v>22699</v>
       </c>
       <c r="R22" s="17">
-        <v>73.680000000000007</v>
+        <v>40</v>
       </c>
       <c r="S22" s="18">
-        <v>8898.4354999999996</v>
+        <v>15662.309999999998</v>
       </c>
       <c r="T22" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U22" s="20" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>36.5</v>
+        <v>59</v>
+      </c>
+      <c r="V22" s="21">
+        <v>38</v>
       </c>
       <c r="W22" s="21">
         <v>1</v>
       </c>
       <c r="X22" s="22"/>
     </row>
-    <row r="23" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:24" s="1" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="23" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47457200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>63</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="D23" s="53"/>
+      <c r="E23" s="37" t="str">
+        <f t="shared" si="1"/>
         <v>Еще фото</v>
       </c>
       <c r="F23" s="13"/>
       <c r="G23" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I23" s="23" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="J23" s="14" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="K23" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="L23" s="59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L23" s="56"/>
+      <c r="M23" s="14"/>
       <c r="N23" s="14" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="O23" s="14"/>
       <c r="P23" s="15" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="Q23" s="16">
-        <v>29399</v>
+        <v>22699</v>
       </c>
       <c r="R23" s="17">
-        <v>73.680000000000007</v>
+        <v>40</v>
       </c>
       <c r="S23" s="18">
-        <v>8898.4354999999996</v>
+        <v>15662.309999999998</v>
       </c>
       <c r="T23" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U23" s="20" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="V23" s="25">
+        <v>60</v>
+      </c>
+      <c r="V23" s="26">
         <v>38.5</v>
       </c>
       <c r="W23" s="21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X23" s="22"/>
     </row>
-    <row r="24" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="23" t="s">
+    <row r="24" spans="1:24" s="1" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="23" t="s">
+      <c r="B24" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="C24" s="27" t="s">
+      <c r="C24" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="D24" s="57"/>
-[...1 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47457200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="D24" s="51"/>
+      <c r="E24" s="37" t="str">
+        <f t="shared" ref="E24:E29" si="2">HYPERLINK("https://www.google.ru/search?q=L41294600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
       <c r="F24" s="13"/>
-      <c r="G24" s="23" t="s">
+      <c r="G24" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="H24" s="23" t="s">
+      <c r="H24" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I24" s="23" t="s">
-        <v>69</v>
+      <c r="I24" s="14" t="s">
+        <v>28</v>
       </c>
       <c r="J24" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K24" s="15" t="s">
-        <v>30</v>
-[...4 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="L24" s="54" t="s">
+        <v>69</v>
+      </c>
+      <c r="M24" s="14"/>
       <c r="N24" s="14" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="O24" s="14"/>
       <c r="P24" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Q24" s="16">
-        <v>29399</v>
+        <v>18999</v>
       </c>
       <c r="R24" s="17">
-        <v>73.680000000000007</v>
+        <v>40</v>
       </c>
       <c r="S24" s="18">
-        <v>8898.4354999999996</v>
+        <v>13109.309999999998</v>
       </c>
       <c r="T24" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U24" s="20" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="V24" s="21">
         <v>39</v>
       </c>
       <c r="W24" s="21">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="X24" s="22"/>
     </row>
-    <row r="25" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:24" s="1" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="23" t="s">
         <v>67</v>
       </c>
-      <c r="C25" s="27" t="s">
+      <c r="C25" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="D25" s="57"/>
-[...1 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47457200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="D25" s="52"/>
+      <c r="E25" s="37" t="str">
+        <f t="shared" si="2"/>
         <v>Еще фото</v>
       </c>
       <c r="F25" s="13"/>
       <c r="G25" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I25" s="23" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="J25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K25" s="15" t="s">
-        <v>30</v>
-[...4 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="L25" s="55"/>
+      <c r="M25" s="14"/>
       <c r="N25" s="14" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="O25" s="14"/>
       <c r="P25" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Q25" s="16">
-        <v>29399</v>
+        <v>18999</v>
       </c>
       <c r="R25" s="17">
-        <v>73.680000000000007</v>
+        <v>40</v>
       </c>
       <c r="S25" s="18">
-        <v>8898.4354999999996</v>
+        <v>13109.309999999998</v>
       </c>
       <c r="T25" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U25" s="20" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="V25" s="21">
         <v>40</v>
       </c>
       <c r="W25" s="21">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="X25" s="22"/>
     </row>
-    <row r="26" spans="1:24" s="1" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:24" s="1" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="23" t="s">
         <v>67</v>
       </c>
-      <c r="C26" s="27" t="s">
+      <c r="C26" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="D26" s="58"/>
-[...1 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47457200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="D26" s="52"/>
+      <c r="E26" s="37" t="str">
+        <f t="shared" si="2"/>
         <v>Еще фото</v>
       </c>
       <c r="F26" s="13"/>
       <c r="G26" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I26" s="23" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="J26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K26" s="15" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="L26" s="55"/>
-      <c r="M26" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M26" s="14"/>
       <c r="N26" s="14" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="O26" s="14"/>
       <c r="P26" s="15" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="Q26" s="16">
-        <v>29399</v>
+        <v>18999</v>
       </c>
       <c r="R26" s="17">
-        <v>73.680000000000007</v>
+        <v>40</v>
       </c>
       <c r="S26" s="18">
-        <v>8898.4354999999996</v>
+        <v>13109.309999999998</v>
       </c>
       <c r="T26" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U26" s="20" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>40.5</v>
+        <v>72</v>
+      </c>
+      <c r="V26" s="21">
+        <v>41</v>
       </c>
       <c r="W26" s="21">
         <v>3</v>
       </c>
       <c r="X26" s="22"/>
     </row>
-    <row r="27" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="11" t="s">
+    <row r="27" spans="1:24" s="1" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B27" s="11" t="s">
-        <v>76</v>
+      <c r="B27" s="23" t="s">
+        <v>67</v>
       </c>
       <c r="C27" s="12" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47801800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>68</v>
+      </c>
+      <c r="D27" s="52"/>
+      <c r="E27" s="37" t="str">
+        <f t="shared" si="2"/>
         <v>Еще фото</v>
       </c>
       <c r="F27" s="13"/>
-      <c r="G27" s="11" t="s">
-[...2 lines deleted...]
-      <c r="H27" s="11" t="s">
+      <c r="G27" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H27" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I27" s="14" t="s">
-        <v>69</v>
+      <c r="I27" s="23" t="s">
+        <v>28</v>
       </c>
       <c r="J27" s="14" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="K27" s="15" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="L27" s="55"/>
       <c r="M27" s="14"/>
       <c r="N27" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O27" s="14"/>
       <c r="P27" s="15" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="Q27" s="16">
-        <v>14899</v>
+        <v>18999</v>
       </c>
       <c r="R27" s="17">
-        <v>45.63</v>
+        <v>40</v>
       </c>
       <c r="S27" s="18">
-        <v>9314.9884999999995</v>
+        <v>13109.309999999998</v>
       </c>
       <c r="T27" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U27" s="20" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="V27" s="21">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="W27" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X27" s="22"/>
     </row>
-    <row r="28" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="11" t="s">
+    <row r="28" spans="1:24" s="1" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B28" s="11" t="s">
-        <v>82</v>
+      <c r="B28" s="23" t="s">
+        <v>67</v>
       </c>
       <c r="C28" s="12" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47147000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>68</v>
+      </c>
+      <c r="D28" s="52"/>
+      <c r="E28" s="37" t="str">
+        <f t="shared" si="2"/>
         <v>Еще фото</v>
       </c>
       <c r="F28" s="13"/>
-      <c r="G28" s="11" t="s">
-[...2 lines deleted...]
-      <c r="H28" s="11" t="s">
+      <c r="G28" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H28" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I28" s="14" t="s">
-        <v>69</v>
+      <c r="I28" s="23" t="s">
+        <v>28</v>
       </c>
       <c r="J28" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K28" s="15" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="L28" s="55"/>
       <c r="M28" s="14"/>
       <c r="N28" s="14" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="O28" s="14"/>
       <c r="P28" s="15" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="Q28" s="16">
-        <v>17999</v>
+        <v>18999</v>
       </c>
       <c r="R28" s="17">
-        <v>45.55</v>
+        <v>40</v>
       </c>
       <c r="S28" s="18">
-        <v>11269.988499999999</v>
+        <v>13109.309999999998</v>
       </c>
       <c r="T28" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U28" s="20" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>40.5</v>
+        <v>74</v>
+      </c>
+      <c r="V28" s="26">
+        <v>42.5</v>
       </c>
       <c r="W28" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X28" s="22"/>
     </row>
-    <row r="29" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="11" t="s">
+    <row r="29" spans="1:24" s="1" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="11" t="s">
-        <v>87</v>
+      <c r="B29" s="23" t="s">
+        <v>67</v>
       </c>
       <c r="C29" s="12" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47802100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>68</v>
+      </c>
+      <c r="D29" s="53"/>
+      <c r="E29" s="37" t="str">
+        <f t="shared" si="2"/>
         <v>Еще фото</v>
       </c>
-      <c r="F29" s="13" t="s">
-[...5 lines deleted...]
-      <c r="H29" s="11" t="s">
+      <c r="F29" s="13"/>
+      <c r="G29" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H29" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I29" s="14" t="s">
-        <v>69</v>
+      <c r="I29" s="23" t="s">
+        <v>28</v>
       </c>
       <c r="J29" s="14" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="K29" s="15" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="L29" s="56"/>
+      <c r="M29" s="14"/>
       <c r="N29" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O29" s="14"/>
       <c r="P29" s="15" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="Q29" s="16">
-        <v>18699</v>
+        <v>18999</v>
       </c>
       <c r="R29" s="17">
-        <v>45.45</v>
+        <v>40</v>
       </c>
       <c r="S29" s="18">
-        <v>11729.988499999999</v>
+        <v>13109.309999999998</v>
       </c>
       <c r="T29" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U29" s="20" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>75</v>
+      </c>
+      <c r="V29" s="26">
+        <v>46.5</v>
       </c>
       <c r="W29" s="21">
         <v>1</v>
       </c>
       <c r="X29" s="22"/>
     </row>
-    <row r="30" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:24" s="1" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="11" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="C30" s="12" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47312700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>76</v>
+      </c>
+      <c r="D30" s="51"/>
+      <c r="E30" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47853900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F30" s="13"/>
+      <c r="F30" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="G30" s="11" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="H30" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I30" s="14" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="J30" s="14" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="K30" s="15" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>40</v>
+      </c>
+      <c r="L30" s="54" t="s">
+        <v>41</v>
       </c>
       <c r="M30" s="14"/>
       <c r="N30" s="14" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="O30" s="14"/>
       <c r="P30" s="15" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="Q30" s="16">
-        <v>17599</v>
+        <v>25699</v>
       </c>
       <c r="R30" s="17">
-        <v>45.45</v>
+        <v>40</v>
       </c>
       <c r="S30" s="18">
-        <v>11039.988499999999</v>
+        <v>17732.309999999998</v>
       </c>
       <c r="T30" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U30" s="20" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>74</v>
+      </c>
+      <c r="V30" s="26">
+        <v>42.5</v>
       </c>
       <c r="W30" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X30" s="22"/>
     </row>
-    <row r="31" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="11" t="s">
+    <row r="31" spans="1:24" s="1" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B31" s="11" t="s">
-        <v>93</v>
+      <c r="B31" s="23" t="s">
+        <v>37</v>
       </c>
       <c r="C31" s="12" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L41742800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>76</v>
+      </c>
+      <c r="D31" s="52"/>
+      <c r="E31" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47853900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F31" s="13"/>
-[...3 lines deleted...]
-      <c r="H31" s="11" t="s">
+      <c r="F31" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G31" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H31" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I31" s="14" t="s">
-        <v>69</v>
+      <c r="I31" s="23" t="s">
+        <v>28</v>
       </c>
       <c r="J31" s="14" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="K31" s="15" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="L31" s="55"/>
       <c r="M31" s="14"/>
       <c r="N31" s="14" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="O31" s="14"/>
       <c r="P31" s="15" t="s">
-        <v>44</v>
+        <v>77</v>
       </c>
       <c r="Q31" s="16">
-        <v>22699</v>
+        <v>25699</v>
       </c>
       <c r="R31" s="17">
-        <v>45.37</v>
+        <v>40</v>
       </c>
       <c r="S31" s="18">
-        <v>14259.988499999999</v>
+        <v>17732.309999999998</v>
       </c>
       <c r="T31" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U31" s="20" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>38.5</v>
+        <v>78</v>
+      </c>
+      <c r="V31" s="21">
+        <v>43</v>
       </c>
       <c r="W31" s="21">
         <v>1</v>
       </c>
       <c r="X31" s="22"/>
     </row>
-    <row r="32" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="11" t="s">
+    <row r="32" spans="1:24" s="1" customFormat="1" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B32" s="11" t="s">
-        <v>96</v>
+      <c r="B32" s="23" t="s">
+        <v>37</v>
       </c>
       <c r="C32" s="12" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47854100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>76</v>
+      </c>
+      <c r="D32" s="53"/>
+      <c r="E32" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47853900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F32" s="13"/>
-[...3 lines deleted...]
-      <c r="H32" s="11" t="s">
+      <c r="F32" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G32" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H32" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I32" s="14" t="s">
-        <v>69</v>
+      <c r="I32" s="23" t="s">
+        <v>28</v>
       </c>
       <c r="J32" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K32" s="15" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="L32" s="56"/>
       <c r="M32" s="14"/>
       <c r="N32" s="14" t="s">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="O32" s="14"/>
       <c r="P32" s="15" t="s">
-        <v>99</v>
+        <v>77</v>
       </c>
       <c r="Q32" s="16">
-        <v>22699</v>
+        <v>25699</v>
       </c>
       <c r="R32" s="17">
-        <v>45.37</v>
+        <v>40</v>
       </c>
       <c r="S32" s="18">
-        <v>14259.988499999999</v>
+        <v>17732.309999999998</v>
       </c>
       <c r="T32" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U32" s="20" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>79</v>
+      </c>
+      <c r="V32" s="26">
+        <v>44.5</v>
       </c>
       <c r="W32" s="21">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="X32" s="22"/>
     </row>
-    <row r="33" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:24" s="1" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="11" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="C33" s="12" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47943300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>81</v>
+      </c>
+      <c r="D33" s="51"/>
+      <c r="E33" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47457200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F33" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F33" s="13"/>
       <c r="G33" s="11" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="H33" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I33" s="14" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J33" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K33" s="15" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>30</v>
+      </c>
+      <c r="L33" s="54" t="s">
+        <v>83</v>
       </c>
       <c r="M33" s="14" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N33" s="14" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="O33" s="14"/>
       <c r="P33" s="15" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
       <c r="Q33" s="16">
-        <v>22699</v>
+        <v>29399</v>
       </c>
       <c r="R33" s="17">
-        <v>45.37</v>
+        <v>75.52</v>
       </c>
       <c r="S33" s="18">
-        <v>14259.988499999999</v>
+        <v>8277.4354999999996</v>
       </c>
       <c r="T33" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U33" s="20" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>42.5</v>
+        <v>57</v>
+      </c>
+      <c r="V33" s="26">
+        <v>36.5</v>
       </c>
       <c r="W33" s="21">
         <v>1</v>
       </c>
       <c r="X33" s="22"/>
     </row>
-    <row r="34" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="11" t="s">
+    <row r="34" spans="1:24" s="1" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B34" s="11" t="s">
-        <v>100</v>
+      <c r="B34" s="23" t="s">
+        <v>80</v>
       </c>
       <c r="C34" s="12" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L49135700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>81</v>
+      </c>
+      <c r="D34" s="52"/>
+      <c r="E34" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47457200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
       <c r="F34" s="13"/>
-      <c r="G34" s="11" t="s">
-[...2 lines deleted...]
-      <c r="H34" s="11" t="s">
+      <c r="G34" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H34" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I34" s="14" t="s">
-        <v>69</v>
+      <c r="I34" s="23" t="s">
+        <v>82</v>
       </c>
       <c r="J34" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K34" s="15" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="L34" s="55"/>
       <c r="M34" s="14" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N34" s="14" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="O34" s="14"/>
       <c r="P34" s="15" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
       <c r="Q34" s="16">
-        <v>22699</v>
+        <v>29399</v>
       </c>
       <c r="R34" s="17">
-        <v>45.37</v>
+        <v>75.52</v>
       </c>
       <c r="S34" s="18">
-        <v>14259.988499999999</v>
+        <v>8277.4354999999996</v>
       </c>
       <c r="T34" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U34" s="20" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>42.5</v>
+        <v>71</v>
+      </c>
+      <c r="V34" s="21">
+        <v>39</v>
       </c>
       <c r="W34" s="21">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="X34" s="22"/>
     </row>
-    <row r="35" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="11" t="s">
+    <row r="35" spans="1:24" s="1" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B35" s="11" t="s">
-        <v>104</v>
+      <c r="B35" s="23" t="s">
+        <v>80</v>
       </c>
       <c r="C35" s="12" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47724300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>81</v>
+      </c>
+      <c r="D35" s="52"/>
+      <c r="E35" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47457200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
       <c r="F35" s="13"/>
-      <c r="G35" s="11" t="s">
-[...2 lines deleted...]
-      <c r="H35" s="11" t="s">
+      <c r="G35" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H35" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I35" s="14" t="s">
-        <v>69</v>
+      <c r="I35" s="23" t="s">
+        <v>82</v>
       </c>
       <c r="J35" s="14" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="K35" s="15" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="M35" s="14"/>
+        <v>30</v>
+      </c>
+      <c r="L35" s="55"/>
+      <c r="M35" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N35" s="14" t="s">
-        <v>32</v>
+        <v>85</v>
       </c>
       <c r="O35" s="14"/>
       <c r="P35" s="15" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="Q35" s="16">
-        <v>15899</v>
+        <v>29399</v>
       </c>
       <c r="R35" s="17">
-        <v>45.28</v>
+        <v>75.52</v>
       </c>
       <c r="S35" s="18">
-        <v>10004.988499999999</v>
+        <v>8277.4354999999996</v>
       </c>
       <c r="T35" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U35" s="20" t="s">
-        <v>107</v>
+        <v>61</v>
       </c>
       <c r="V35" s="21">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="W35" s="21">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="X35" s="22"/>
     </row>
-    <row r="36" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="11" t="s">
+    <row r="36" spans="1:24" s="1" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B36" s="11" t="s">
-        <v>108</v>
+      <c r="B36" s="23" t="s">
+        <v>80</v>
       </c>
       <c r="C36" s="12" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L41738600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>81</v>
+      </c>
+      <c r="D36" s="53"/>
+      <c r="E36" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47457200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F36" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G36" s="11" t="s">
+      <c r="F36" s="13"/>
+      <c r="G36" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="H36" s="11" t="s">
+      <c r="H36" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I36" s="14" t="s">
-        <v>69</v>
+      <c r="I36" s="23" t="s">
+        <v>82</v>
       </c>
       <c r="J36" s="14" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="K36" s="15" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="L36" s="56"/>
       <c r="M36" s="14" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N36" s="14" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="O36" s="14"/>
       <c r="P36" s="15" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
       <c r="Q36" s="16">
-        <v>26299</v>
+        <v>29399</v>
       </c>
       <c r="R36" s="17">
-        <v>45.25</v>
+        <v>75.52</v>
       </c>
       <c r="S36" s="18">
-        <v>16559.988499999999</v>
+        <v>8277.4354999999996</v>
       </c>
       <c r="T36" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U36" s="20" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>38.5</v>
+        <v>62</v>
+      </c>
+      <c r="V36" s="26">
+        <v>40.5</v>
       </c>
       <c r="W36" s="21">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="X36" s="22"/>
     </row>
     <row r="37" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="11" t="s">
-        <v>111</v>
+        <v>87</v>
       </c>
       <c r="C37" s="12" t="s">
-        <v>112</v>
+        <v>88</v>
       </c>
       <c r="D37" s="24"/>
-      <c r="E37" s="38" t="str">
-        <f>HYPERLINK("https://www.google.ru/search?q=L47307500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="E37" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47801500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F37" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F37" s="13"/>
       <c r="G37" s="11" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="H37" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I37" s="14" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J37" s="14" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="K37" s="15" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="L37" s="14" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="M37" s="14"/>
       <c r="N37" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O37" s="14"/>
       <c r="P37" s="15" t="s">
-        <v>114</v>
+        <v>92</v>
       </c>
       <c r="Q37" s="16">
-        <v>20799</v>
+        <v>14899</v>
       </c>
       <c r="R37" s="17">
-        <v>45.19</v>
+        <v>45.63</v>
       </c>
       <c r="S37" s="18">
-        <v>13109.988499999999</v>
+        <v>9314.9884999999995</v>
       </c>
       <c r="T37" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U37" s="20" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="V37" s="21">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="W37" s="21">
         <v>1</v>
       </c>
       <c r="X37" s="22"/>
     </row>
-    <row r="38" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:24" s="1" customFormat="1" ht="51.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="11" t="s">
-        <v>115</v>
+        <v>93</v>
       </c>
       <c r="C38" s="12" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47603500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>94</v>
+      </c>
+      <c r="D38" s="57"/>
+      <c r="E38" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47312700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
       <c r="F38" s="13"/>
       <c r="G38" s="11" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="H38" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I38" s="14" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J38" s="14" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="K38" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="L38" s="14" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L38" s="54" t="s">
+        <v>95</v>
+      </c>
+      <c r="M38" s="14"/>
       <c r="N38" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O38" s="14"/>
       <c r="P38" s="15" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="Q38" s="16">
-        <v>20799</v>
+        <v>17599</v>
       </c>
       <c r="R38" s="17">
-        <v>45.19</v>
+        <v>45.45</v>
       </c>
       <c r="S38" s="18">
-        <v>13109.988499999999</v>
+        <v>11039.988499999999</v>
       </c>
       <c r="T38" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U38" s="20" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="V38" s="21">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="W38" s="21">
         <v>1</v>
       </c>
       <c r="X38" s="22"/>
     </row>
-    <row r="39" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="11" t="s">
+    <row r="39" spans="1:24" s="1" customFormat="1" ht="60.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B39" s="11" t="s">
-        <v>118</v>
+      <c r="B39" s="23" t="s">
+        <v>93</v>
       </c>
       <c r="C39" s="12" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47315700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>94</v>
+      </c>
+      <c r="D39" s="58"/>
+      <c r="E39" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47312700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F39" s="13" t="s">
-[...5 lines deleted...]
-      <c r="H39" s="11" t="s">
+      <c r="F39" s="13"/>
+      <c r="G39" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H39" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I39" s="14" t="s">
-        <v>69</v>
+      <c r="I39" s="23" t="s">
+        <v>82</v>
       </c>
       <c r="J39" s="14" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="K39" s="15" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="L39" s="56"/>
       <c r="M39" s="14"/>
       <c r="N39" s="14" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="O39" s="14"/>
       <c r="P39" s="15" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="Q39" s="16">
-        <v>19699</v>
+        <v>17599</v>
       </c>
       <c r="R39" s="17">
-        <v>45.17</v>
+        <v>45.45</v>
       </c>
       <c r="S39" s="18">
-        <v>12419.988499999999</v>
+        <v>11039.988499999999</v>
       </c>
       <c r="T39" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U39" s="20" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>42.5</v>
+        <v>57</v>
+      </c>
+      <c r="V39" s="26">
+        <v>36.5</v>
       </c>
       <c r="W39" s="21">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="X39" s="22"/>
     </row>
     <row r="40" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="11" t="s">
-        <v>121</v>
+        <v>96</v>
       </c>
       <c r="C40" s="12" t="s">
-        <v>122</v>
+        <v>97</v>
       </c>
       <c r="D40" s="24"/>
-      <c r="E40" s="38" t="str">
-        <f>HYPERLINK("https://www.google.ru/search?q=L49153900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="E40" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L41742800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
       <c r="F40" s="13"/>
       <c r="G40" s="11" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="H40" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I40" s="14" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J40" s="14" t="s">
-        <v>123</v>
+        <v>90</v>
       </c>
       <c r="K40" s="15" t="s">
         <v>30</v>
       </c>
       <c r="L40" s="14" t="s">
-        <v>124</v>
+        <v>98</v>
       </c>
       <c r="M40" s="14"/>
       <c r="N40" s="14" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="O40" s="14"/>
       <c r="P40" s="15" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
       <c r="Q40" s="16">
-        <v>22599</v>
+        <v>22699</v>
       </c>
       <c r="R40" s="17">
-        <v>45.13</v>
+        <v>45.37</v>
       </c>
       <c r="S40" s="18">
         <v>14259.988499999999</v>
       </c>
       <c r="T40" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U40" s="20" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>60</v>
+      </c>
+      <c r="V40" s="26">
+        <v>38.5</v>
       </c>
       <c r="W40" s="21">
         <v>1</v>
       </c>
       <c r="X40" s="22"/>
     </row>
     <row r="41" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="11" t="s">
-        <v>125</v>
+        <v>100</v>
       </c>
       <c r="C41" s="12" t="s">
-        <v>126</v>
+        <v>101</v>
       </c>
       <c r="D41" s="24"/>
-      <c r="E41" s="38" t="str">
-        <f>HYPERLINK("https://www.google.ru/search?q=L47790400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="E41" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47854100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
       <c r="F41" s="13"/>
       <c r="G41" s="11" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="H41" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I41" s="14" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J41" s="14" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="K41" s="15" t="s">
         <v>30</v>
       </c>
       <c r="L41" s="14" t="s">
-        <v>127</v>
+        <v>65</v>
       </c>
       <c r="M41" s="14"/>
       <c r="N41" s="14" t="s">
-        <v>128</v>
+        <v>102</v>
       </c>
       <c r="O41" s="14"/>
       <c r="P41" s="15" t="s">
-        <v>81</v>
+        <v>103</v>
       </c>
       <c r="Q41" s="16">
-        <v>16399</v>
+        <v>22699</v>
       </c>
       <c r="R41" s="17">
-        <v>45.12</v>
+        <v>45.37</v>
       </c>
       <c r="S41" s="18">
-        <v>10349.988499999999</v>
+        <v>14259.988499999999</v>
       </c>
       <c r="T41" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U41" s="20" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="V41" s="21">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="W41" s="21">
         <v>1</v>
       </c>
       <c r="X41" s="22"/>
     </row>
     <row r="42" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="11" t="s">
-        <v>129</v>
+        <v>104</v>
       </c>
       <c r="C42" s="12" t="s">
-        <v>130</v>
+        <v>105</v>
       </c>
       <c r="D42" s="24"/>
-      <c r="E42" s="38" t="str">
-        <f>HYPERLINK("https://www.google.ru/search?q=L47570800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="E42" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49135700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F42" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F42" s="13"/>
       <c r="G42" s="11" t="s">
-        <v>26</v>
+        <v>89</v>
       </c>
       <c r="H42" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I42" s="14" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J42" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K42" s="15" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="L42" s="14" t="s">
-        <v>131</v>
+        <v>106</v>
       </c>
       <c r="M42" s="14" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N42" s="14" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="O42" s="14"/>
       <c r="P42" s="15" t="s">
-        <v>132</v>
+        <v>48</v>
       </c>
       <c r="Q42" s="16">
-        <v>25499</v>
+        <v>22699</v>
       </c>
       <c r="R42" s="17">
-        <v>45.1</v>
+        <v>45.37</v>
       </c>
       <c r="S42" s="18">
-        <v>16099.988499999998</v>
+        <v>14259.988499999999</v>
       </c>
       <c r="T42" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U42" s="20" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>74</v>
+      </c>
+      <c r="V42" s="26">
+        <v>42.5</v>
       </c>
       <c r="W42" s="21">
         <v>1</v>
       </c>
       <c r="X42" s="22"/>
     </row>
     <row r="43" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="11" t="s">
-        <v>133</v>
+        <v>107</v>
       </c>
       <c r="C43" s="12" t="s">
-        <v>134</v>
+        <v>108</v>
       </c>
       <c r="D43" s="24"/>
-      <c r="E43" s="38" t="str">
-        <f>HYPERLINK("https://www.google.ru/search?q=L47851000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="E43" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47571100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
       <c r="F43" s="13"/>
       <c r="G43" s="11" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="H43" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I43" s="14" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J43" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K43" s="15" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="L43" s="14" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="M43" s="14"/>
+        <v>109</v>
+      </c>
+      <c r="M43" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N43" s="14" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="O43" s="14"/>
       <c r="P43" s="15" t="s">
-        <v>81</v>
+        <v>110</v>
       </c>
       <c r="Q43" s="16">
-        <v>30399</v>
+        <v>29999</v>
       </c>
       <c r="R43" s="17">
-        <v>45.06</v>
+        <v>45.33</v>
       </c>
       <c r="S43" s="18">
-        <v>19204.988499999999</v>
+        <v>18859.988499999999</v>
       </c>
       <c r="T43" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U43" s="20" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>57</v>
+      </c>
+      <c r="V43" s="26">
+        <v>36.5</v>
       </c>
       <c r="W43" s="21">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="X43" s="22"/>
     </row>
-    <row r="44" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="11" t="s">
-        <v>137</v>
+        <v>111</v>
       </c>
       <c r="C44" s="12" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47151900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>112</v>
+      </c>
+      <c r="D44" s="24"/>
+      <c r="E44" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49221400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F44" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F44" s="13"/>
       <c r="G44" s="11" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="H44" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I44" s="14" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J44" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K44" s="15" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>113</v>
+      </c>
+      <c r="L44" s="14" t="s">
+        <v>114</v>
       </c>
       <c r="M44" s="14" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N44" s="14" t="s">
-        <v>32</v>
+        <v>115</v>
       </c>
       <c r="O44" s="14"/>
       <c r="P44" s="15" t="s">
-        <v>86</v>
+        <v>48</v>
       </c>
       <c r="Q44" s="16">
-        <v>18999</v>
+        <v>25599</v>
       </c>
       <c r="R44" s="17">
-        <v>40</v>
+        <v>45.31</v>
       </c>
       <c r="S44" s="18">
-        <v>13109.309999999998</v>
+        <v>16099.988499999998</v>
       </c>
       <c r="T44" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U44" s="20" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>74</v>
+      </c>
+      <c r="V44" s="26">
+        <v>42.5</v>
       </c>
       <c r="W44" s="21">
         <v>1</v>
       </c>
       <c r="X44" s="22"/>
     </row>
-    <row r="45" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="23" t="s">
+    <row r="45" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B45" s="23" t="s">
-        <v>137</v>
+      <c r="B45" s="11" t="s">
+        <v>116</v>
       </c>
       <c r="C45" s="12" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47151900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>117</v>
+      </c>
+      <c r="D45" s="24"/>
+      <c r="E45" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47152500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F45" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H45" s="23" t="s">
+      <c r="F45" s="13"/>
+      <c r="G45" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H45" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I45" s="23" t="s">
-        <v>69</v>
+      <c r="I45" s="14" t="s">
+        <v>82</v>
       </c>
       <c r="J45" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K45" s="15" t="s">
-        <v>30</v>
-[...4 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="L45" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="M45" s="14"/>
       <c r="N45" s="14" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="O45" s="14"/>
       <c r="P45" s="15" t="s">
-        <v>86</v>
+        <v>119</v>
       </c>
       <c r="Q45" s="16">
-        <v>18999</v>
+        <v>16999</v>
       </c>
       <c r="R45" s="17">
-        <v>40</v>
+        <v>45.29</v>
       </c>
       <c r="S45" s="18">
-        <v>13109.309999999998</v>
+        <v>10694.988499999999</v>
       </c>
       <c r="T45" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U45" s="20" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>60</v>
+      </c>
+      <c r="V45" s="26">
+        <v>38.5</v>
       </c>
       <c r="W45" s="21">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="X45" s="22"/>
     </row>
-    <row r="46" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="23" t="s">
+    <row r="46" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B46" s="23" t="s">
-        <v>137</v>
+      <c r="B46" s="11" t="s">
+        <v>120</v>
       </c>
       <c r="C46" s="12" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47151900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>121</v>
+      </c>
+      <c r="D46" s="24"/>
+      <c r="E46" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47307500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F46" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H46" s="23" t="s">
+      <c r="F46" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G46" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H46" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I46" s="23" t="s">
-        <v>69</v>
+      <c r="I46" s="14" t="s">
+        <v>82</v>
       </c>
       <c r="J46" s="14" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="K46" s="15" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="L46" s="55"/>
+        <v>40</v>
+      </c>
+      <c r="L46" s="14" t="s">
+        <v>122</v>
+      </c>
       <c r="M46" s="14" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N46" s="14" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="O46" s="14"/>
       <c r="P46" s="15" t="s">
-        <v>86</v>
+        <v>123</v>
       </c>
       <c r="Q46" s="16">
-        <v>18999</v>
+        <v>20799</v>
       </c>
       <c r="R46" s="17">
-        <v>40</v>
+        <v>45.19</v>
       </c>
       <c r="S46" s="18">
-        <v>13109.309999999998</v>
+        <v>13109.988499999999</v>
       </c>
       <c r="T46" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U46" s="20" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>38.5</v>
+        <v>43</v>
+      </c>
+      <c r="V46" s="21">
+        <v>45</v>
       </c>
       <c r="W46" s="21">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="X46" s="22"/>
     </row>
-    <row r="47" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="11" t="s">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="C47" s="12" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47153200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>125</v>
+      </c>
+      <c r="D47" s="24"/>
+      <c r="E47" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47315700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F47" s="13"/>
+      <c r="F47" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="G47" s="11" t="s">
-        <v>26</v>
+        <v>89</v>
       </c>
       <c r="H47" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I47" s="14" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J47" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K47" s="15" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>40</v>
+      </c>
+      <c r="L47" s="14" t="s">
+        <v>126</v>
       </c>
       <c r="M47" s="14"/>
       <c r="N47" s="14" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="O47" s="14"/>
       <c r="P47" s="15" t="s">
-        <v>144</v>
+        <v>127</v>
       </c>
       <c r="Q47" s="16">
-        <v>16999</v>
+        <v>19699</v>
       </c>
       <c r="R47" s="17">
-        <v>40</v>
+        <v>45.17</v>
       </c>
       <c r="S47" s="18">
-        <v>11729.31</v>
+        <v>12419.988499999999</v>
       </c>
       <c r="T47" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U47" s="20" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>74</v>
+      </c>
+      <c r="V47" s="26">
+        <v>42.5</v>
       </c>
       <c r="W47" s="21">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="X47" s="22"/>
     </row>
-    <row r="48" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="23" t="s">
+    <row r="48" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B48" s="23" t="s">
-        <v>141</v>
+      <c r="B48" s="11" t="s">
+        <v>128</v>
       </c>
       <c r="C48" s="12" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47153200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>129</v>
+      </c>
+      <c r="D48" s="24"/>
+      <c r="E48" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49237100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
       <c r="F48" s="13"/>
-      <c r="G48" s="23" t="s">
-[...2 lines deleted...]
-      <c r="H48" s="23" t="s">
+      <c r="G48" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H48" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I48" s="23" t="s">
-        <v>69</v>
+      <c r="I48" s="14" t="s">
+        <v>82</v>
       </c>
       <c r="J48" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K48" s="15" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="L48" s="59"/>
+        <v>113</v>
+      </c>
+      <c r="L48" s="14" t="s">
+        <v>130</v>
+      </c>
       <c r="M48" s="14"/>
       <c r="N48" s="14" t="s">
-        <v>43</v>
+        <v>115</v>
       </c>
       <c r="O48" s="14"/>
       <c r="P48" s="15" t="s">
-        <v>144</v>
+        <v>48</v>
       </c>
       <c r="Q48" s="16">
-        <v>16999</v>
+        <v>22799</v>
       </c>
       <c r="R48" s="17">
-        <v>40</v>
+        <v>45.17</v>
       </c>
       <c r="S48" s="18">
-        <v>11729.31</v>
+        <v>14374.988499999999</v>
       </c>
       <c r="T48" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U48" s="20" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>36.5</v>
+        <v>131</v>
+      </c>
+      <c r="V48" s="21">
+        <v>46</v>
       </c>
       <c r="W48" s="21">
         <v>1</v>
       </c>
       <c r="X48" s="22"/>
     </row>
-    <row r="49" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="23" t="s">
+    <row r="49" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B49" s="23" t="s">
-        <v>141</v>
+      <c r="B49" s="11" t="s">
+        <v>132</v>
       </c>
       <c r="C49" s="12" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47153200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>133</v>
+      </c>
+      <c r="D49" s="24"/>
+      <c r="E49" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47576600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
       <c r="F49" s="13"/>
-      <c r="G49" s="23" t="s">
+      <c r="G49" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="H49" s="23" t="s">
+      <c r="H49" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I49" s="23" t="s">
-        <v>69</v>
+      <c r="I49" s="14" t="s">
+        <v>82</v>
       </c>
       <c r="J49" s="14" t="s">
         <v>29</v>
       </c>
       <c r="K49" s="15" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="M49" s="14"/>
+        <v>40</v>
+      </c>
+      <c r="L49" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M49" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N49" s="14" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="O49" s="14"/>
       <c r="P49" s="15" t="s">
-        <v>144</v>
+        <v>86</v>
       </c>
       <c r="Q49" s="16">
-        <v>16999</v>
+        <v>37199</v>
       </c>
       <c r="R49" s="17">
-        <v>40</v>
+        <v>45.16</v>
       </c>
       <c r="S49" s="18">
-        <v>11729.31</v>
+        <v>23459.988499999999</v>
       </c>
       <c r="T49" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U49" s="20" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="V49" s="21">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="W49" s="21">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="X49" s="22"/>
     </row>
-    <row r="50" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="11" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="C50" s="12" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-        <f t="shared" ref="E50:E57" si="1">HYPERLINK("https://www.google.ru/search?q=L47270100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>135</v>
+      </c>
+      <c r="D50" s="24"/>
+      <c r="E50" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47697800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F50" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F50" s="13"/>
       <c r="G50" s="11" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I50" s="14" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J50" s="14" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="K50" s="15" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>40</v>
+      </c>
+      <c r="L50" s="14" t="s">
+        <v>83</v>
       </c>
       <c r="M50" s="14" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N50" s="14" t="s">
-        <v>43</v>
+        <v>136</v>
       </c>
       <c r="O50" s="14"/>
       <c r="P50" s="15" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="Q50" s="16">
-        <v>31499</v>
+        <v>37199</v>
       </c>
       <c r="R50" s="17">
-        <v>40</v>
+        <v>45.16</v>
       </c>
       <c r="S50" s="18">
-        <v>21734.31</v>
+        <v>23459.988499999999</v>
       </c>
       <c r="T50" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="U50" s="29" t="s">
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="U50" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="V50" s="26">
+        <v>40.5</v>
       </c>
       <c r="W50" s="21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X50" s="22"/>
     </row>
-    <row r="51" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="23" t="s">
+    <row r="51" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B51" s="23" t="s">
-        <v>145</v>
+      <c r="B51" s="11" t="s">
+        <v>137</v>
       </c>
       <c r="C51" s="12" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-        <f t="shared" si="1"/>
+        <v>138</v>
+      </c>
+      <c r="D51" s="24"/>
+      <c r="E51" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47882900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F51" s="13" t="s">
-[...5 lines deleted...]
-      <c r="H51" s="23" t="s">
+      <c r="F51" s="13"/>
+      <c r="G51" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H51" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I51" s="23" t="s">
-        <v>69</v>
+      <c r="I51" s="14" t="s">
+        <v>82</v>
       </c>
       <c r="J51" s="14" t="s">
-        <v>79</v>
+        <v>139</v>
       </c>
       <c r="K51" s="15" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="L51" s="59"/>
+        <v>30</v>
+      </c>
+      <c r="L51" s="14" t="s">
+        <v>140</v>
+      </c>
       <c r="M51" s="14" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N51" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O51" s="14"/>
       <c r="P51" s="15" t="s">
         <v>99</v>
       </c>
       <c r="Q51" s="16">
-        <v>31499</v>
+        <v>22599</v>
       </c>
       <c r="R51" s="17">
-        <v>40</v>
+        <v>45.13</v>
       </c>
       <c r="S51" s="18">
-        <v>21734.31</v>
+        <v>14259.988499999999</v>
       </c>
       <c r="T51" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U51" s="20" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>40.5</v>
+        <v>71</v>
+      </c>
+      <c r="V51" s="21">
+        <v>39</v>
       </c>
       <c r="W51" s="21">
         <v>1</v>
       </c>
       <c r="X51" s="22"/>
     </row>
-    <row r="52" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="23" t="s">
+    <row r="52" spans="1:24" s="1" customFormat="1" ht="51.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B52" s="23" t="s">
-        <v>145</v>
+      <c r="B52" s="11" t="s">
+        <v>141</v>
       </c>
       <c r="C52" s="12" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="D52" s="57"/>
-      <c r="E52" s="38" t="str">
-        <f t="shared" si="1"/>
+      <c r="E52" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47310900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F52" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="23" t="s">
+      <c r="F52" s="13"/>
+      <c r="G52" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="H52" s="23" t="s">
+      <c r="H52" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I52" s="23" t="s">
-        <v>69</v>
+      <c r="I52" s="14" t="s">
+        <v>82</v>
       </c>
       <c r="J52" s="14" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="K52" s="15" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="L52" s="59"/>
+        <v>30</v>
+      </c>
+      <c r="L52" s="54" t="s">
+        <v>143</v>
+      </c>
       <c r="M52" s="14" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N52" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O52" s="14"/>
       <c r="P52" s="15" t="s">
-        <v>99</v>
+        <v>144</v>
       </c>
       <c r="Q52" s="16">
-        <v>31499</v>
+        <v>21499</v>
       </c>
       <c r="R52" s="17">
-        <v>40</v>
+        <v>45.11</v>
       </c>
       <c r="S52" s="18">
-        <v>21734.31</v>
+        <v>13569.988499999999</v>
       </c>
       <c r="T52" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U52" s="20" t="s">
-        <v>136</v>
+        <v>49</v>
       </c>
       <c r="V52" s="21">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="W52" s="21">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="X52" s="22"/>
     </row>
-    <row r="53" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:24" s="1" customFormat="1" ht="60.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B53" s="23" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C53" s="12" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-        <f t="shared" si="1"/>
+        <v>142</v>
+      </c>
+      <c r="D53" s="58"/>
+      <c r="E53" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47310900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F53" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F53" s="13"/>
       <c r="G53" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I53" s="23" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J53" s="14" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="K53" s="15" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="L53" s="59"/>
+        <v>30</v>
+      </c>
+      <c r="L53" s="56"/>
       <c r="M53" s="14" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N53" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O53" s="14"/>
       <c r="P53" s="15" t="s">
-        <v>99</v>
+        <v>144</v>
       </c>
       <c r="Q53" s="16">
-        <v>31499</v>
+        <v>21499</v>
       </c>
       <c r="R53" s="17">
-        <v>40</v>
+        <v>45.11</v>
       </c>
       <c r="S53" s="18">
-        <v>21734.31</v>
+        <v>13569.988499999999</v>
       </c>
       <c r="T53" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U53" s="20" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="V53" s="21">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="W53" s="21">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="X53" s="22"/>
     </row>
-    <row r="54" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="23" t="s">
+    <row r="54" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B54" s="23" t="s">
+      <c r="B54" s="11" t="s">
         <v>145</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>146</v>
       </c>
-      <c r="D54" s="57"/>
-[...1 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="D54" s="24"/>
+      <c r="E54" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47760400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F54" s="13" t="s">
-[...5 lines deleted...]
-      <c r="H54" s="23" t="s">
+      <c r="F54" s="13"/>
+      <c r="G54" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H54" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I54" s="23" t="s">
-        <v>69</v>
+      <c r="I54" s="14" t="s">
+        <v>82</v>
       </c>
       <c r="J54" s="14" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="K54" s="15" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="L54" s="59"/>
+        <v>40</v>
+      </c>
+      <c r="L54" s="14" t="s">
+        <v>147</v>
+      </c>
       <c r="M54" s="14" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N54" s="14" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="O54" s="14"/>
       <c r="P54" s="15" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="Q54" s="16">
-        <v>31499</v>
+        <v>26399</v>
       </c>
       <c r="R54" s="17">
-        <v>40</v>
+        <v>45.07</v>
       </c>
       <c r="S54" s="18">
-        <v>21734.31</v>
+        <v>16674.988499999999</v>
       </c>
       <c r="T54" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U54" s="20" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>74</v>
+      </c>
+      <c r="V54" s="26">
+        <v>42.5</v>
       </c>
       <c r="W54" s="21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X54" s="22"/>
     </row>
-    <row r="55" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="23" t="s">
+    <row r="55" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B55" s="23" t="s">
-        <v>145</v>
+      <c r="B55" s="11" t="s">
+        <v>148</v>
       </c>
       <c r="C55" s="12" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-        <f t="shared" si="1"/>
+        <v>149</v>
+      </c>
+      <c r="D55" s="24"/>
+      <c r="E55" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47851000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F55" s="13" t="s">
-[...5 lines deleted...]
-      <c r="H55" s="23" t="s">
+      <c r="F55" s="13"/>
+      <c r="G55" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H55" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I55" s="23" t="s">
-        <v>69</v>
+      <c r="I55" s="14" t="s">
+        <v>82</v>
       </c>
       <c r="J55" s="14" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="K55" s="15" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="L55" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="M55" s="14"/>
       <c r="N55" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O55" s="14"/>
       <c r="P55" s="15" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="Q55" s="16">
-        <v>31499</v>
+        <v>30399</v>
       </c>
       <c r="R55" s="17">
-        <v>40</v>
+        <v>45.06</v>
       </c>
       <c r="S55" s="18">
-        <v>21734.31</v>
+        <v>19204.988499999999</v>
       </c>
       <c r="T55" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U55" s="20" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>44.5</v>
+        <v>72</v>
+      </c>
+      <c r="V55" s="21">
+        <v>41</v>
       </c>
       <c r="W55" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X55" s="22"/>
     </row>
-    <row r="56" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="23" t="s">
+    <row r="56" spans="1:24" s="1" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B56" s="23" t="s">
-        <v>145</v>
+      <c r="B56" s="11" t="s">
+        <v>151</v>
       </c>
       <c r="C56" s="12" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-        <f t="shared" si="1"/>
+        <v>152</v>
+      </c>
+      <c r="D56" s="51"/>
+      <c r="E56" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47153200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F56" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G56" s="23" t="s">
+      <c r="F56" s="13"/>
+      <c r="G56" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="H56" s="23" t="s">
+      <c r="H56" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I56" s="23" t="s">
-        <v>69</v>
+      <c r="I56" s="14" t="s">
+        <v>82</v>
       </c>
       <c r="J56" s="14" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="K56" s="15" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="L56" s="54" t="s">
+        <v>118</v>
+      </c>
+      <c r="M56" s="14"/>
       <c r="N56" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O56" s="14"/>
       <c r="P56" s="15" t="s">
-        <v>99</v>
+        <v>119</v>
       </c>
       <c r="Q56" s="16">
-        <v>31499</v>
+        <v>16999</v>
       </c>
       <c r="R56" s="17">
-        <v>40</v>
+        <v>45.01</v>
       </c>
       <c r="S56" s="18">
-        <v>21734.31</v>
+        <v>10749.9355</v>
       </c>
       <c r="T56" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U56" s="20" t="s">
-        <v>148</v>
+        <v>49</v>
       </c>
       <c r="V56" s="21">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="W56" s="21">
         <v>1</v>
       </c>
       <c r="X56" s="22"/>
     </row>
-    <row r="57" spans="1:24" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:24" s="1" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B57" s="23" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="C57" s="12" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-        <f t="shared" si="1"/>
+        <v>152</v>
+      </c>
+      <c r="D57" s="52"/>
+      <c r="E57" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47153200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F57" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F57" s="13"/>
       <c r="G57" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I57" s="23" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J57" s="14" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="K57" s="15" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="L57" s="55"/>
-      <c r="M57" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M57" s="14"/>
       <c r="N57" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O57" s="14"/>
       <c r="P57" s="15" t="s">
-        <v>99</v>
+        <v>119</v>
       </c>
       <c r="Q57" s="16">
-        <v>31499</v>
+        <v>16999</v>
       </c>
       <c r="R57" s="17">
-        <v>40</v>
+        <v>45.01</v>
       </c>
       <c r="S57" s="18">
-        <v>21734.31</v>
+        <v>10749.9355</v>
       </c>
       <c r="T57" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U57" s="20" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>57</v>
+      </c>
+      <c r="V57" s="26">
+        <v>36.5</v>
       </c>
       <c r="W57" s="21">
         <v>1</v>
       </c>
       <c r="X57" s="22"/>
     </row>
-    <row r="58" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="11" t="s">
+    <row r="58" spans="1:24" s="1" customFormat="1" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B58" s="11" t="s">
-        <v>150</v>
+      <c r="B58" s="23" t="s">
+        <v>151</v>
       </c>
       <c r="C58" s="12" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47271800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>152</v>
+      </c>
+      <c r="D58" s="53"/>
+      <c r="E58" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47153200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F58" s="13" t="s">
-[...5 lines deleted...]
-      <c r="H58" s="11" t="s">
+      <c r="F58" s="13"/>
+      <c r="G58" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H58" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I58" s="14" t="s">
-        <v>69</v>
+      <c r="I58" s="23" t="s">
+        <v>82</v>
       </c>
       <c r="J58" s="14" t="s">
-        <v>123</v>
+        <v>29</v>
       </c>
       <c r="K58" s="15" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="L58" s="56"/>
+      <c r="M58" s="14"/>
       <c r="N58" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O58" s="14"/>
       <c r="P58" s="15" t="s">
-        <v>44</v>
+        <v>119</v>
       </c>
       <c r="Q58" s="16">
-        <v>22799</v>
+        <v>16999</v>
       </c>
       <c r="R58" s="17">
-        <v>40</v>
+        <v>45.01</v>
       </c>
       <c r="S58" s="18">
-        <v>15731.309999999998</v>
+        <v>10749.9355</v>
       </c>
       <c r="T58" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U58" s="20" t="s">
-        <v>107</v>
+        <v>58</v>
       </c>
       <c r="V58" s="21">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="W58" s="21">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="X58" s="22"/>
     </row>
-    <row r="59" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A59" s="23" t="s">
+    <row r="59" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B59" s="23" t="s">
-        <v>150</v>
+      <c r="B59" s="11" t="s">
+        <v>153</v>
       </c>
       <c r="C59" s="12" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47271800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>154</v>
+      </c>
+      <c r="D59" s="51"/>
+      <c r="E59" s="37" t="str">
+        <f t="shared" ref="E59:E71" si="3">HYPERLINK("https://www.google.ru/search?q=L41738600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
       <c r="F59" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="G59" s="23" t="s">
-[...2 lines deleted...]
-      <c r="H59" s="23" t="s">
+      <c r="G59" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H59" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I59" s="23" t="s">
-        <v>69</v>
+      <c r="I59" s="14" t="s">
+        <v>82</v>
       </c>
       <c r="J59" s="14" t="s">
-        <v>123</v>
+        <v>90</v>
       </c>
       <c r="K59" s="15" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="L59" s="55"/>
+        <v>40</v>
+      </c>
+      <c r="L59" s="54" t="s">
+        <v>155</v>
+      </c>
       <c r="M59" s="14" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N59" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O59" s="14"/>
       <c r="P59" s="15" t="s">
-        <v>44</v>
+        <v>156</v>
       </c>
       <c r="Q59" s="16">
-        <v>22799</v>
+        <v>26299</v>
       </c>
       <c r="R59" s="17">
         <v>40</v>
       </c>
       <c r="S59" s="18">
-        <v>15731.309999999998</v>
+        <v>18146.309999999998</v>
       </c>
       <c r="T59" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U59" s="20" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="V59" s="21">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="W59" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X59" s="22"/>
     </row>
-    <row r="60" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A60" s="11" t="s">
+    <row r="60" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B60" s="11" t="s">
+      <c r="B60" s="23" t="s">
         <v>153</v>
       </c>
       <c r="C60" s="12" t="s">
         <v>154</v>
       </c>
-      <c r="D60" s="56"/>
-[...1 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47310900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="D60" s="52"/>
+      <c r="E60" s="37" t="str">
+        <f t="shared" si="3"/>
         <v>Еще фото</v>
       </c>
-      <c r="F60" s="13"/>
-      <c r="G60" s="11" t="s">
+      <c r="F60" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G60" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="H60" s="11" t="s">
+      <c r="H60" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I60" s="14" t="s">
-        <v>69</v>
+      <c r="I60" s="23" t="s">
+        <v>82</v>
       </c>
       <c r="J60" s="14" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="K60" s="15" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="L60" s="55"/>
       <c r="M60" s="14" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N60" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O60" s="14"/>
       <c r="P60" s="15" t="s">
         <v>156</v>
       </c>
       <c r="Q60" s="16">
-        <v>21499</v>
+        <v>26299</v>
       </c>
       <c r="R60" s="17">
         <v>40</v>
       </c>
       <c r="S60" s="18">
-        <v>14834.309999999998</v>
+        <v>18146.309999999998</v>
       </c>
       <c r="T60" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U60" s="20" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="V60" s="21">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="W60" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X60" s="22"/>
     </row>
-    <row r="61" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B61" s="23" t="s">
         <v>153</v>
       </c>
       <c r="C61" s="12" t="s">
         <v>154</v>
       </c>
-      <c r="D61" s="57"/>
-[...1 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47310900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="D61" s="52"/>
+      <c r="E61" s="37" t="str">
+        <f t="shared" si="3"/>
         <v>Еще фото</v>
       </c>
-      <c r="F61" s="13"/>
+      <c r="F61" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="G61" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I61" s="23" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J61" s="14" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="K61" s="15" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="L61" s="59"/>
+        <v>40</v>
+      </c>
+      <c r="L61" s="55"/>
       <c r="M61" s="14" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N61" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O61" s="14"/>
       <c r="P61" s="15" t="s">
         <v>156</v>
       </c>
       <c r="Q61" s="16">
-        <v>21499</v>
+        <v>26299</v>
       </c>
       <c r="R61" s="17">
         <v>40</v>
       </c>
       <c r="S61" s="18">
-        <v>14834.309999999998</v>
+        <v>18146.309999999998</v>
       </c>
       <c r="T61" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U61" s="20" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>62</v>
+      </c>
+      <c r="V61" s="26">
+        <v>40.5</v>
       </c>
       <c r="W61" s="21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X61" s="22"/>
     </row>
-    <row r="62" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B62" s="23" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="12" t="s">
         <v>154</v>
       </c>
-      <c r="D62" s="58"/>
-[...1 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47310900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="D62" s="52"/>
+      <c r="E62" s="37" t="str">
+        <f t="shared" si="3"/>
         <v>Еще фото</v>
       </c>
-      <c r="F62" s="13"/>
+      <c r="F62" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="G62" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I62" s="23" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J62" s="14" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="K62" s="15" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="L62" s="55"/>
       <c r="M62" s="14" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N62" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O62" s="14"/>
       <c r="P62" s="15" t="s">
         <v>156</v>
       </c>
       <c r="Q62" s="16">
-        <v>21499</v>
+        <v>26299</v>
       </c>
       <c r="R62" s="17">
         <v>40</v>
       </c>
       <c r="S62" s="18">
-        <v>14834.309999999998</v>
+        <v>18146.309999999998</v>
       </c>
       <c r="T62" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U62" s="20" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="V62" s="21">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="W62" s="21">
         <v>3</v>
       </c>
       <c r="X62" s="22"/>
     </row>
-    <row r="63" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A63" s="11" t="s">
+    <row r="63" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B63" s="11" t="s">
-        <v>145</v>
+      <c r="B63" s="23" t="s">
+        <v>153</v>
       </c>
       <c r="C63" s="12" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="D63" s="52"/>
-      <c r="E63" s="38" t="str">
-        <f>HYPERLINK("https://www.google.ru/search?q=L47744700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="E63" s="37" t="str">
+        <f t="shared" si="3"/>
         <v>Еще фото</v>
       </c>
-      <c r="F63" s="13"/>
-[...3 lines deleted...]
-      <c r="H63" s="11" t="s">
+      <c r="F63" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G63" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H63" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I63" s="14" t="s">
-        <v>69</v>
+      <c r="I63" s="23" t="s">
+        <v>82</v>
       </c>
       <c r="J63" s="14" t="s">
-        <v>123</v>
+        <v>90</v>
       </c>
       <c r="K63" s="15" t="s">
-        <v>30</v>
-[...4 lines deleted...]
-      <c r="M63" s="14"/>
+        <v>40</v>
+      </c>
+      <c r="L63" s="55"/>
+      <c r="M63" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N63" s="14" t="s">
-        <v>159</v>
+        <v>47</v>
       </c>
       <c r="O63" s="14"/>
       <c r="P63" s="15" t="s">
-        <v>44</v>
+        <v>156</v>
       </c>
       <c r="Q63" s="16">
-        <v>25599</v>
+        <v>26299</v>
       </c>
       <c r="R63" s="17">
         <v>40</v>
       </c>
       <c r="S63" s="18">
-        <v>17663.309999999998</v>
+        <v>18146.309999999998</v>
       </c>
       <c r="T63" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U63" s="20" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>38.5</v>
+        <v>73</v>
+      </c>
+      <c r="V63" s="21">
+        <v>42</v>
       </c>
       <c r="W63" s="21">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="X63" s="22"/>
     </row>
-    <row r="64" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A64" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B64" s="23" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="C64" s="12" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47744700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>154</v>
+      </c>
+      <c r="D64" s="52"/>
+      <c r="E64" s="37" t="str">
+        <f t="shared" si="3"/>
         <v>Еще фото</v>
       </c>
-      <c r="F64" s="13"/>
+      <c r="F64" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="G64" s="23" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="H64" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I64" s="23" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J64" s="14" t="s">
-        <v>123</v>
+        <v>90</v>
       </c>
       <c r="K64" s="15" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="L64" s="55"/>
-      <c r="M64" s="14"/>
+      <c r="M64" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N64" s="14" t="s">
-        <v>159</v>
+        <v>47</v>
       </c>
       <c r="O64" s="14"/>
       <c r="P64" s="15" t="s">
-        <v>44</v>
+        <v>156</v>
       </c>
       <c r="Q64" s="16">
-        <v>25599</v>
+        <v>26299</v>
       </c>
       <c r="R64" s="17">
         <v>40</v>
       </c>
       <c r="S64" s="18">
-        <v>17663.309999999998</v>
+        <v>18146.309999999998</v>
       </c>
       <c r="T64" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U64" s="20" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>74</v>
+      </c>
+      <c r="V64" s="26">
+        <v>42.5</v>
       </c>
       <c r="W64" s="21">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="X64" s="22"/>
     </row>
-    <row r="65" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="11" t="s">
+    <row r="65" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B65" s="11" t="s">
-        <v>160</v>
+      <c r="B65" s="23" t="s">
+        <v>153</v>
       </c>
       <c r="C65" s="12" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="D65" s="52"/>
-      <c r="E65" s="38" t="str">
-        <f>HYPERLINK("https://www.google.ru/search?q=L47760400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="E65" s="37" t="str">
+        <f t="shared" si="3"/>
         <v>Еще фото</v>
       </c>
-      <c r="F65" s="13"/>
-[...3 lines deleted...]
-      <c r="H65" s="11" t="s">
+      <c r="F65" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G65" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H65" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I65" s="14" t="s">
-        <v>69</v>
+      <c r="I65" s="23" t="s">
+        <v>82</v>
       </c>
       <c r="J65" s="14" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="K65" s="15" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="L65" s="55"/>
       <c r="M65" s="14" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N65" s="14" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="O65" s="14"/>
       <c r="P65" s="15" t="s">
-        <v>81</v>
+        <v>156</v>
       </c>
       <c r="Q65" s="16">
-        <v>26399</v>
+        <v>26299</v>
       </c>
       <c r="R65" s="17">
         <v>40</v>
       </c>
       <c r="S65" s="18">
-        <v>18215.309999999998</v>
+        <v>18146.309999999998</v>
       </c>
       <c r="T65" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U65" s="20" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>42.5</v>
+        <v>78</v>
+      </c>
+      <c r="V65" s="21">
+        <v>43</v>
       </c>
       <c r="W65" s="21">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="X65" s="22"/>
     </row>
-    <row r="66" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B66" s="23" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="C66" s="12" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47760400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>154</v>
+      </c>
+      <c r="D66" s="52"/>
+      <c r="E66" s="37" t="str">
+        <f t="shared" si="3"/>
         <v>Еще фото</v>
       </c>
-      <c r="F66" s="13"/>
+      <c r="F66" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="G66" s="23" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="H66" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I66" s="23" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J66" s="14" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="K66" s="15" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="L66" s="55"/>
       <c r="M66" s="14" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N66" s="14" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="O66" s="14"/>
       <c r="P66" s="15" t="s">
-        <v>81</v>
+        <v>156</v>
       </c>
       <c r="Q66" s="16">
-        <v>26399</v>
+        <v>26299</v>
       </c>
       <c r="R66" s="17">
         <v>40</v>
       </c>
       <c r="S66" s="18">
-        <v>18215.309999999998</v>
+        <v>18146.309999999998</v>
       </c>
       <c r="T66" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U66" s="20" t="s">
-        <v>63</v>
+        <v>157</v>
       </c>
       <c r="V66" s="21">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W66" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X66" s="22"/>
     </row>
-    <row r="67" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A67" s="11" t="s">
+    <row r="67" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B67" s="11" t="s">
-        <v>163</v>
+      <c r="B67" s="23" t="s">
+        <v>153</v>
       </c>
       <c r="C67" s="12" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-        <f t="shared" ref="E67:E72" si="2">HYPERLINK("https://www.google.ru/search?q=L47854000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>154</v>
+      </c>
+      <c r="D67" s="52"/>
+      <c r="E67" s="37" t="str">
+        <f t="shared" si="3"/>
         <v>Еще фото</v>
       </c>
       <c r="F67" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="G67" s="11" t="s">
-[...2 lines deleted...]
-      <c r="H67" s="11" t="s">
+      <c r="G67" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H67" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I67" s="14" t="s">
-        <v>69</v>
+      <c r="I67" s="23" t="s">
+        <v>82</v>
       </c>
       <c r="J67" s="14" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="K67" s="15" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="M67" s="14"/>
+        <v>40</v>
+      </c>
+      <c r="L67" s="55"/>
+      <c r="M67" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N67" s="14" t="s">
-        <v>166</v>
+        <v>47</v>
       </c>
       <c r="O67" s="14"/>
       <c r="P67" s="15" t="s">
-        <v>99</v>
+        <v>156</v>
       </c>
       <c r="Q67" s="16">
-        <v>22699</v>
+        <v>26299</v>
       </c>
       <c r="R67" s="17">
         <v>40</v>
       </c>
       <c r="S67" s="18">
-        <v>15662.309999999998</v>
+        <v>18146.309999999998</v>
       </c>
       <c r="T67" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U67" s="20" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>79</v>
+      </c>
+      <c r="V67" s="26">
+        <v>44.5</v>
       </c>
       <c r="W67" s="21">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="X67" s="22"/>
     </row>
-    <row r="68" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A68" s="23" t="s">
+    <row r="68" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B68" s="23" t="s">
-        <v>163</v>
+      <c r="B68" s="14" t="s">
+        <v>153</v>
       </c>
       <c r="C68" s="12" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-        <f t="shared" si="2"/>
+        <v>154</v>
+      </c>
+      <c r="D68" s="52"/>
+      <c r="E68" s="37" t="str">
+        <f t="shared" si="3"/>
         <v>Еще фото</v>
       </c>
-      <c r="F68" s="13" t="s">
+      <c r="F68" s="27" t="s">
         <v>39</v>
       </c>
-      <c r="G68" s="23" t="s">
-[...2 lines deleted...]
-      <c r="H68" s="23" t="s">
+      <c r="G68" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="H68" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="I68" s="23" t="s">
-        <v>69</v>
+      <c r="I68" s="14" t="s">
+        <v>82</v>
       </c>
       <c r="J68" s="14" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-      <c r="M68" s="14"/>
+        <v>90</v>
+      </c>
+      <c r="K68" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="L68" s="55"/>
+      <c r="M68" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N68" s="14" t="s">
-        <v>166</v>
+        <v>47</v>
       </c>
       <c r="O68" s="14"/>
-      <c r="P68" s="15" t="s">
-[...9 lines deleted...]
-        <v>15662.309999999998</v>
+      <c r="P68" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q68" s="28">
+        <v>26299</v>
+      </c>
+      <c r="R68" s="29">
+        <v>40</v>
+      </c>
+      <c r="S68" s="30">
+        <v>18146.309999999998</v>
       </c>
       <c r="T68" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U68" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="V68" s="21">
         <v>45</v>
       </c>
-      <c r="V68" s="25">
-[...1 lines deleted...]
-      </c>
       <c r="W68" s="21">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="X68" s="22"/>
     </row>
-    <row r="69" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="23" t="s">
+    <row r="69" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B69" s="23" t="s">
-        <v>163</v>
+      <c r="B69" s="14" t="s">
+        <v>153</v>
       </c>
       <c r="C69" s="12" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-        <f t="shared" si="2"/>
+        <v>154</v>
+      </c>
+      <c r="D69" s="52"/>
+      <c r="E69" s="37" t="str">
+        <f t="shared" si="3"/>
         <v>Еще фото</v>
       </c>
-      <c r="F69" s="13" t="s">
+      <c r="F69" s="27" t="s">
         <v>39</v>
       </c>
-      <c r="G69" s="23" t="s">
-[...2 lines deleted...]
-      <c r="H69" s="23" t="s">
+      <c r="G69" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="H69" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="I69" s="23" t="s">
-        <v>69</v>
+      <c r="I69" s="14" t="s">
+        <v>82</v>
       </c>
       <c r="J69" s="14" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-      <c r="M69" s="14"/>
+        <v>90</v>
+      </c>
+      <c r="K69" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="L69" s="55"/>
+      <c r="M69" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N69" s="14" t="s">
-        <v>166</v>
+        <v>47</v>
       </c>
       <c r="O69" s="14"/>
-      <c r="P69" s="15" t="s">
-[...9 lines deleted...]
-        <v>15662.309999999998</v>
+      <c r="P69" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q69" s="28">
+        <v>26299</v>
+      </c>
+      <c r="R69" s="29">
+        <v>40</v>
+      </c>
+      <c r="S69" s="30">
+        <v>18146.309999999998</v>
       </c>
       <c r="T69" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U69" s="20" t="s">
-        <v>63</v>
+        <v>131</v>
       </c>
       <c r="V69" s="21">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="W69" s="21">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="X69" s="22"/>
     </row>
-    <row r="70" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A70" s="23" t="s">
+    <row r="70" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B70" s="23" t="s">
-        <v>163</v>
+      <c r="B70" s="14" t="s">
+        <v>153</v>
       </c>
       <c r="C70" s="12" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-        <f t="shared" si="2"/>
+        <v>154</v>
+      </c>
+      <c r="D70" s="52"/>
+      <c r="E70" s="37" t="str">
+        <f t="shared" si="3"/>
         <v>Еще фото</v>
       </c>
-      <c r="F70" s="13" t="s">
+      <c r="F70" s="27" t="s">
         <v>39</v>
       </c>
-      <c r="G70" s="23" t="s">
-[...2 lines deleted...]
-      <c r="H70" s="23" t="s">
+      <c r="G70" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="H70" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="I70" s="23" t="s">
-        <v>69</v>
+      <c r="I70" s="14" t="s">
+        <v>82</v>
       </c>
       <c r="J70" s="14" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-      <c r="M70" s="14"/>
+        <v>90</v>
+      </c>
+      <c r="K70" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="L70" s="55"/>
+      <c r="M70" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N70" s="14" t="s">
-        <v>166</v>
+        <v>47</v>
       </c>
       <c r="O70" s="14"/>
-      <c r="P70" s="15" t="s">
-[...9 lines deleted...]
-        <v>15662.309999999998</v>
+      <c r="P70" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q70" s="28">
+        <v>26299</v>
+      </c>
+      <c r="R70" s="29">
+        <v>40</v>
+      </c>
+      <c r="S70" s="30">
+        <v>18146.309999999998</v>
       </c>
       <c r="T70" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U70" s="20" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>75</v>
+      </c>
+      <c r="V70" s="26">
+        <v>46.5</v>
       </c>
       <c r="W70" s="21">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="X70" s="22"/>
     </row>
-    <row r="71" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A71" s="23" t="s">
+    <row r="71" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B71" s="23" t="s">
-        <v>163</v>
+      <c r="B71" s="14" t="s">
+        <v>153</v>
       </c>
       <c r="C71" s="12" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-        <f t="shared" si="2"/>
+        <v>154</v>
+      </c>
+      <c r="D71" s="53"/>
+      <c r="E71" s="37" t="str">
+        <f t="shared" si="3"/>
         <v>Еще фото</v>
       </c>
-      <c r="F71" s="13" t="s">
+      <c r="F71" s="27" t="s">
         <v>39</v>
       </c>
-      <c r="G71" s="23" t="s">
-[...2 lines deleted...]
-      <c r="H71" s="23" t="s">
+      <c r="G71" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="H71" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="I71" s="23" t="s">
-        <v>69</v>
+      <c r="I71" s="14" t="s">
+        <v>82</v>
       </c>
       <c r="J71" s="14" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-      <c r="M71" s="14"/>
+        <v>90</v>
+      </c>
+      <c r="K71" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="L71" s="56"/>
+      <c r="M71" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N71" s="14" t="s">
-        <v>166</v>
+        <v>47</v>
       </c>
       <c r="O71" s="14"/>
-      <c r="P71" s="15" t="s">
-[...9 lines deleted...]
-        <v>15662.309999999998</v>
+      <c r="P71" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q71" s="28">
+        <v>26299</v>
+      </c>
+      <c r="R71" s="29">
+        <v>40</v>
+      </c>
+      <c r="S71" s="30">
+        <v>18146.309999999998</v>
       </c>
       <c r="T71" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U71" s="20" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>44.5</v>
+        <v>158</v>
+      </c>
+      <c r="V71" s="21">
+        <v>48</v>
       </c>
       <c r="W71" s="21">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="X71" s="22"/>
     </row>
-    <row r="72" spans="1:24" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A72" s="23" t="s">
+    <row r="72" spans="1:24" s="1" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B72" s="23" t="s">
-        <v>163</v>
+      <c r="B72" s="11" t="s">
+        <v>159</v>
       </c>
       <c r="C72" s="12" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-        <f t="shared" si="2"/>
+        <v>160</v>
+      </c>
+      <c r="D72" s="51"/>
+      <c r="E72" s="37" t="str">
+        <f t="shared" ref="E72:E77" si="4">HYPERLINK("https://www.google.ru/search?q=L41743400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F72" s="13" t="s">
-[...5 lines deleted...]
-      <c r="H72" s="23" t="s">
+      <c r="F72" s="13"/>
+      <c r="G72" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H72" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I72" s="23" t="s">
-        <v>69</v>
+      <c r="I72" s="14" t="s">
+        <v>82</v>
       </c>
       <c r="J72" s="14" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="K72" s="15" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="M72" s="14"/>
+        <v>30</v>
+      </c>
+      <c r="L72" s="54" t="s">
+        <v>161</v>
+      </c>
+      <c r="M72" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N72" s="14" t="s">
-        <v>166</v>
+        <v>47</v>
       </c>
       <c r="O72" s="14"/>
       <c r="P72" s="15" t="s">
         <v>99</v>
       </c>
       <c r="Q72" s="16">
-        <v>22699</v>
+        <v>25699</v>
       </c>
       <c r="R72" s="17">
         <v>40</v>
       </c>
       <c r="S72" s="18">
-        <v>15662.309999999998</v>
+        <v>17732.309999999998</v>
       </c>
       <c r="T72" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U72" s="20" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="V72" s="21">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="W72" s="21">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="X72" s="22"/>
     </row>
-    <row r="73" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A73" s="11" t="s">
+    <row r="73" spans="1:24" s="1" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B73" s="11" t="s">
-        <v>167</v>
+      <c r="B73" s="23" t="s">
+        <v>159</v>
       </c>
       <c r="C73" s="12" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-        <f t="shared" ref="E73:E85" si="3">HYPERLINK("https://www.google.ru/search?q=L47874400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>160</v>
+      </c>
+      <c r="D73" s="52"/>
+      <c r="E73" s="37" t="str">
+        <f t="shared" si="4"/>
         <v>Еще фото</v>
       </c>
-      <c r="F73" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H73" s="11" t="s">
+      <c r="F73" s="13"/>
+      <c r="G73" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H73" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I73" s="14" t="s">
-        <v>69</v>
+      <c r="I73" s="23" t="s">
+        <v>82</v>
       </c>
       <c r="J73" s="14" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="K73" s="15" t="s">
-        <v>169</v>
-[...4 lines deleted...]
-      <c r="M73" s="14"/>
+        <v>30</v>
+      </c>
+      <c r="L73" s="55"/>
+      <c r="M73" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N73" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O73" s="14"/>
       <c r="P73" s="15" t="s">
-        <v>171</v>
+        <v>99</v>
       </c>
       <c r="Q73" s="16">
-        <v>21099</v>
+        <v>25699</v>
       </c>
       <c r="R73" s="17">
         <v>40</v>
       </c>
       <c r="S73" s="18">
-        <v>14558.309999999998</v>
+        <v>17732.309999999998</v>
       </c>
       <c r="T73" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U73" s="20" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>38.5</v>
+        <v>36</v>
+      </c>
+      <c r="V73" s="21">
+        <v>36</v>
       </c>
       <c r="W73" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X73" s="22"/>
     </row>
-    <row r="74" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:24" s="1" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B74" s="23" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="C74" s="12" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-        <f t="shared" si="3"/>
+        <v>160</v>
+      </c>
+      <c r="D74" s="52"/>
+      <c r="E74" s="37" t="str">
+        <f t="shared" si="4"/>
         <v>Еще фото</v>
       </c>
-      <c r="F74" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F74" s="13"/>
       <c r="G74" s="23" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="H74" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I74" s="23" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J74" s="14" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="K74" s="15" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-      <c r="M74" s="14"/>
+        <v>30</v>
+      </c>
+      <c r="L74" s="55"/>
+      <c r="M74" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N74" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O74" s="14"/>
       <c r="P74" s="15" t="s">
-        <v>171</v>
+        <v>99</v>
       </c>
       <c r="Q74" s="16">
-        <v>21099</v>
+        <v>25699</v>
       </c>
       <c r="R74" s="17">
         <v>40</v>
       </c>
       <c r="S74" s="18">
-        <v>14558.309999999998</v>
+        <v>17732.309999999998</v>
       </c>
       <c r="T74" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U74" s="20" t="s">
         <v>57</v>
       </c>
-      <c r="V74" s="21">
-        <v>39</v>
+      <c r="V74" s="26">
+        <v>36.5</v>
       </c>
       <c r="W74" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X74" s="22"/>
     </row>
-    <row r="75" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:24" s="1" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B75" s="23" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="C75" s="12" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-        <f t="shared" si="3"/>
+        <v>160</v>
+      </c>
+      <c r="D75" s="52"/>
+      <c r="E75" s="37" t="str">
+        <f t="shared" si="4"/>
         <v>Еще фото</v>
       </c>
-      <c r="F75" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F75" s="13"/>
       <c r="G75" s="23" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="H75" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I75" s="23" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J75" s="14" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="K75" s="15" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-      <c r="M75" s="14"/>
+        <v>30</v>
+      </c>
+      <c r="L75" s="55"/>
+      <c r="M75" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N75" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O75" s="14"/>
       <c r="P75" s="15" t="s">
-        <v>171</v>
+        <v>99</v>
       </c>
       <c r="Q75" s="16">
-        <v>21099</v>
+        <v>25699</v>
       </c>
       <c r="R75" s="17">
         <v>40</v>
       </c>
       <c r="S75" s="18">
-        <v>14558.309999999998</v>
+        <v>17732.309999999998</v>
       </c>
       <c r="T75" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U75" s="20" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="V75" s="21">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="W75" s="21">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="X75" s="22"/>
     </row>
-    <row r="76" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:24" s="1" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A76" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B76" s="23" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="C76" s="12" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-        <f t="shared" si="3"/>
+        <v>160</v>
+      </c>
+      <c r="D76" s="52"/>
+      <c r="E76" s="37" t="str">
+        <f t="shared" si="4"/>
         <v>Еще фото</v>
       </c>
-      <c r="F76" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F76" s="13"/>
       <c r="G76" s="23" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="H76" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I76" s="23" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J76" s="14" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="K76" s="15" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-      <c r="M76" s="14"/>
+        <v>30</v>
+      </c>
+      <c r="L76" s="55"/>
+      <c r="M76" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N76" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O76" s="14"/>
       <c r="P76" s="15" t="s">
-        <v>171</v>
+        <v>99</v>
       </c>
       <c r="Q76" s="16">
-        <v>21099</v>
+        <v>25699</v>
       </c>
       <c r="R76" s="17">
         <v>40</v>
       </c>
       <c r="S76" s="18">
-        <v>14558.309999999998</v>
+        <v>17732.309999999998</v>
       </c>
       <c r="T76" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U76" s="20" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>40.5</v>
+        <v>59</v>
+      </c>
+      <c r="V76" s="21">
+        <v>38</v>
       </c>
       <c r="W76" s="21">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="X76" s="22"/>
     </row>
-    <row r="77" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:24" s="1" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A77" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B77" s="23" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="C77" s="12" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-        <f t="shared" si="3"/>
+        <v>160</v>
+      </c>
+      <c r="D77" s="53"/>
+      <c r="E77" s="37" t="str">
+        <f t="shared" si="4"/>
         <v>Еще фото</v>
       </c>
-      <c r="F77" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F77" s="13"/>
       <c r="G77" s="23" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="H77" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I77" s="23" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J77" s="14" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="K77" s="15" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-      <c r="M77" s="14"/>
+        <v>30</v>
+      </c>
+      <c r="L77" s="56"/>
+      <c r="M77" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N77" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O77" s="14"/>
       <c r="P77" s="15" t="s">
-        <v>171</v>
+        <v>99</v>
       </c>
       <c r="Q77" s="16">
-        <v>21099</v>
+        <v>25699</v>
       </c>
       <c r="R77" s="17">
         <v>40</v>
       </c>
       <c r="S77" s="18">
-        <v>14558.309999999998</v>
+        <v>17732.309999999998</v>
       </c>
       <c r="T77" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U77" s="20" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>60</v>
+      </c>
+      <c r="V77" s="26">
+        <v>38.5</v>
       </c>
       <c r="W77" s="21">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="X77" s="22"/>
     </row>
-    <row r="78" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A78" s="23" t="s">
+    <row r="78" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B78" s="23" t="s">
-        <v>167</v>
+      <c r="B78" s="11" t="s">
+        <v>162</v>
       </c>
       <c r="C78" s="12" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-        <f t="shared" si="3"/>
+        <v>163</v>
+      </c>
+      <c r="D78" s="51"/>
+      <c r="E78" s="37" t="str">
+        <f t="shared" ref="E78:E88" si="5">HYPERLINK("https://www.google.ru/search?q=L47270100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F78" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H78" s="23" t="s">
+      <c r="F78" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G78" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H78" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I78" s="23" t="s">
-        <v>69</v>
+      <c r="I78" s="14" t="s">
+        <v>82</v>
       </c>
       <c r="J78" s="14" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="K78" s="15" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-      <c r="M78" s="14"/>
+        <v>40</v>
+      </c>
+      <c r="L78" s="54" t="s">
+        <v>164</v>
+      </c>
+      <c r="M78" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N78" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O78" s="14"/>
       <c r="P78" s="15" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="Q78" s="16">
-        <v>21099</v>
+        <v>31499</v>
       </c>
       <c r="R78" s="17">
         <v>40</v>
       </c>
       <c r="S78" s="18">
-        <v>14558.309999999998</v>
+        <v>21734.31</v>
       </c>
       <c r="T78" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U78" s="20" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="V78" s="21">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="W78" s="21">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="X78" s="22"/>
     </row>
-    <row r="79" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A79" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B79" s="23" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="C79" s="12" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-        <f t="shared" si="3"/>
+        <v>163</v>
+      </c>
+      <c r="D79" s="52"/>
+      <c r="E79" s="37" t="str">
+        <f t="shared" si="5"/>
         <v>Еще фото</v>
       </c>
-      <c r="F79" s="28" t="s">
-        <v>139</v>
+      <c r="F79" s="13" t="s">
+        <v>39</v>
       </c>
       <c r="G79" s="23" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="H79" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I79" s="23" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J79" s="14" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="K79" s="15" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-      <c r="M79" s="14"/>
+        <v>40</v>
+      </c>
+      <c r="L79" s="55"/>
+      <c r="M79" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N79" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O79" s="14"/>
       <c r="P79" s="15" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="Q79" s="16">
-        <v>21099</v>
+        <v>31499</v>
       </c>
       <c r="R79" s="17">
         <v>40</v>
       </c>
       <c r="S79" s="18">
-        <v>14558.309999999998</v>
+        <v>21734.31</v>
       </c>
       <c r="T79" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U79" s="20" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>42.5</v>
+        <v>61</v>
+      </c>
+      <c r="V79" s="21">
+        <v>40</v>
       </c>
       <c r="W79" s="21">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="X79" s="22"/>
     </row>
-    <row r="80" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A80" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B80" s="23" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="C80" s="12" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-        <f t="shared" si="3"/>
+        <v>163</v>
+      </c>
+      <c r="D80" s="52"/>
+      <c r="E80" s="37" t="str">
+        <f t="shared" si="5"/>
         <v>Еще фото</v>
       </c>
-      <c r="F80" s="28" t="s">
-        <v>139</v>
+      <c r="F80" s="13" t="s">
+        <v>39</v>
       </c>
       <c r="G80" s="23" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="H80" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I80" s="23" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J80" s="14" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="K80" s="15" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-      <c r="M80" s="14"/>
+        <v>40</v>
+      </c>
+      <c r="L80" s="55"/>
+      <c r="M80" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N80" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O80" s="14"/>
       <c r="P80" s="15" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="Q80" s="16">
-        <v>21099</v>
+        <v>31499</v>
       </c>
       <c r="R80" s="17">
         <v>40</v>
       </c>
       <c r="S80" s="18">
-        <v>14558.309999999998</v>
+        <v>21734.31</v>
       </c>
       <c r="T80" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U80" s="20" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>62</v>
+      </c>
+      <c r="V80" s="26">
+        <v>40.5</v>
       </c>
       <c r="W80" s="21">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="X80" s="22"/>
     </row>
-    <row r="81" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A81" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B81" s="23" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="C81" s="12" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-        <f t="shared" si="3"/>
+        <v>163</v>
+      </c>
+      <c r="D81" s="52"/>
+      <c r="E81" s="37" t="str">
+        <f t="shared" si="5"/>
         <v>Еще фото</v>
       </c>
-      <c r="F81" s="28" t="s">
-        <v>139</v>
+      <c r="F81" s="13" t="s">
+        <v>39</v>
       </c>
       <c r="G81" s="23" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="H81" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I81" s="23" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J81" s="14" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="K81" s="15" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-      <c r="M81" s="14"/>
+        <v>40</v>
+      </c>
+      <c r="L81" s="55"/>
+      <c r="M81" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N81" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O81" s="14"/>
       <c r="P81" s="15" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="Q81" s="16">
-        <v>21099</v>
+        <v>31499</v>
       </c>
       <c r="R81" s="17">
         <v>40</v>
       </c>
       <c r="S81" s="18">
-        <v>14558.309999999998</v>
+        <v>21734.31</v>
       </c>
       <c r="T81" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U81" s="20" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="V81" s="21">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="W81" s="21">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="X81" s="22"/>
     </row>
-    <row r="82" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A82" s="14" t="s">
+    <row r="82" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B82" s="14" t="s">
-        <v>167</v>
+      <c r="B82" s="23" t="s">
+        <v>162</v>
       </c>
       <c r="C82" s="12" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-        <f t="shared" si="3"/>
+        <v>163</v>
+      </c>
+      <c r="D82" s="52"/>
+      <c r="E82" s="37" t="str">
+        <f t="shared" si="5"/>
         <v>Еще фото</v>
       </c>
-      <c r="F82" s="30" t="s">
-[...5 lines deleted...]
-      <c r="H82" s="14" t="s">
+      <c r="F82" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G82" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H82" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I82" s="14" t="s">
-        <v>69</v>
+      <c r="I82" s="23" t="s">
+        <v>82</v>
       </c>
       <c r="J82" s="14" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-      <c r="M82" s="14"/>
+        <v>90</v>
+      </c>
+      <c r="K82" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="L82" s="55"/>
+      <c r="M82" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N82" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O82" s="14"/>
-      <c r="P82" s="14" t="s">
-[...9 lines deleted...]
-        <v>14558.309999999998</v>
+      <c r="P82" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q82" s="16">
+        <v>31499</v>
+      </c>
+      <c r="R82" s="17">
+        <v>40</v>
+      </c>
+      <c r="S82" s="18">
+        <v>21734.31</v>
       </c>
       <c r="T82" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U82" s="20" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>44.5</v>
+        <v>73</v>
+      </c>
+      <c r="V82" s="21">
+        <v>42</v>
       </c>
       <c r="W82" s="21">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="X82" s="22"/>
     </row>
-    <row r="83" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A83" s="14" t="s">
+    <row r="83" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B83" s="14" t="s">
-        <v>167</v>
+      <c r="B83" s="23" t="s">
+        <v>162</v>
       </c>
       <c r="C83" s="12" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-        <f t="shared" si="3"/>
+        <v>163</v>
+      </c>
+      <c r="D83" s="52"/>
+      <c r="E83" s="37" t="str">
+        <f t="shared" si="5"/>
         <v>Еще фото</v>
       </c>
-      <c r="F83" s="30" t="s">
-[...5 lines deleted...]
-      <c r="H83" s="14" t="s">
+      <c r="F83" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G83" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H83" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I83" s="14" t="s">
-        <v>69</v>
+      <c r="I83" s="23" t="s">
+        <v>82</v>
       </c>
       <c r="J83" s="14" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-      <c r="M83" s="14"/>
+        <v>90</v>
+      </c>
+      <c r="K83" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="L83" s="55"/>
+      <c r="M83" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N83" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O83" s="14"/>
-      <c r="P83" s="14" t="s">
-[...9 lines deleted...]
-        <v>14558.309999999998</v>
+      <c r="P83" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q83" s="16">
+        <v>31499</v>
+      </c>
+      <c r="R83" s="17">
+        <v>40</v>
+      </c>
+      <c r="S83" s="18">
+        <v>21734.31</v>
       </c>
       <c r="T83" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U83" s="20" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>74</v>
+      </c>
+      <c r="V83" s="26">
+        <v>42.5</v>
       </c>
       <c r="W83" s="21">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="X83" s="22"/>
     </row>
-    <row r="84" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A84" s="14" t="s">
+    <row r="84" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B84" s="14" t="s">
-        <v>167</v>
+      <c r="B84" s="23" t="s">
+        <v>162</v>
       </c>
       <c r="C84" s="12" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-        <f t="shared" si="3"/>
+        <v>163</v>
+      </c>
+      <c r="D84" s="52"/>
+      <c r="E84" s="37" t="str">
+        <f t="shared" si="5"/>
         <v>Еще фото</v>
       </c>
-      <c r="F84" s="30" t="s">
-[...5 lines deleted...]
-      <c r="H84" s="14" t="s">
+      <c r="F84" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G84" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H84" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I84" s="14" t="s">
-        <v>69</v>
+      <c r="I84" s="23" t="s">
+        <v>82</v>
       </c>
       <c r="J84" s="14" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-      <c r="M84" s="14"/>
+        <v>90</v>
+      </c>
+      <c r="K84" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="L84" s="55"/>
+      <c r="M84" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N84" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O84" s="14"/>
-      <c r="P84" s="14" t="s">
-[...9 lines deleted...]
-        <v>14558.309999999998</v>
+      <c r="P84" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q84" s="16">
+        <v>31499</v>
+      </c>
+      <c r="R84" s="17">
+        <v>40</v>
+      </c>
+      <c r="S84" s="18">
+        <v>21734.31</v>
       </c>
       <c r="T84" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U84" s="20" t="s">
-        <v>148</v>
+        <v>78</v>
       </c>
       <c r="V84" s="21">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="W84" s="21">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="X84" s="22"/>
     </row>
-    <row r="85" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A85" s="14" t="s">
+    <row r="85" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B85" s="14" t="s">
-        <v>167</v>
+      <c r="B85" s="23" t="s">
+        <v>162</v>
       </c>
       <c r="C85" s="12" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-        <f t="shared" si="3"/>
+        <v>163</v>
+      </c>
+      <c r="D85" s="52"/>
+      <c r="E85" s="37" t="str">
+        <f t="shared" si="5"/>
         <v>Еще фото</v>
       </c>
-      <c r="F85" s="30" t="s">
-[...5 lines deleted...]
-      <c r="H85" s="14" t="s">
+      <c r="F85" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G85" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H85" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I85" s="14" t="s">
-        <v>69</v>
+      <c r="I85" s="23" t="s">
+        <v>82</v>
       </c>
       <c r="J85" s="14" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>90</v>
+      </c>
+      <c r="K85" s="15" t="s">
+        <v>40</v>
       </c>
       <c r="L85" s="55"/>
-      <c r="M85" s="14"/>
+      <c r="M85" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N85" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O85" s="14"/>
-      <c r="P85" s="14" t="s">
-[...9 lines deleted...]
-        <v>14558.309999999998</v>
+      <c r="P85" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q85" s="16">
+        <v>31499</v>
+      </c>
+      <c r="R85" s="17">
+        <v>40</v>
+      </c>
+      <c r="S85" s="18">
+        <v>21734.31</v>
       </c>
       <c r="T85" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U85" s="20" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>46.5</v>
+        <v>157</v>
+      </c>
+      <c r="V85" s="21">
+        <v>44</v>
       </c>
       <c r="W85" s="21">
         <v>1</v>
       </c>
       <c r="X85" s="22"/>
     </row>
-    <row r="86" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A86" s="11" t="s">
+    <row r="86" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B86" s="11" t="s">
-[...7 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47882900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="B86" s="23" t="s">
+        <v>162</v>
+      </c>
+      <c r="C86" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="D86" s="52"/>
+      <c r="E86" s="37" t="str">
+        <f t="shared" si="5"/>
         <v>Еще фото</v>
       </c>
-      <c r="F86" s="13"/>
-[...3 lines deleted...]
-      <c r="H86" s="11" t="s">
+      <c r="F86" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G86" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H86" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I86" s="14" t="s">
-        <v>69</v>
+      <c r="I86" s="23" t="s">
+        <v>82</v>
       </c>
       <c r="J86" s="14" t="s">
-        <v>123</v>
+        <v>90</v>
       </c>
       <c r="K86" s="15" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="L86" s="55"/>
       <c r="M86" s="14" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N86" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O86" s="14"/>
       <c r="P86" s="15" t="s">
-        <v>44</v>
+        <v>165</v>
       </c>
       <c r="Q86" s="16">
-        <v>22599</v>
+        <v>31499</v>
       </c>
       <c r="R86" s="17">
         <v>40</v>
       </c>
       <c r="S86" s="18">
-        <v>15593.309999999998</v>
+        <v>21734.31</v>
       </c>
       <c r="T86" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U86" s="20" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>79</v>
+      </c>
+      <c r="V86" s="26">
+        <v>44.5</v>
       </c>
       <c r="W86" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X86" s="22"/>
     </row>
-    <row r="87" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A87" s="23" t="s">
+    <row r="87" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B87" s="23" t="s">
-[...7 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47882900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="B87" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="C87" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="D87" s="52"/>
+      <c r="E87" s="37" t="str">
+        <f t="shared" si="5"/>
         <v>Еще фото</v>
       </c>
-      <c r="F87" s="13"/>
-[...3 lines deleted...]
-      <c r="H87" s="23" t="s">
+      <c r="F87" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="G87" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="H87" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="I87" s="23" t="s">
-        <v>69</v>
+      <c r="I87" s="14" t="s">
+        <v>82</v>
       </c>
       <c r="J87" s="14" t="s">
-        <v>123</v>
-[...4 lines deleted...]
-      <c r="L87" s="59"/>
+        <v>90</v>
+      </c>
+      <c r="K87" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="L87" s="55"/>
       <c r="M87" s="14" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N87" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O87" s="14"/>
-      <c r="P87" s="15" t="s">
-[...9 lines deleted...]
-        <v>15593.309999999998</v>
+      <c r="P87" s="14" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q87" s="28">
+        <v>31499</v>
+      </c>
+      <c r="R87" s="29">
+        <v>40</v>
+      </c>
+      <c r="S87" s="30">
+        <v>21734.31</v>
       </c>
       <c r="T87" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U87" s="20" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="V87" s="21">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="W87" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X87" s="22"/>
     </row>
-    <row r="88" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A88" s="23" t="s">
+    <row r="88" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B88" s="23" t="s">
-[...7 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47882900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="B88" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="C88" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="D88" s="53"/>
+      <c r="E88" s="37" t="str">
+        <f t="shared" si="5"/>
         <v>Еще фото</v>
       </c>
-      <c r="F88" s="13"/>
-[...3 lines deleted...]
-      <c r="H88" s="23" t="s">
+      <c r="F88" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="G88" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="H88" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="I88" s="23" t="s">
-        <v>69</v>
+      <c r="I88" s="14" t="s">
+        <v>82</v>
       </c>
       <c r="J88" s="14" t="s">
-        <v>123</v>
-[...4 lines deleted...]
-      <c r="L88" s="59"/>
+        <v>90</v>
+      </c>
+      <c r="K88" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="L88" s="56"/>
       <c r="M88" s="14" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N88" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O88" s="14"/>
-      <c r="P88" s="15" t="s">
-[...9 lines deleted...]
-        <v>15593.309999999998</v>
+      <c r="P88" s="14" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q88" s="28">
+        <v>31499</v>
+      </c>
+      <c r="R88" s="29">
+        <v>40</v>
+      </c>
+      <c r="S88" s="30">
+        <v>21734.31</v>
       </c>
       <c r="T88" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U88" s="20" t="s">
-        <v>55</v>
+        <v>158</v>
       </c>
       <c r="V88" s="21">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="W88" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X88" s="22"/>
     </row>
-    <row r="89" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A89" s="23" t="s">
+    <row r="89" spans="1:24" s="1" customFormat="1" ht="51.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B89" s="23" t="s">
-[...3 lines deleted...]
-        <v>174</v>
+      <c r="B89" s="11" t="s">
+        <v>166</v>
+      </c>
+      <c r="C89" s="12" t="s">
+        <v>167</v>
       </c>
       <c r="D89" s="57"/>
-      <c r="E89" s="38" t="str">
-        <f>HYPERLINK("https://www.google.ru/search?q=L47882900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="E89" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47271800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F89" s="13"/>
-[...3 lines deleted...]
-      <c r="H89" s="23" t="s">
+      <c r="F89" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G89" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H89" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I89" s="23" t="s">
-        <v>69</v>
+      <c r="I89" s="14" t="s">
+        <v>82</v>
       </c>
       <c r="J89" s="14" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="K89" s="15" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="L89" s="59"/>
+        <v>40</v>
+      </c>
+      <c r="L89" s="54" t="s">
+        <v>168</v>
+      </c>
       <c r="M89" s="14" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N89" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O89" s="14"/>
       <c r="P89" s="15" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
       <c r="Q89" s="16">
-        <v>22599</v>
+        <v>22799</v>
       </c>
       <c r="R89" s="17">
         <v>40</v>
       </c>
       <c r="S89" s="18">
-        <v>15593.309999999998</v>
+        <v>15731.309999999998</v>
       </c>
       <c r="T89" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U89" s="20" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>38.5</v>
+        <v>73</v>
+      </c>
+      <c r="V89" s="21">
+        <v>42</v>
       </c>
       <c r="W89" s="21">
         <v>1</v>
       </c>
       <c r="X89" s="22"/>
     </row>
-    <row r="90" spans="1:24" s="1" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:24" s="1" customFormat="1" ht="60.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A90" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B90" s="23" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>166</v>
+      </c>
+      <c r="C90" s="12" t="s">
+        <v>167</v>
       </c>
       <c r="D90" s="58"/>
-      <c r="E90" s="38" t="str">
-        <f>HYPERLINK("https://www.google.ru/search?q=L47882900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="E90" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47271800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F90" s="13"/>
+      <c r="F90" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="G90" s="23" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="H90" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I90" s="23" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J90" s="14" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="K90" s="15" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="L90" s="55"/>
+        <v>40</v>
+      </c>
+      <c r="L90" s="56"/>
       <c r="M90" s="14" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="N90" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O90" s="14"/>
       <c r="P90" s="15" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
       <c r="Q90" s="16">
-        <v>22599</v>
+        <v>22799</v>
       </c>
       <c r="R90" s="17">
         <v>40</v>
       </c>
       <c r="S90" s="18">
-        <v>15593.309999999998</v>
+        <v>15731.309999999998</v>
       </c>
       <c r="T90" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U90" s="20" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>74</v>
+      </c>
+      <c r="V90" s="26">
+        <v>42.5</v>
       </c>
       <c r="W90" s="21">
         <v>1</v>
       </c>
       <c r="X90" s="22"/>
     </row>
-    <row r="91" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:24" s="1" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A91" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B91" s="11" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="C91" s="26" t="s">
+        <v>169</v>
+      </c>
+      <c r="C91" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="D91" s="51"/>
+      <c r="E91" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47854000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F91" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G91" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H91" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I91" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="J91" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K91" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="L91" s="54" t="s">
+        <v>171</v>
+      </c>
+      <c r="M91" s="14"/>
+      <c r="N91" s="14" t="s">
+        <v>172</v>
+      </c>
+      <c r="O91" s="14"/>
+      <c r="P91" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q91" s="16">
+        <v>22699</v>
+      </c>
+      <c r="R91" s="17">
+        <v>40</v>
+      </c>
+      <c r="S91" s="18">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T91" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U91" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="V91" s="26">
+        <v>42.5</v>
+      </c>
+      <c r="W91" s="21">
+        <v>2</v>
+      </c>
+      <c r="X91" s="22"/>
+    </row>
+    <row r="92" spans="1:24" s="1" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B92" s="23" t="s">
+        <v>169</v>
+      </c>
+      <c r="C92" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="D92" s="52"/>
+      <c r="E92" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47854000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F92" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G92" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H92" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I92" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="J92" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K92" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="L92" s="55"/>
+      <c r="M92" s="14"/>
+      <c r="N92" s="14" t="s">
+        <v>172</v>
+      </c>
+      <c r="O92" s="14"/>
+      <c r="P92" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q92" s="16">
+        <v>22699</v>
+      </c>
+      <c r="R92" s="17">
+        <v>40</v>
+      </c>
+      <c r="S92" s="18">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T92" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U92" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="V92" s="21">
+        <v>43</v>
+      </c>
+      <c r="W92" s="21">
+        <v>1</v>
+      </c>
+      <c r="X92" s="22"/>
+    </row>
+    <row r="93" spans="1:24" s="1" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B93" s="23" t="s">
+        <v>169</v>
+      </c>
+      <c r="C93" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="D93" s="52"/>
+      <c r="E93" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47854000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F93" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G93" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H93" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I93" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="J93" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K93" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="L93" s="55"/>
+      <c r="M93" s="14"/>
+      <c r="N93" s="14" t="s">
+        <v>172</v>
+      </c>
+      <c r="O93" s="14"/>
+      <c r="P93" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q93" s="16">
+        <v>22699</v>
+      </c>
+      <c r="R93" s="17">
+        <v>40</v>
+      </c>
+      <c r="S93" s="18">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T93" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U93" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="V93" s="26">
+        <v>44.5</v>
+      </c>
+      <c r="W93" s="21">
+        <v>4</v>
+      </c>
+      <c r="X93" s="22"/>
+    </row>
+    <row r="94" spans="1:24" s="1" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B94" s="23" t="s">
+        <v>169</v>
+      </c>
+      <c r="C94" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="D94" s="53"/>
+      <c r="E94" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47854000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F94" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G94" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H94" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I94" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="J94" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="K94" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="L94" s="56"/>
+      <c r="M94" s="14"/>
+      <c r="N94" s="14" t="s">
+        <v>172</v>
+      </c>
+      <c r="O94" s="14"/>
+      <c r="P94" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q94" s="16">
+        <v>22699</v>
+      </c>
+      <c r="R94" s="17">
+        <v>40</v>
+      </c>
+      <c r="S94" s="18">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T94" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U94" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="V94" s="21">
+        <v>45</v>
+      </c>
+      <c r="W94" s="21">
+        <v>5</v>
+      </c>
+      <c r="X94" s="22"/>
+    </row>
+    <row r="95" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B95" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="C95" s="31" t="s">
+        <v>174</v>
+      </c>
+      <c r="D95" s="51"/>
+      <c r="E95" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47874400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F95" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G95" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H95" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I95" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="J95" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="K95" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="L95" s="54" t="s">
+        <v>175</v>
+      </c>
+      <c r="M95" s="14"/>
+      <c r="N95" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="O95" s="14"/>
+      <c r="P95" s="15" t="s">
         <v>176</v>
       </c>
-      <c r="D91" s="56"/>
-      <c r="E91" s="38" t="str">
+      <c r="Q95" s="16">
+        <v>21099</v>
+      </c>
+      <c r="R95" s="17">
+        <v>40</v>
+      </c>
+      <c r="S95" s="18">
+        <v>14558.309999999998</v>
+      </c>
+      <c r="T95" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U95" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="V95" s="26">
+        <v>40.5</v>
+      </c>
+      <c r="W95" s="21">
+        <v>1</v>
+      </c>
+      <c r="X95" s="22"/>
+    </row>
+    <row r="96" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B96" s="23" t="s">
+        <v>173</v>
+      </c>
+      <c r="C96" s="32" t="s">
+        <v>174</v>
+      </c>
+      <c r="D96" s="52"/>
+      <c r="E96" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47874400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F96" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G96" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H96" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I96" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="J96" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="K96" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="L96" s="55"/>
+      <c r="M96" s="14"/>
+      <c r="N96" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="O96" s="14"/>
+      <c r="P96" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="Q96" s="16">
+        <v>21099</v>
+      </c>
+      <c r="R96" s="17">
+        <v>40</v>
+      </c>
+      <c r="S96" s="18">
+        <v>14558.309999999998</v>
+      </c>
+      <c r="T96" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U96" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="V96" s="21">
+        <v>42</v>
+      </c>
+      <c r="W96" s="21">
+        <v>1</v>
+      </c>
+      <c r="X96" s="22"/>
+    </row>
+    <row r="97" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B97" s="23" t="s">
+        <v>173</v>
+      </c>
+      <c r="C97" s="32" t="s">
+        <v>174</v>
+      </c>
+      <c r="D97" s="52"/>
+      <c r="E97" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47874400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F97" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G97" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H97" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I97" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="J97" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="K97" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="L97" s="55"/>
+      <c r="M97" s="14"/>
+      <c r="N97" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="O97" s="14"/>
+      <c r="P97" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="Q97" s="16">
+        <v>21099</v>
+      </c>
+      <c r="R97" s="17">
+        <v>40</v>
+      </c>
+      <c r="S97" s="18">
+        <v>14558.309999999998</v>
+      </c>
+      <c r="T97" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U97" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="V97" s="26">
+        <v>42.5</v>
+      </c>
+      <c r="W97" s="21">
+        <v>3</v>
+      </c>
+      <c r="X97" s="22"/>
+    </row>
+    <row r="98" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B98" s="23" t="s">
+        <v>173</v>
+      </c>
+      <c r="C98" s="32" t="s">
+        <v>174</v>
+      </c>
+      <c r="D98" s="52"/>
+      <c r="E98" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47874400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F98" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G98" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H98" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I98" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="J98" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="K98" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="L98" s="55"/>
+      <c r="M98" s="14"/>
+      <c r="N98" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="O98" s="14"/>
+      <c r="P98" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="Q98" s="16">
+        <v>21099</v>
+      </c>
+      <c r="R98" s="17">
+        <v>40</v>
+      </c>
+      <c r="S98" s="18">
+        <v>14558.309999999998</v>
+      </c>
+      <c r="T98" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U98" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="V98" s="21">
+        <v>43</v>
+      </c>
+      <c r="W98" s="21">
+        <v>5</v>
+      </c>
+      <c r="X98" s="22"/>
+    </row>
+    <row r="99" spans="1:24" s="1" customFormat="1" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B99" s="23" t="s">
+        <v>173</v>
+      </c>
+      <c r="C99" s="32" t="s">
+        <v>174</v>
+      </c>
+      <c r="D99" s="53"/>
+      <c r="E99" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47874400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F99" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G99" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H99" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I99" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="J99" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="K99" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="L99" s="56"/>
+      <c r="M99" s="14"/>
+      <c r="N99" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="O99" s="14"/>
+      <c r="P99" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="Q99" s="16">
+        <v>21099</v>
+      </c>
+      <c r="R99" s="17">
+        <v>40</v>
+      </c>
+      <c r="S99" s="18">
+        <v>14558.309999999998</v>
+      </c>
+      <c r="T99" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U99" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="V99" s="26">
+        <v>46.5</v>
+      </c>
+      <c r="W99" s="21">
+        <v>1</v>
+      </c>
+      <c r="X99" s="22"/>
+    </row>
+    <row r="100" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B100" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="C100" s="31" t="s">
+        <v>177</v>
+      </c>
+      <c r="D100" s="51"/>
+      <c r="E100" s="37" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47975600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F91" s="13"/>
-[...3 lines deleted...]
-      <c r="H91" s="11" t="s">
+      <c r="F100" s="13"/>
+      <c r="G100" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H100" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I91" s="14" t="s">
-[...8 lines deleted...]
-      <c r="L91" s="54" t="s">
+      <c r="I100" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="J100" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="K100" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="L100" s="54" t="s">
+        <v>178</v>
+      </c>
+      <c r="M100" s="14"/>
+      <c r="N100" s="14" t="s">
+        <v>179</v>
+      </c>
+      <c r="O100" s="14"/>
+      <c r="P100" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q100" s="16">
+        <v>21599</v>
+      </c>
+      <c r="R100" s="17">
+        <v>40</v>
+      </c>
+      <c r="S100" s="18">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T100" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U100" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="V100" s="26">
+        <v>38.5</v>
+      </c>
+      <c r="W100" s="21">
+        <v>1</v>
+      </c>
+      <c r="X100" s="22"/>
+    </row>
+    <row r="101" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B101" s="23" t="s">
+        <v>173</v>
+      </c>
+      <c r="C101" s="32" t="s">
         <v>177</v>
       </c>
-      <c r="M91" s="14"/>
-[...41 lines deleted...]
-      <c r="E92" s="38" t="str">
+      <c r="D101" s="52"/>
+      <c r="E101" s="37" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47975600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F92" s="13"/>
-[...3 lines deleted...]
-      <c r="H92" s="23" t="s">
+      <c r="F101" s="13"/>
+      <c r="G101" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H101" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I92" s="23" t="s">
-[...17 lines deleted...]
-      <c r="Q92" s="16">
+      <c r="I101" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="J101" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="K101" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="L101" s="55"/>
+      <c r="M101" s="14"/>
+      <c r="N101" s="14" t="s">
+        <v>179</v>
+      </c>
+      <c r="O101" s="14"/>
+      <c r="P101" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q101" s="16">
         <v>21599</v>
       </c>
-      <c r="R92" s="17">
-[...2 lines deleted...]
-      <c r="S92" s="18">
+      <c r="R101" s="17">
+        <v>40</v>
+      </c>
+      <c r="S101" s="18">
         <v>14903.309999999998</v>
       </c>
-      <c r="T92" s="19" t="s">
+      <c r="T101" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="U92" s="20" t="s">
-[...2 lines deleted...]
-      <c r="V92" s="21">
+      <c r="U101" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="V101" s="21">
         <v>39</v>
       </c>
-      <c r="W92" s="21">
+      <c r="W101" s="21">
         <v>1</v>
       </c>
-      <c r="X92" s="22"/>
-[...2 lines deleted...]
-      <c r="A93" s="23" t="s">
+      <c r="X101" s="22"/>
+    </row>
+    <row r="102" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B93" s="23" t="s">
-[...6 lines deleted...]
-      <c r="E93" s="38" t="str">
+      <c r="B102" s="23" t="s">
+        <v>173</v>
+      </c>
+      <c r="C102" s="32" t="s">
+        <v>177</v>
+      </c>
+      <c r="D102" s="52"/>
+      <c r="E102" s="37" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47975600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F93" s="13"/>
-[...3 lines deleted...]
-      <c r="H93" s="23" t="s">
+      <c r="F102" s="13"/>
+      <c r="G102" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H102" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I93" s="23" t="s">
-[...17 lines deleted...]
-      <c r="Q93" s="16">
+      <c r="I102" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="J102" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="K102" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="L102" s="55"/>
+      <c r="M102" s="14"/>
+      <c r="N102" s="14" t="s">
+        <v>179</v>
+      </c>
+      <c r="O102" s="14"/>
+      <c r="P102" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q102" s="16">
         <v>21599</v>
       </c>
-      <c r="R93" s="17">
-[...2 lines deleted...]
-      <c r="S93" s="18">
+      <c r="R102" s="17">
+        <v>40</v>
+      </c>
+      <c r="S102" s="18">
         <v>14903.309999999998</v>
       </c>
-      <c r="T93" s="19" t="s">
+      <c r="T102" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="U93" s="20" t="s">
-[...2 lines deleted...]
-      <c r="V93" s="25">
+      <c r="U102" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="V102" s="26">
         <v>40.5</v>
       </c>
-      <c r="W93" s="21">
+      <c r="W102" s="21">
         <v>1</v>
       </c>
-      <c r="X93" s="22"/>
-[...2 lines deleted...]
-      <c r="A94" s="23" t="s">
+      <c r="X102" s="22"/>
+    </row>
+    <row r="103" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B94" s="23" t="s">
-[...6 lines deleted...]
-      <c r="E94" s="38" t="str">
+      <c r="B103" s="23" t="s">
+        <v>173</v>
+      </c>
+      <c r="C103" s="32" t="s">
+        <v>177</v>
+      </c>
+      <c r="D103" s="52"/>
+      <c r="E103" s="37" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47975600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F94" s="13"/>
-[...3 lines deleted...]
-      <c r="H94" s="23" t="s">
+      <c r="F103" s="13"/>
+      <c r="G103" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H103" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I94" s="23" t="s">
-[...17 lines deleted...]
-      <c r="Q94" s="16">
+      <c r="I103" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="J103" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="K103" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="L103" s="55"/>
+      <c r="M103" s="14"/>
+      <c r="N103" s="14" t="s">
+        <v>179</v>
+      </c>
+      <c r="O103" s="14"/>
+      <c r="P103" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q103" s="16">
         <v>21599</v>
       </c>
-      <c r="R94" s="17">
-[...2 lines deleted...]
-      <c r="S94" s="18">
+      <c r="R103" s="17">
+        <v>40</v>
+      </c>
+      <c r="S103" s="18">
         <v>14903.309999999998</v>
       </c>
-      <c r="T94" s="19" t="s">
+      <c r="T103" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="U94" s="20" t="s">
-[...2 lines deleted...]
-      <c r="V94" s="21">
+      <c r="U103" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="V103" s="21">
         <v>41</v>
       </c>
-      <c r="W94" s="21">
+      <c r="W103" s="21">
         <v>2</v>
       </c>
-      <c r="X94" s="22"/>
-[...2 lines deleted...]
-      <c r="A95" s="23" t="s">
+      <c r="X103" s="22"/>
+    </row>
+    <row r="104" spans="1:24" s="1" customFormat="1" ht="32.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B95" s="23" t="s">
-[...6 lines deleted...]
-      <c r="E95" s="38" t="str">
+      <c r="B104" s="23" t="s">
+        <v>173</v>
+      </c>
+      <c r="C104" s="32" t="s">
+        <v>177</v>
+      </c>
+      <c r="D104" s="53"/>
+      <c r="E104" s="37" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=L47975600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F95" s="13"/>
-[...588 lines deleted...]
-      </c>
+      <c r="F104" s="13"/>
       <c r="G104" s="23" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="H104" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I104" s="23" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J104" s="14" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="K104" s="15" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="L104" s="59"/>
+        <v>113</v>
+      </c>
+      <c r="L104" s="56"/>
       <c r="M104" s="14"/>
       <c r="N104" s="14" t="s">
-        <v>32</v>
+        <v>179</v>
       </c>
       <c r="O104" s="14"/>
       <c r="P104" s="15" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="Q104" s="16">
         <v>21599</v>
       </c>
       <c r="R104" s="17">
         <v>40</v>
       </c>
       <c r="S104" s="18">
         <v>14903.309999999998</v>
       </c>
       <c r="T104" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U104" s="20" t="s">
-        <v>136</v>
+        <v>78</v>
       </c>
       <c r="V104" s="21">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="W104" s="21">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="X104" s="22"/>
     </row>
-    <row r="105" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A105" s="23" t="s">
+    <row r="105" spans="1:24" s="1" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B105" s="23" t="s">
-        <v>167</v>
+      <c r="B105" s="11" t="s">
+        <v>173</v>
       </c>
       <c r="C105" s="12" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-        <f t="shared" si="4"/>
+        <v>180</v>
+      </c>
+      <c r="D105" s="51"/>
+      <c r="E105" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49105600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F105" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H105" s="23" t="s">
+      <c r="F105" s="13"/>
+      <c r="G105" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H105" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I105" s="23" t="s">
-        <v>69</v>
+      <c r="I105" s="14" t="s">
+        <v>82</v>
       </c>
       <c r="J105" s="14" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="K105" s="15" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="L105" s="59"/>
+        <v>113</v>
+      </c>
+      <c r="L105" s="54" t="s">
+        <v>181</v>
+      </c>
       <c r="M105" s="14"/>
       <c r="N105" s="14" t="s">
         <v>32</v>
       </c>
       <c r="O105" s="14"/>
       <c r="P105" s="15" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="Q105" s="16">
         <v>21599</v>
       </c>
       <c r="R105" s="17">
         <v>40</v>
       </c>
       <c r="S105" s="18">
         <v>14903.309999999998</v>
       </c>
       <c r="T105" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U105" s="20" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>74</v>
+      </c>
+      <c r="V105" s="26">
+        <v>42.5</v>
       </c>
       <c r="W105" s="21">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="X105" s="22"/>
     </row>
-    <row r="106" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:24" s="1" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A106" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B106" s="23" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="C106" s="12" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-        <f t="shared" si="4"/>
+        <v>180</v>
+      </c>
+      <c r="D106" s="52"/>
+      <c r="E106" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49105600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F106" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F106" s="13"/>
       <c r="G106" s="23" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="H106" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I106" s="23" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J106" s="14" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="K106" s="15" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="L106" s="59"/>
+        <v>113</v>
+      </c>
+      <c r="L106" s="55"/>
       <c r="M106" s="14"/>
       <c r="N106" s="14" t="s">
         <v>32</v>
       </c>
       <c r="O106" s="14"/>
       <c r="P106" s="15" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="Q106" s="16">
         <v>21599</v>
       </c>
       <c r="R106" s="17">
         <v>40</v>
       </c>
       <c r="S106" s="18">
         <v>14903.309999999998</v>
       </c>
       <c r="T106" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U106" s="20" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>42.5</v>
+        <v>78</v>
+      </c>
+      <c r="V106" s="21">
+        <v>43</v>
       </c>
       <c r="W106" s="21">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="X106" s="22"/>
     </row>
-    <row r="107" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:24" s="1" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A107" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B107" s="23" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="C107" s="12" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-        <f t="shared" si="4"/>
+        <v>180</v>
+      </c>
+      <c r="D107" s="52"/>
+      <c r="E107" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49105600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F107" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F107" s="13"/>
       <c r="G107" s="23" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="H107" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I107" s="23" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J107" s="14" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="K107" s="15" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="L107" s="59"/>
+        <v>113</v>
+      </c>
+      <c r="L107" s="55"/>
       <c r="M107" s="14"/>
       <c r="N107" s="14" t="s">
         <v>32</v>
       </c>
       <c r="O107" s="14"/>
       <c r="P107" s="15" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="Q107" s="16">
         <v>21599</v>
       </c>
       <c r="R107" s="17">
         <v>40</v>
       </c>
       <c r="S107" s="18">
         <v>14903.309999999998</v>
       </c>
       <c r="T107" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U107" s="20" t="s">
-        <v>63</v>
+        <v>157</v>
       </c>
       <c r="V107" s="21">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W107" s="21">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="X107" s="22"/>
     </row>
-    <row r="108" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:24" s="1" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A108" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B108" s="23" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="C108" s="12" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-        <f t="shared" si="4"/>
+        <v>180</v>
+      </c>
+      <c r="D108" s="53"/>
+      <c r="E108" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49105600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F108" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F108" s="13"/>
       <c r="G108" s="23" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="H108" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I108" s="23" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J108" s="14" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="K108" s="15" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="L108" s="59"/>
+        <v>113</v>
+      </c>
+      <c r="L108" s="56"/>
       <c r="M108" s="14"/>
       <c r="N108" s="14" t="s">
         <v>32</v>
       </c>
       <c r="O108" s="14"/>
       <c r="P108" s="15" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="Q108" s="16">
         <v>21599</v>
       </c>
       <c r="R108" s="17">
         <v>40</v>
       </c>
       <c r="S108" s="18">
         <v>14903.309999999998</v>
       </c>
       <c r="T108" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U108" s="20" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>79</v>
+      </c>
+      <c r="V108" s="26">
+        <v>44.5</v>
       </c>
       <c r="W108" s="21">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="X108" s="22"/>
     </row>
-    <row r="109" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A109" s="14" t="s">
+    <row r="109" spans="1:24" s="1" customFormat="1" ht="51.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B109" s="14" t="s">
-        <v>167</v>
+      <c r="B109" s="11" t="s">
+        <v>182</v>
       </c>
       <c r="C109" s="12" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D109" s="57"/>
-      <c r="E109" s="38" t="str">
-        <f t="shared" si="4"/>
+      <c r="E109" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49105800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F109" s="30" t="s">
-[...5 lines deleted...]
-      <c r="H109" s="14" t="s">
+      <c r="F109" s="13"/>
+      <c r="G109" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H109" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I109" s="14" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="J109" s="14" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-      <c r="L109" s="59"/>
+        <v>90</v>
+      </c>
+      <c r="K109" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L109" s="54" t="s">
+        <v>184</v>
+      </c>
       <c r="M109" s="14"/>
       <c r="N109" s="14" t="s">
-        <v>32</v>
+        <v>172</v>
       </c>
       <c r="O109" s="14"/>
-      <c r="P109" s="14" t="s">
-[...2 lines deleted...]
-      <c r="Q109" s="31">
+      <c r="P109" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="Q109" s="16">
         <v>21599</v>
       </c>
-      <c r="R109" s="32">
-[...2 lines deleted...]
-      <c r="S109" s="33">
+      <c r="R109" s="17">
+        <v>40</v>
+      </c>
+      <c r="S109" s="18">
         <v>14903.309999999998</v>
       </c>
       <c r="T109" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U109" s="20" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>44.5</v>
+        <v>57</v>
+      </c>
+      <c r="V109" s="26">
+        <v>36.5</v>
       </c>
       <c r="W109" s="21">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="X109" s="22"/>
     </row>
-    <row r="110" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A110" s="14" t="s">
+    <row r="110" spans="1:24" s="1" customFormat="1" ht="60.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B110" s="14" t="s">
-        <v>167</v>
+      <c r="B110" s="23" t="s">
+        <v>182</v>
       </c>
       <c r="C110" s="12" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-        <f t="shared" si="4"/>
+        <v>183</v>
+      </c>
+      <c r="D110" s="58"/>
+      <c r="E110" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49105800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F110" s="30" t="s">
-[...5 lines deleted...]
-      <c r="H110" s="14" t="s">
+      <c r="F110" s="13"/>
+      <c r="G110" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H110" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I110" s="14" t="s">
-        <v>69</v>
+      <c r="I110" s="23" t="s">
+        <v>82</v>
       </c>
       <c r="J110" s="14" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-      <c r="L110" s="59"/>
+        <v>90</v>
+      </c>
+      <c r="K110" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L110" s="56"/>
       <c r="M110" s="14"/>
       <c r="N110" s="14" t="s">
-        <v>32</v>
+        <v>172</v>
       </c>
       <c r="O110" s="14"/>
-      <c r="P110" s="14" t="s">
-[...2 lines deleted...]
-      <c r="Q110" s="31">
+      <c r="P110" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="Q110" s="16">
         <v>21599</v>
       </c>
-      <c r="R110" s="32">
-[...2 lines deleted...]
-      <c r="S110" s="33">
+      <c r="R110" s="17">
+        <v>40</v>
+      </c>
+      <c r="S110" s="18">
         <v>14903.309999999998</v>
       </c>
       <c r="T110" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U110" s="20" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="V110" s="21">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="W110" s="21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X110" s="22"/>
     </row>
-    <row r="111" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A111" s="14" t="s">
+    <row r="111" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B111" s="14" t="s">
-        <v>167</v>
+      <c r="B111" s="11" t="s">
+        <v>186</v>
       </c>
       <c r="C111" s="12" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-        <f t="shared" si="4"/>
+        <v>187</v>
+      </c>
+      <c r="D111" s="24"/>
+      <c r="E111" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47212400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F111" s="30" t="s">
-[...5 lines deleted...]
-      <c r="H111" s="14" t="s">
+      <c r="F111" s="13"/>
+      <c r="G111" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H111" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I111" s="14" t="s">
-        <v>69</v>
+        <v>188</v>
       </c>
       <c r="J111" s="14" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-      <c r="L111" s="59"/>
+        <v>29</v>
+      </c>
+      <c r="K111" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L111" s="14" t="s">
+        <v>189</v>
+      </c>
       <c r="M111" s="14"/>
       <c r="N111" s="14" t="s">
-        <v>32</v>
+        <v>190</v>
       </c>
       <c r="O111" s="14"/>
-      <c r="P111" s="14" t="s">
-[...9 lines deleted...]
-        <v>14903.309999999998</v>
+      <c r="P111" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="Q111" s="16">
+        <v>17999</v>
+      </c>
+      <c r="R111" s="17">
+        <v>45.55</v>
+      </c>
+      <c r="S111" s="18">
+        <v>11269.988499999999</v>
       </c>
       <c r="T111" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U111" s="20" t="s">
-        <v>148</v>
+        <v>59</v>
       </c>
       <c r="V111" s="21">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="W111" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X111" s="22"/>
     </row>
-    <row r="112" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A112" s="14" t="s">
+    <row r="112" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B112" s="14" t="s">
-        <v>167</v>
+      <c r="B112" s="11" t="s">
+        <v>192</v>
       </c>
       <c r="C112" s="12" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-        <f t="shared" si="4"/>
+        <v>193</v>
+      </c>
+      <c r="D112" s="24"/>
+      <c r="E112" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47988000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F112" s="30" t="s">
-[...5 lines deleted...]
-      <c r="H112" s="14" t="s">
+      <c r="F112" s="13"/>
+      <c r="G112" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H112" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I112" s="14" t="s">
-        <v>69</v>
+        <v>188</v>
       </c>
       <c r="J112" s="14" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-      <c r="L112" s="55"/>
+        <v>52</v>
+      </c>
+      <c r="K112" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="L112" s="14" t="s">
+        <v>194</v>
+      </c>
       <c r="M112" s="14"/>
       <c r="N112" s="14" t="s">
-        <v>32</v>
+        <v>85</v>
       </c>
       <c r="O112" s="14"/>
-      <c r="P112" s="14" t="s">
-[...9 lines deleted...]
-        <v>14903.309999999998</v>
+      <c r="P112" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q112" s="16">
+        <v>28899</v>
+      </c>
+      <c r="R112" s="17">
+        <v>45.33</v>
+      </c>
+      <c r="S112" s="18">
+        <v>18169.988499999999</v>
       </c>
       <c r="T112" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U112" s="20" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>46.5</v>
+        <v>43</v>
+      </c>
+      <c r="V112" s="21">
+        <v>45</v>
       </c>
       <c r="W112" s="21">
         <v>1</v>
       </c>
       <c r="X112" s="22"/>
     </row>
-    <row r="113" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A113" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B113" s="11" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="C113" s="12" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-        <f t="shared" ref="E113:E120" si="5">HYPERLINK("https://www.google.ru/search?q=L49105800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>197</v>
+      </c>
+      <c r="D113" s="24"/>
+      <c r="E113" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47111100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F113" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F113" s="13"/>
       <c r="G113" s="11" t="s">
-        <v>78</v>
+        <v>198</v>
       </c>
       <c r="H113" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I113" s="14" t="s">
-        <v>69</v>
+        <v>188</v>
       </c>
       <c r="J113" s="14" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="K113" s="15" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>113</v>
+      </c>
+      <c r="L113" s="14" t="s">
+        <v>199</v>
       </c>
       <c r="M113" s="14"/>
       <c r="N113" s="14" t="s">
-        <v>166</v>
+        <v>32</v>
       </c>
       <c r="O113" s="14"/>
       <c r="P113" s="15" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="Q113" s="16">
-        <v>21599</v>
+        <v>10599</v>
       </c>
       <c r="R113" s="17">
-        <v>40</v>
+        <v>45.28</v>
       </c>
       <c r="S113" s="18">
-        <v>14903.309999999998</v>
+        <v>6669.9884999999995</v>
       </c>
       <c r="T113" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="U113" s="29" t="s">
-        <v>35</v>
+      <c r="U113" s="20" t="s">
+        <v>72</v>
       </c>
       <c r="V113" s="21">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="W113" s="21">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="X113" s="22"/>
     </row>
-    <row r="114" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A114" s="23" t="s">
+    <row r="114" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B114" s="23" t="s">
-        <v>184</v>
+      <c r="B114" s="11" t="s">
+        <v>200</v>
       </c>
       <c r="C114" s="12" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-        <f t="shared" si="5"/>
+        <v>201</v>
+      </c>
+      <c r="D114" s="24"/>
+      <c r="E114" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47568400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F114" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H114" s="23" t="s">
+      <c r="F114" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G114" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H114" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I114" s="23" t="s">
-        <v>69</v>
+      <c r="I114" s="14" t="s">
+        <v>188</v>
       </c>
       <c r="J114" s="14" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="K114" s="15" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="L114" s="59"/>
+        <v>113</v>
+      </c>
+      <c r="L114" s="14" t="s">
+        <v>202</v>
+      </c>
       <c r="M114" s="14"/>
       <c r="N114" s="14" t="s">
-        <v>166</v>
+        <v>85</v>
       </c>
       <c r="O114" s="14"/>
       <c r="P114" s="15" t="s">
-        <v>171</v>
+        <v>195</v>
       </c>
       <c r="Q114" s="16">
-        <v>21599</v>
+        <v>30499</v>
       </c>
       <c r="R114" s="17">
-        <v>40</v>
+        <v>45.24</v>
       </c>
       <c r="S114" s="18">
-        <v>14903.309999999998</v>
+        <v>19204.988499999999</v>
       </c>
       <c r="T114" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U114" s="20" t="s">
-        <v>36</v>
+        <v>78</v>
       </c>
       <c r="V114" s="21">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="W114" s="21">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="X114" s="22"/>
     </row>
-    <row r="115" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A115" s="23" t="s">
+    <row r="115" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B115" s="23" t="s">
-        <v>184</v>
+      <c r="B115" s="11" t="s">
+        <v>203</v>
       </c>
       <c r="C115" s="12" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-        <f t="shared" si="5"/>
+        <v>204</v>
+      </c>
+      <c r="D115" s="24"/>
+      <c r="E115" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47445500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F115" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H115" s="23" t="s">
+      <c r="F115" s="13"/>
+      <c r="G115" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H115" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I115" s="23" t="s">
-        <v>69</v>
+      <c r="I115" s="14" t="s">
+        <v>188</v>
       </c>
       <c r="J115" s="14" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="K115" s="15" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="L115" s="59"/>
+        <v>40</v>
+      </c>
+      <c r="L115" s="14" t="s">
+        <v>205</v>
+      </c>
       <c r="M115" s="14"/>
       <c r="N115" s="14" t="s">
-        <v>166</v>
+        <v>102</v>
       </c>
       <c r="O115" s="14"/>
       <c r="P115" s="15" t="s">
-        <v>171</v>
+        <v>206</v>
       </c>
       <c r="Q115" s="16">
-        <v>21599</v>
+        <v>32099</v>
       </c>
       <c r="R115" s="17">
-        <v>40</v>
+        <v>45.17</v>
       </c>
       <c r="S115" s="18">
-        <v>14903.309999999998</v>
+        <v>20239.988499999999</v>
       </c>
       <c r="T115" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U115" s="20" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="V115" s="21">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="W115" s="21">
         <v>1</v>
       </c>
       <c r="X115" s="22"/>
     </row>
-    <row r="116" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A116" s="23" t="s">
+    <row r="116" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B116" s="23" t="s">
-        <v>184</v>
+      <c r="B116" s="11" t="s">
+        <v>207</v>
       </c>
       <c r="C116" s="12" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-        <f t="shared" si="5"/>
+        <v>208</v>
+      </c>
+      <c r="D116" s="24"/>
+      <c r="E116" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L41733900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F116" s="28" t="s">
+      <c r="F116" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G116" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H116" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I116" s="14" t="s">
+        <v>188</v>
+      </c>
+      <c r="J116" s="14" t="s">
         <v>139</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
       <c r="K116" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="L116" s="59"/>
-      <c r="M116" s="14"/>
+      <c r="L116" s="14" t="s">
+        <v>209</v>
+      </c>
+      <c r="M116" s="14" t="s">
+        <v>84</v>
+      </c>
       <c r="N116" s="14" t="s">
-        <v>166</v>
+        <v>47</v>
       </c>
       <c r="O116" s="14"/>
       <c r="P116" s="15" t="s">
-        <v>171</v>
+        <v>99</v>
       </c>
       <c r="Q116" s="16">
-        <v>21599</v>
+        <v>24799</v>
       </c>
       <c r="R116" s="17">
-        <v>40</v>
+        <v>45.16</v>
       </c>
       <c r="S116" s="18">
-        <v>14903.309999999998</v>
+        <v>15639.988499999998</v>
       </c>
       <c r="T116" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U116" s="20" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>36.5</v>
+        <v>58</v>
+      </c>
+      <c r="V116" s="21">
+        <v>37</v>
       </c>
       <c r="W116" s="21">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="X116" s="22"/>
     </row>
-    <row r="117" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A117" s="23" t="s">
+    <row r="117" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B117" s="23" t="s">
-        <v>184</v>
+      <c r="B117" s="11" t="s">
+        <v>210</v>
       </c>
       <c r="C117" s="12" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-        <f t="shared" si="5"/>
+        <v>211</v>
+      </c>
+      <c r="D117" s="24"/>
+      <c r="E117" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47875600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F117" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H117" s="23" t="s">
+      <c r="F117" s="13"/>
+      <c r="G117" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H117" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I117" s="23" t="s">
-        <v>69</v>
+      <c r="I117" s="14" t="s">
+        <v>188</v>
       </c>
       <c r="J117" s="14" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="K117" s="15" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="L117" s="59"/>
+        <v>40</v>
+      </c>
+      <c r="L117" s="14" t="s">
+        <v>212</v>
+      </c>
       <c r="M117" s="14"/>
       <c r="N117" s="14" t="s">
-        <v>166</v>
+        <v>85</v>
       </c>
       <c r="O117" s="14"/>
       <c r="P117" s="15" t="s">
-        <v>171</v>
+        <v>195</v>
       </c>
       <c r="Q117" s="16">
-        <v>21599</v>
+        <v>25699</v>
       </c>
       <c r="R117" s="17">
-        <v>40</v>
+        <v>45.13</v>
       </c>
       <c r="S117" s="18">
-        <v>14903.309999999998</v>
+        <v>16214.988499999998</v>
       </c>
       <c r="T117" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U117" s="20" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="V117" s="21">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="W117" s="21">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="X117" s="22"/>
     </row>
-    <row r="118" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A118" s="23" t="s">
+    <row r="118" spans="1:24" s="1" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B118" s="23" t="s">
-        <v>184</v>
+      <c r="B118" s="11" t="s">
+        <v>196</v>
       </c>
       <c r="C118" s="12" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-        <f t="shared" si="5"/>
+        <v>213</v>
+      </c>
+      <c r="D118" s="51"/>
+      <c r="E118" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47110800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F118" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H118" s="23" t="s">
+      <c r="F118" s="13"/>
+      <c r="G118" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="H118" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I118" s="23" t="s">
-        <v>69</v>
+      <c r="I118" s="14" t="s">
+        <v>188</v>
       </c>
       <c r="J118" s="14" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="K118" s="15" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="L118" s="59"/>
+        <v>113</v>
+      </c>
+      <c r="L118" s="54" t="s">
+        <v>214</v>
+      </c>
       <c r="M118" s="14"/>
       <c r="N118" s="14" t="s">
-        <v>166</v>
+        <v>47</v>
       </c>
       <c r="O118" s="14"/>
       <c r="P118" s="15" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="Q118" s="16">
-        <v>21599</v>
+        <v>10599</v>
       </c>
       <c r="R118" s="17">
         <v>40</v>
       </c>
       <c r="S118" s="18">
-        <v>14903.309999999998</v>
+        <v>7313.3099999999986</v>
       </c>
       <c r="T118" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U118" s="20" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>60</v>
+      </c>
+      <c r="V118" s="26">
+        <v>38.5</v>
       </c>
       <c r="W118" s="21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X118" s="22"/>
     </row>
-    <row r="119" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:24" s="1" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A119" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B119" s="23" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="C119" s="12" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-        <f t="shared" si="5"/>
+        <v>213</v>
+      </c>
+      <c r="D119" s="52"/>
+      <c r="E119" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47110800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F119" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F119" s="13"/>
       <c r="G119" s="23" t="s">
-        <v>78</v>
+        <v>198</v>
       </c>
       <c r="H119" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I119" s="23" t="s">
-        <v>69</v>
+        <v>188</v>
       </c>
       <c r="J119" s="14" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="K119" s="15" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="L119" s="59"/>
+        <v>113</v>
+      </c>
+      <c r="L119" s="55"/>
       <c r="M119" s="14"/>
       <c r="N119" s="14" t="s">
-        <v>166</v>
+        <v>47</v>
       </c>
       <c r="O119" s="14"/>
       <c r="P119" s="15" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="Q119" s="16">
-        <v>21599</v>
+        <v>10599</v>
       </c>
       <c r="R119" s="17">
         <v>40</v>
       </c>
       <c r="S119" s="18">
-        <v>14903.309999999998</v>
+        <v>7313.3099999999986</v>
       </c>
       <c r="T119" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U119" s="20" t="s">
         <v>74</v>
       </c>
-      <c r="V119" s="25">
-        <v>38.5</v>
+      <c r="V119" s="26">
+        <v>42.5</v>
       </c>
       <c r="W119" s="21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X119" s="22"/>
     </row>
-    <row r="120" spans="1:24" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:24" s="1" customFormat="1" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A120" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B120" s="23" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="C120" s="12" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-        <f t="shared" si="5"/>
+        <v>213</v>
+      </c>
+      <c r="D120" s="53"/>
+      <c r="E120" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47110800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F120" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F120" s="13"/>
       <c r="G120" s="23" t="s">
-        <v>78</v>
+        <v>198</v>
       </c>
       <c r="H120" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I120" s="23" t="s">
-        <v>69</v>
+        <v>188</v>
       </c>
       <c r="J120" s="14" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="K120" s="15" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="L120" s="55"/>
+        <v>113</v>
+      </c>
+      <c r="L120" s="56"/>
       <c r="M120" s="14"/>
       <c r="N120" s="14" t="s">
-        <v>166</v>
+        <v>47</v>
       </c>
       <c r="O120" s="14"/>
       <c r="P120" s="15" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="Q120" s="16">
-        <v>21599</v>
+        <v>10599</v>
       </c>
       <c r="R120" s="17">
         <v>40</v>
       </c>
       <c r="S120" s="18">
-        <v>14903.309999999998</v>
+        <v>7313.3099999999986</v>
       </c>
       <c r="T120" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U120" s="20" t="s">
-        <v>57</v>
+        <v>157</v>
       </c>
       <c r="V120" s="21">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="W120" s="21">
         <v>1</v>
       </c>
       <c r="X120" s="22"/>
     </row>
-    <row r="121" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:24" s="1" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A121" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B121" s="11" t="s">
-        <v>150</v>
+        <v>215</v>
       </c>
       <c r="C121" s="12" t="s">
-        <v>187</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L49145500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>216</v>
+      </c>
+      <c r="D121" s="51"/>
+      <c r="E121" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47112400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
       <c r="F121" s="13"/>
       <c r="G121" s="11" t="s">
-        <v>78</v>
+        <v>217</v>
       </c>
       <c r="H121" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I121" s="14" t="s">
-        <v>69</v>
+        <v>188</v>
       </c>
       <c r="J121" s="14" t="s">
-        <v>123</v>
+        <v>52</v>
       </c>
       <c r="K121" s="15" t="s">
-        <v>169</v>
+        <v>30</v>
       </c>
       <c r="L121" s="54" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="M121" s="14"/>
       <c r="N121" s="14" t="s">
-        <v>189</v>
+        <v>47</v>
       </c>
       <c r="O121" s="14"/>
       <c r="P121" s="15" t="s">
-        <v>44</v>
+        <v>176</v>
       </c>
       <c r="Q121" s="16">
-        <v>22599</v>
+        <v>11299</v>
       </c>
       <c r="R121" s="17">
         <v>40</v>
       </c>
       <c r="S121" s="18">
-        <v>15593.309999999998</v>
+        <v>7796.3099999999986</v>
       </c>
       <c r="T121" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U121" s="20" t="s">
-        <v>107</v>
+        <v>36</v>
       </c>
       <c r="V121" s="21">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="W121" s="21">
         <v>1</v>
       </c>
       <c r="X121" s="22"/>
     </row>
-    <row r="122" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:24" s="1" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A122" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B122" s="23" t="s">
-        <v>150</v>
+        <v>215</v>
       </c>
       <c r="C122" s="12" t="s">
-        <v>187</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L49145500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>216</v>
+      </c>
+      <c r="D122" s="52"/>
+      <c r="E122" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47112400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
       <c r="F122" s="13"/>
       <c r="G122" s="23" t="s">
-        <v>78</v>
+        <v>217</v>
       </c>
       <c r="H122" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I122" s="23" t="s">
-        <v>69</v>
+        <v>188</v>
       </c>
       <c r="J122" s="14" t="s">
-        <v>123</v>
+        <v>52</v>
       </c>
       <c r="K122" s="15" t="s">
-        <v>169</v>
+        <v>30</v>
       </c>
       <c r="L122" s="55"/>
       <c r="M122" s="14"/>
       <c r="N122" s="14" t="s">
-        <v>189</v>
+        <v>47</v>
       </c>
       <c r="O122" s="14"/>
       <c r="P122" s="15" t="s">
-        <v>44</v>
+        <v>176</v>
       </c>
       <c r="Q122" s="16">
-        <v>22599</v>
+        <v>11299</v>
       </c>
       <c r="R122" s="17">
         <v>40</v>
       </c>
       <c r="S122" s="18">
-        <v>15593.309999999998</v>
+        <v>7796.3099999999986</v>
       </c>
       <c r="T122" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U122" s="20" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>57</v>
+      </c>
+      <c r="V122" s="26">
+        <v>36.5</v>
       </c>
       <c r="W122" s="21">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="X122" s="22"/>
     </row>
-    <row r="123" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A123" s="11" t="s">
+    <row r="123" spans="1:24" s="1" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B123" s="11" t="s">
-        <v>190</v>
+      <c r="B123" s="23" t="s">
+        <v>215</v>
       </c>
       <c r="C123" s="12" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-        <f t="shared" ref="E123:E134" si="6">HYPERLINK("https://www.google.ru/search?q=L49221400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>216</v>
+      </c>
+      <c r="D123" s="52"/>
+      <c r="E123" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47112400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F123" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H123" s="11" t="s">
+      <c r="F123" s="13"/>
+      <c r="G123" s="23" t="s">
+        <v>217</v>
+      </c>
+      <c r="H123" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I123" s="14" t="s">
-        <v>69</v>
+      <c r="I123" s="23" t="s">
+        <v>188</v>
       </c>
       <c r="J123" s="14" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="K123" s="15" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="L123" s="54"/>
+        <v>30</v>
+      </c>
+      <c r="L123" s="55"/>
       <c r="M123" s="14"/>
       <c r="N123" s="14" t="s">
-        <v>192</v>
+        <v>47</v>
       </c>
       <c r="O123" s="14"/>
       <c r="P123" s="15" t="s">
-        <v>44</v>
+        <v>176</v>
       </c>
       <c r="Q123" s="16">
-        <v>25599</v>
+        <v>11299</v>
       </c>
       <c r="R123" s="17">
         <v>40</v>
       </c>
       <c r="S123" s="18">
-        <v>17663.309999999998</v>
+        <v>7796.3099999999986</v>
       </c>
       <c r="T123" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U123" s="20" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>38.5</v>
+        <v>58</v>
+      </c>
+      <c r="V123" s="21">
+        <v>37</v>
       </c>
       <c r="W123" s="21">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="X123" s="22"/>
     </row>
-    <row r="124" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:24" s="1" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A124" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B124" s="23" t="s">
-        <v>190</v>
+        <v>215</v>
       </c>
       <c r="C124" s="12" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-      <c r="E124" s="38" t="str">
+        <v>216</v>
+      </c>
+      <c r="D124" s="53"/>
+      <c r="E124" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47112400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F124" s="13"/>
+      <c r="G124" s="23" t="s">
+        <v>217</v>
+      </c>
+      <c r="H124" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I124" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="J124" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="K124" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L124" s="56"/>
+      <c r="M124" s="14"/>
+      <c r="N124" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="O124" s="14"/>
+      <c r="P124" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="Q124" s="16">
+        <v>11299</v>
+      </c>
+      <c r="R124" s="17">
+        <v>40</v>
+      </c>
+      <c r="S124" s="18">
+        <v>7796.3099999999986</v>
+      </c>
+      <c r="T124" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U124" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="V124" s="26">
+        <v>38.5</v>
+      </c>
+      <c r="W124" s="21">
+        <v>1</v>
+      </c>
+      <c r="X124" s="22"/>
+    </row>
+    <row r="125" spans="1:24" s="1" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B125" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="C125" s="12" t="s">
+        <v>218</v>
+      </c>
+      <c r="D125" s="51"/>
+      <c r="E125" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47450600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F125" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="G125" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H125" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I125" s="14" t="s">
+        <v>188</v>
+      </c>
+      <c r="J125" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="K125" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="L125" s="54" t="s">
+        <v>205</v>
+      </c>
+      <c r="M125" s="14"/>
+      <c r="N125" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="O125" s="14"/>
+      <c r="P125" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q125" s="16">
+        <v>35999</v>
+      </c>
+      <c r="R125" s="17">
+        <v>40</v>
+      </c>
+      <c r="S125" s="18">
+        <v>24839.31</v>
+      </c>
+      <c r="T125" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U125" s="20" t="s">
+        <v>157</v>
+      </c>
+      <c r="V125" s="21">
+        <v>44</v>
+      </c>
+      <c r="W125" s="21">
+        <v>1</v>
+      </c>
+      <c r="X125" s="22"/>
+    </row>
+    <row r="126" spans="1:24" s="1" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B126" s="23" t="s">
+        <v>203</v>
+      </c>
+      <c r="C126" s="12" t="s">
+        <v>218</v>
+      </c>
+      <c r="D126" s="52"/>
+      <c r="E126" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47450600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F126" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="G126" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H126" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I126" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="J126" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="K126" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="L126" s="55"/>
+      <c r="M126" s="14"/>
+      <c r="N126" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="O126" s="14"/>
+      <c r="P126" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q126" s="16">
+        <v>35999</v>
+      </c>
+      <c r="R126" s="17">
+        <v>40</v>
+      </c>
+      <c r="S126" s="18">
+        <v>24839.31</v>
+      </c>
+      <c r="T126" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U126" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="V126" s="26">
+        <v>44.5</v>
+      </c>
+      <c r="W126" s="21">
+        <v>9</v>
+      </c>
+      <c r="X126" s="22"/>
+    </row>
+    <row r="127" spans="1:24" s="1" customFormat="1" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B127" s="23" t="s">
+        <v>203</v>
+      </c>
+      <c r="C127" s="12" t="s">
+        <v>218</v>
+      </c>
+      <c r="D127" s="53"/>
+      <c r="E127" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47450600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F127" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="G127" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H127" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I127" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="J127" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="K127" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="L127" s="56"/>
+      <c r="M127" s="14"/>
+      <c r="N127" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="O127" s="14"/>
+      <c r="P127" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q127" s="16">
+        <v>35999</v>
+      </c>
+      <c r="R127" s="17">
+        <v>40</v>
+      </c>
+      <c r="S127" s="18">
+        <v>24839.31</v>
+      </c>
+      <c r="T127" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U127" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="V127" s="21">
+        <v>45</v>
+      </c>
+      <c r="W127" s="21">
+        <v>3</v>
+      </c>
+      <c r="X127" s="22"/>
+    </row>
+    <row r="128" spans="1:24" s="1" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B128" s="11" t="s">
+        <v>200</v>
+      </c>
+      <c r="C128" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="D128" s="51"/>
+      <c r="E128" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47990800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F128" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="G128" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H128" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I128" s="14" t="s">
+        <v>188</v>
+      </c>
+      <c r="J128" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="K128" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="L128" s="54" t="s">
+        <v>202</v>
+      </c>
+      <c r="M128" s="14"/>
+      <c r="N128" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="O128" s="14"/>
+      <c r="P128" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q128" s="16">
+        <v>30499</v>
+      </c>
+      <c r="R128" s="17">
+        <v>40</v>
+      </c>
+      <c r="S128" s="18">
+        <v>21044.31</v>
+      </c>
+      <c r="T128" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U128" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="V128" s="21">
+        <v>40</v>
+      </c>
+      <c r="W128" s="21">
+        <v>2</v>
+      </c>
+      <c r="X128" s="22"/>
+    </row>
+    <row r="129" spans="1:24" s="1" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B129" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="C129" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="D129" s="52"/>
+      <c r="E129" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47990800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F129" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="G129" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H129" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I129" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="J129" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="K129" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="L129" s="55"/>
+      <c r="M129" s="14"/>
+      <c r="N129" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="O129" s="14"/>
+      <c r="P129" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q129" s="16">
+        <v>30499</v>
+      </c>
+      <c r="R129" s="17">
+        <v>40</v>
+      </c>
+      <c r="S129" s="18">
+        <v>21044.31</v>
+      </c>
+      <c r="T129" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U129" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="V129" s="26">
+        <v>40.5</v>
+      </c>
+      <c r="W129" s="21">
+        <v>1</v>
+      </c>
+      <c r="X129" s="22"/>
+    </row>
+    <row r="130" spans="1:24" s="1" customFormat="1" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B130" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="C130" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="D130" s="53"/>
+      <c r="E130" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47990800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F130" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="G130" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H130" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I130" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="J130" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="K130" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="L130" s="56"/>
+      <c r="M130" s="14"/>
+      <c r="N130" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="O130" s="14"/>
+      <c r="P130" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q130" s="16">
+        <v>30499</v>
+      </c>
+      <c r="R130" s="17">
+        <v>40</v>
+      </c>
+      <c r="S130" s="18">
+        <v>21044.31</v>
+      </c>
+      <c r="T130" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U130" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="V130" s="21">
+        <v>43</v>
+      </c>
+      <c r="W130" s="21">
+        <v>1</v>
+      </c>
+      <c r="X130" s="22"/>
+    </row>
+    <row r="131" spans="1:24" s="1" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B131" s="11" t="s">
+        <v>221</v>
+      </c>
+      <c r="C131" s="12" t="s">
+        <v>222</v>
+      </c>
+      <c r="D131" s="51"/>
+      <c r="E131" s="37" t="str">
+        <f t="shared" ref="E131:E136" si="6">HYPERLINK("https://www.google.ru/search?q=L49163000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F131" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="G131" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H131" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I131" s="14" t="s">
+        <v>188</v>
+      </c>
+      <c r="J131" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="K131" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="L131" s="54" t="s">
+        <v>223</v>
+      </c>
+      <c r="M131" s="14"/>
+      <c r="N131" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="O131" s="14"/>
+      <c r="P131" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q131" s="16">
+        <v>30499</v>
+      </c>
+      <c r="R131" s="17">
+        <v>40</v>
+      </c>
+      <c r="S131" s="18">
+        <v>21044.31</v>
+      </c>
+      <c r="T131" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U131" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="V131" s="26">
+        <v>38.5</v>
+      </c>
+      <c r="W131" s="21">
+        <v>2</v>
+      </c>
+      <c r="X131" s="22"/>
+    </row>
+    <row r="132" spans="1:24" s="1" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B132" s="23" t="s">
+        <v>221</v>
+      </c>
+      <c r="C132" s="12" t="s">
+        <v>222</v>
+      </c>
+      <c r="D132" s="52"/>
+      <c r="E132" s="37" t="str">
         <f t="shared" si="6"/>
         <v>Еще фото</v>
       </c>
-      <c r="F124" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H124" s="23" t="s">
+      <c r="F132" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="G132" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H132" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I124" s="23" t="s">
-[...26 lines deleted...]
-      <c r="T124" s="19" t="s">
+      <c r="I132" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="J132" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="K132" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="L132" s="55"/>
+      <c r="M132" s="14"/>
+      <c r="N132" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="O132" s="14"/>
+      <c r="P132" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q132" s="16">
+        <v>30499</v>
+      </c>
+      <c r="R132" s="17">
+        <v>40</v>
+      </c>
+      <c r="S132" s="18">
+        <v>21044.31</v>
+      </c>
+      <c r="T132" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="U124" s="20" t="s">
-[...2 lines deleted...]
-      <c r="V124" s="21">
+      <c r="U132" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="V132" s="21">
         <v>39</v>
       </c>
-      <c r="W124" s="21">
-[...5 lines deleted...]
-      <c r="A125" s="23" t="s">
+      <c r="W132" s="21">
+        <v>2</v>
+      </c>
+      <c r="X132" s="22"/>
+    </row>
+    <row r="133" spans="1:24" s="1" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B125" s="23" t="s">
-[...6 lines deleted...]
-      <c r="E125" s="38" t="str">
+      <c r="B133" s="23" t="s">
+        <v>221</v>
+      </c>
+      <c r="C133" s="12" t="s">
+        <v>222</v>
+      </c>
+      <c r="D133" s="52"/>
+      <c r="E133" s="37" t="str">
         <f t="shared" si="6"/>
         <v>Еще фото</v>
       </c>
-      <c r="F125" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H125" s="23" t="s">
+      <c r="F133" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="G133" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H133" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I125" s="23" t="s">
-[...26 lines deleted...]
-      <c r="T125" s="19" t="s">
+      <c r="I133" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="J133" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="K133" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="L133" s="55"/>
+      <c r="M133" s="14"/>
+      <c r="N133" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="O133" s="14"/>
+      <c r="P133" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q133" s="16">
+        <v>30499</v>
+      </c>
+      <c r="R133" s="17">
+        <v>40</v>
+      </c>
+      <c r="S133" s="18">
+        <v>21044.31</v>
+      </c>
+      <c r="T133" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="U125" s="20" t="s">
-[...11 lines deleted...]
-      <c r="A126" s="23" t="s">
+      <c r="U133" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="V133" s="21">
+        <v>40</v>
+      </c>
+      <c r="W133" s="21">
+        <v>5</v>
+      </c>
+      <c r="X133" s="22"/>
+    </row>
+    <row r="134" spans="1:24" s="1" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B126" s="23" t="s">
-[...6 lines deleted...]
-      <c r="E126" s="38" t="str">
+      <c r="B134" s="23" t="s">
+        <v>221</v>
+      </c>
+      <c r="C134" s="12" t="s">
+        <v>222</v>
+      </c>
+      <c r="D134" s="52"/>
+      <c r="E134" s="37" t="str">
         <f t="shared" si="6"/>
         <v>Еще фото</v>
       </c>
-      <c r="F126" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H126" s="23" t="s">
+      <c r="F134" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="G134" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H134" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I126" s="23" t="s">
-[...520 lines deleted...]
-        <v>69</v>
+      <c r="I134" s="23" t="s">
+        <v>188</v>
       </c>
       <c r="J134" s="14" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>52</v>
+      </c>
+      <c r="K134" s="15" t="s">
+        <v>40</v>
       </c>
       <c r="L134" s="55"/>
       <c r="M134" s="14"/>
       <c r="N134" s="14" t="s">
-        <v>192</v>
+        <v>47</v>
       </c>
       <c r="O134" s="14"/>
-      <c r="P134" s="14" t="s">
-[...9 lines deleted...]
-        <v>17663.309999999998</v>
+      <c r="P134" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q134" s="16">
+        <v>30499</v>
+      </c>
+      <c r="R134" s="17">
+        <v>40</v>
+      </c>
+      <c r="S134" s="18">
+        <v>21044.31</v>
       </c>
       <c r="T134" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U134" s="20" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>46.5</v>
+        <v>62</v>
+      </c>
+      <c r="V134" s="26">
+        <v>40.5</v>
       </c>
       <c r="W134" s="21">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="X134" s="22"/>
     </row>
-    <row r="135" spans="1:24" s="1" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="11" t="s">
+    <row r="135" spans="1:24" s="1" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B135" s="11" t="s">
-        <v>193</v>
+      <c r="B135" s="23" t="s">
+        <v>221</v>
       </c>
       <c r="C135" s="12" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-        <f t="shared" ref="E135:E141" si="7">HYPERLINK("https://www.google.ru/search?q=L49237100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>222</v>
+      </c>
+      <c r="D135" s="52"/>
+      <c r="E135" s="37" t="str">
+        <f t="shared" si="6"/>
         <v>Еще фото</v>
       </c>
-      <c r="F135" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H135" s="11" t="s">
+      <c r="F135" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="G135" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H135" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I135" s="14" t="s">
-        <v>69</v>
+      <c r="I135" s="23" t="s">
+        <v>188</v>
       </c>
       <c r="J135" s="14" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="K135" s="15" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="L135" s="55"/>
       <c r="M135" s="14"/>
       <c r="N135" s="14" t="s">
-        <v>192</v>
+        <v>47</v>
       </c>
       <c r="O135" s="14"/>
       <c r="P135" s="15" t="s">
-        <v>44</v>
+        <v>195</v>
       </c>
       <c r="Q135" s="16">
-        <v>22799</v>
+        <v>30499</v>
       </c>
       <c r="R135" s="17">
         <v>40</v>
       </c>
       <c r="S135" s="18">
-        <v>15731.309999999998</v>
+        <v>21044.31</v>
       </c>
       <c r="T135" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U135" s="20" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>40.5</v>
+        <v>72</v>
+      </c>
+      <c r="V135" s="21">
+        <v>41</v>
       </c>
       <c r="W135" s="21">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="X135" s="22"/>
     </row>
-    <row r="136" spans="1:24" s="1" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:24" s="1" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A136" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B136" s="23" t="s">
-        <v>193</v>
+        <v>221</v>
       </c>
       <c r="C136" s="12" t="s">
+        <v>222</v>
+      </c>
+      <c r="D136" s="53"/>
+      <c r="E136" s="37" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F136" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="G136" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H136" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I136" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="J136" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="K136" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="L136" s="56"/>
+      <c r="M136" s="14"/>
+      <c r="N136" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="O136" s="14"/>
+      <c r="P136" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q136" s="16">
+        <v>30499</v>
+      </c>
+      <c r="R136" s="17">
+        <v>40</v>
+      </c>
+      <c r="S136" s="18">
+        <v>21044.31</v>
+      </c>
+      <c r="T136" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U136" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="V136" s="21">
+        <v>42</v>
+      </c>
+      <c r="W136" s="21">
+        <v>3</v>
+      </c>
+      <c r="X136" s="22"/>
+    </row>
+    <row r="137" spans="1:24" s="1" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B137" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="C137" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="D137" s="51"/>
+      <c r="E137" s="37" t="str">
+        <f t="shared" ref="E137:E143" si="7">HYPERLINK("https://www.google.ru/search?q=L49205700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F137" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="G137" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H137" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I137" s="14" t="s">
+        <v>188</v>
+      </c>
+      <c r="J137" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="K137" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="L137" s="54" t="s">
         <v>194</v>
       </c>
-      <c r="D136" s="57"/>
-      <c r="E136" s="38" t="str">
+      <c r="M137" s="14"/>
+      <c r="N137" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="O137" s="14"/>
+      <c r="P137" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q137" s="16">
+        <v>28899</v>
+      </c>
+      <c r="R137" s="17">
+        <v>40</v>
+      </c>
+      <c r="S137" s="18">
+        <v>19940.310000000001</v>
+      </c>
+      <c r="T137" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U137" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="V137" s="26">
+        <v>40.5</v>
+      </c>
+      <c r="W137" s="21">
+        <v>1</v>
+      </c>
+      <c r="X137" s="22"/>
+    </row>
+    <row r="138" spans="1:24" s="1" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B138" s="23" t="s">
+        <v>192</v>
+      </c>
+      <c r="C138" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="D138" s="52"/>
+      <c r="E138" s="37" t="str">
         <f t="shared" si="7"/>
         <v>Еще фото</v>
       </c>
-      <c r="F136" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H136" s="23" t="s">
+      <c r="F138" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="G138" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H138" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I136" s="23" t="s">
-[...10 lines deleted...]
-      <c r="N136" s="14" t="s">
+      <c r="I138" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="J138" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="K138" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="L138" s="55"/>
+      <c r="M138" s="14"/>
+      <c r="N138" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="O138" s="14"/>
+      <c r="P138" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q138" s="16">
+        <v>28899</v>
+      </c>
+      <c r="R138" s="17">
+        <v>40</v>
+      </c>
+      <c r="S138" s="18">
+        <v>19940.310000000001</v>
+      </c>
+      <c r="T138" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U138" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="V138" s="21">
+        <v>42</v>
+      </c>
+      <c r="W138" s="21">
+        <v>3</v>
+      </c>
+      <c r="X138" s="22"/>
+    </row>
+    <row r="139" spans="1:24" s="1" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B139" s="23" t="s">
         <v>192</v>
       </c>
-      <c r="O136" s="14"/>
-[...37 lines deleted...]
-      <c r="E137" s="38" t="str">
+      <c r="C139" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="D139" s="52"/>
+      <c r="E139" s="37" t="str">
         <f t="shared" si="7"/>
         <v>Еще фото</v>
       </c>
-      <c r="F137" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H137" s="23" t="s">
+      <c r="F139" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="G139" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H139" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I137" s="23" t="s">
-[...10 lines deleted...]
-      <c r="N137" s="14" t="s">
+      <c r="I139" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="J139" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="K139" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="L139" s="55"/>
+      <c r="M139" s="14"/>
+      <c r="N139" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="O139" s="14"/>
+      <c r="P139" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q139" s="16">
+        <v>28899</v>
+      </c>
+      <c r="R139" s="17">
+        <v>40</v>
+      </c>
+      <c r="S139" s="18">
+        <v>19940.310000000001</v>
+      </c>
+      <c r="T139" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U139" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="V139" s="26">
+        <v>42.5</v>
+      </c>
+      <c r="W139" s="21">
+        <v>3</v>
+      </c>
+      <c r="X139" s="22"/>
+    </row>
+    <row r="140" spans="1:24" s="1" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B140" s="23" t="s">
         <v>192</v>
       </c>
-      <c r="O137" s="14"/>
-[...37 lines deleted...]
-      <c r="E138" s="38" t="str">
+      <c r="C140" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="D140" s="52"/>
+      <c r="E140" s="37" t="str">
         <f t="shared" si="7"/>
         <v>Еще фото</v>
       </c>
-      <c r="F138" s="28" t="s">
-[...2 lines deleted...]
-      <c r="G138" s="23" t="s">
+      <c r="F140" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="G140" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H140" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I140" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="J140" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="K140" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="L140" s="55"/>
+      <c r="M140" s="14"/>
+      <c r="N140" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="O140" s="14"/>
+      <c r="P140" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q140" s="16">
+        <v>28899</v>
+      </c>
+      <c r="R140" s="17">
+        <v>40</v>
+      </c>
+      <c r="S140" s="18">
+        <v>19940.310000000001</v>
+      </c>
+      <c r="T140" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="U140" s="20" t="s">
         <v>78</v>
       </c>
-      <c r="H138" s="23" t="s">
-[...13 lines deleted...]
-      <c r="N138" s="14" t="s">
+      <c r="V140" s="21">
+        <v>43</v>
+      </c>
+      <c r="W140" s="21">
+        <v>6</v>
+      </c>
+      <c r="X140" s="22"/>
+    </row>
+    <row r="141" spans="1:24" s="1" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B141" s="23" t="s">
         <v>192</v>
       </c>
-      <c r="O138" s="14"/>
-[...37 lines deleted...]
-      <c r="E139" s="38" t="str">
+      <c r="C141" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="D141" s="52"/>
+      <c r="E141" s="37" t="str">
         <f t="shared" si="7"/>
         <v>Еще фото</v>
       </c>
-      <c r="F139" s="28" t="s">
-[...130 lines deleted...]
-        <v>139</v>
+      <c r="F141" s="33" t="s">
+        <v>219</v>
       </c>
       <c r="G141" s="23" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="H141" s="23" t="s">
         <v>27</v>
       </c>
       <c r="I141" s="23" t="s">
-        <v>69</v>
+        <v>188</v>
       </c>
       <c r="J141" s="14" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="K141" s="15" t="s">
-        <v>169</v>
+        <v>40</v>
       </c>
       <c r="L141" s="55"/>
       <c r="M141" s="14"/>
       <c r="N141" s="14" t="s">
-        <v>192</v>
+        <v>42</v>
       </c>
       <c r="O141" s="14"/>
       <c r="P141" s="15" t="s">
-        <v>44</v>
+        <v>195</v>
       </c>
       <c r="Q141" s="16">
-        <v>22799</v>
+        <v>28899</v>
       </c>
       <c r="R141" s="17">
         <v>40</v>
       </c>
       <c r="S141" s="18">
-        <v>15731.309999999998</v>
+        <v>19940.310000000001</v>
       </c>
       <c r="T141" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U141" s="20" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="V141" s="21">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="W141" s="21">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="X141" s="22"/>
     </row>
-    <row r="142" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A142" s="11" t="s">
+    <row r="142" spans="1:24" s="1" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B142" s="11" t="s">
-        <v>196</v>
+      <c r="B142" s="23" t="s">
+        <v>192</v>
       </c>
       <c r="C142" s="12" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47869900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>224</v>
+      </c>
+      <c r="D142" s="52"/>
+      <c r="E142" s="37" t="str">
+        <f t="shared" si="7"/>
         <v>Еще фото</v>
       </c>
-      <c r="F142" s="13"/>
-[...3 lines deleted...]
-      <c r="H142" s="11" t="s">
+      <c r="F142" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="G142" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H142" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I142" s="14" t="s">
-        <v>198</v>
+      <c r="I142" s="23" t="s">
+        <v>188</v>
       </c>
       <c r="J142" s="14" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="K142" s="15" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="L142" s="14"/>
+        <v>40</v>
+      </c>
+      <c r="L142" s="55"/>
       <c r="M142" s="14"/>
       <c r="N142" s="14" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="O142" s="14"/>
       <c r="P142" s="15" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="Q142" s="16">
-        <v>16699</v>
+        <v>28899</v>
       </c>
       <c r="R142" s="17">
-        <v>45.51</v>
+        <v>40</v>
       </c>
       <c r="S142" s="18">
-        <v>10464.988499999999</v>
+        <v>19940.310000000001</v>
       </c>
       <c r="T142" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U142" s="20" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>79</v>
+      </c>
+      <c r="V142" s="26">
+        <v>44.5</v>
       </c>
       <c r="W142" s="21">
         <v>1</v>
       </c>
       <c r="X142" s="22"/>
     </row>
-    <row r="143" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A143" s="11" t="s">
+    <row r="143" spans="1:24" s="1" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B143" s="11" t="s">
-        <v>200</v>
+      <c r="B143" s="23" t="s">
+        <v>192</v>
       </c>
       <c r="C143" s="12" t="s">
-        <v>201</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47110800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>224</v>
+      </c>
+      <c r="D143" s="53"/>
+      <c r="E143" s="37" t="str">
+        <f t="shared" si="7"/>
         <v>Еще фото</v>
       </c>
-      <c r="F143" s="13"/>
-[...3 lines deleted...]
-      <c r="H143" s="11" t="s">
+      <c r="F143" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="G143" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H143" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I143" s="14" t="s">
-        <v>198</v>
+      <c r="I143" s="23" t="s">
+        <v>188</v>
       </c>
       <c r="J143" s="14" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="K143" s="15" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="L143" s="56"/>
       <c r="M143" s="14"/>
       <c r="N143" s="14" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="O143" s="14"/>
       <c r="P143" s="15" t="s">
-        <v>171</v>
+        <v>195</v>
       </c>
       <c r="Q143" s="16">
-        <v>10599</v>
+        <v>28899</v>
       </c>
       <c r="R143" s="17">
-        <v>45.28</v>
+        <v>40</v>
       </c>
       <c r="S143" s="18">
-        <v>6669.9884999999995</v>
+        <v>19940.310000000001</v>
       </c>
       <c r="T143" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U143" s="20" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>38.5</v>
+        <v>131</v>
+      </c>
+      <c r="V143" s="21">
+        <v>46</v>
       </c>
       <c r="W143" s="21">
         <v>1</v>
       </c>
       <c r="X143" s="22"/>
     </row>
-    <row r="144" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:24" s="1" customFormat="1" ht="51.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A144" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B144" s="11" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="C144" s="12" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47111100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>225</v>
+      </c>
+      <c r="D144" s="57"/>
+      <c r="E144" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49209700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
       <c r="F144" s="13"/>
       <c r="G144" s="11" t="s">
-        <v>202</v>
+        <v>89</v>
       </c>
       <c r="H144" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I144" s="14" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="J144" s="14" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="K144" s="15" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>113</v>
+      </c>
+      <c r="L144" s="54" t="s">
+        <v>194</v>
       </c>
       <c r="M144" s="14"/>
       <c r="N144" s="14" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="O144" s="14"/>
       <c r="P144" s="15" t="s">
-        <v>171</v>
+        <v>195</v>
       </c>
       <c r="Q144" s="16">
-        <v>10599</v>
+        <v>28899</v>
       </c>
       <c r="R144" s="17">
-        <v>45.28</v>
+        <v>40</v>
       </c>
       <c r="S144" s="18">
-        <v>6669.9884999999995</v>
+        <v>19940.310000000001</v>
       </c>
       <c r="T144" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U144" s="20" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="V144" s="21">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="W144" s="21">
         <v>1</v>
       </c>
       <c r="X144" s="22"/>
     </row>
-    <row r="145" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A145" s="11" t="s">
+    <row r="145" spans="1:24" s="1" customFormat="1" ht="60.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="B145" s="11" t="s">
-        <v>206</v>
+      <c r="B145" s="23" t="s">
+        <v>192</v>
       </c>
       <c r="C145" s="12" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=L47571700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>225</v>
+      </c>
+      <c r="D145" s="58"/>
+      <c r="E145" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49209700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F145" s="13" t="s">
-[...5 lines deleted...]
-      <c r="H145" s="11" t="s">
+      <c r="F145" s="13"/>
+      <c r="G145" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="H145" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="I145" s="14" t="s">
-        <v>198</v>
+      <c r="I145" s="23" t="s">
+        <v>188</v>
       </c>
       <c r="J145" s="14" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="K145" s="15" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="L145" s="56"/>
       <c r="M145" s="14"/>
       <c r="N145" s="14" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
       <c r="O145" s="14"/>
       <c r="P145" s="15" t="s">
-        <v>132</v>
+        <v>195</v>
       </c>
       <c r="Q145" s="16">
-        <v>18799</v>
+        <v>28899</v>
       </c>
       <c r="R145" s="17">
-        <v>45.21</v>
+        <v>40</v>
       </c>
       <c r="S145" s="18">
-        <v>11844.988499999999</v>
+        <v>19940.310000000001</v>
       </c>
       <c r="T145" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U145" s="20" t="s">
-        <v>64</v>
+        <v>157</v>
       </c>
       <c r="V145" s="21">
         <v>44</v>
       </c>
       <c r="W145" s="21">
         <v>1</v>
       </c>
       <c r="X145" s="22"/>
     </row>
     <row r="146" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A146" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B146" s="11" t="s">
-        <v>209</v>
+        <v>226</v>
       </c>
       <c r="C146" s="12" t="s">
-        <v>210</v>
+        <v>227</v>
       </c>
       <c r="D146" s="24"/>
-      <c r="E146" s="38" t="str">
-        <f>HYPERLINK("https://www.google.ru/search?q=L41736200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="E146" s="37" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47112000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
       <c r="F146" s="13" t="s">
         <v>39</v>
       </c>
       <c r="G146" s="11" t="s">
-        <v>78</v>
+        <v>217</v>
       </c>
       <c r="H146" s="11" t="s">
         <v>27</v>
       </c>
       <c r="I146" s="14" t="s">
-        <v>198</v>
+        <v>228</v>
       </c>
       <c r="J146" s="14" t="s">
-        <v>123</v>
+        <v>52</v>
       </c>
       <c r="K146" s="15" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="L146" s="14" t="s">
-        <v>120</v>
+        <v>199</v>
       </c>
       <c r="M146" s="14"/>
       <c r="N146" s="14" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O146" s="14"/>
       <c r="P146" s="15" t="s">
-        <v>53</v>
+        <v>176</v>
       </c>
       <c r="Q146" s="16">
-        <v>19699</v>
+        <v>12499</v>
       </c>
       <c r="R146" s="17">
-        <v>45.17</v>
+        <v>45.6</v>
       </c>
       <c r="S146" s="18">
-        <v>12419.988499999999</v>
+        <v>7819.9884999999995</v>
       </c>
       <c r="T146" s="19" t="s">
         <v>34</v>
       </c>
       <c r="U146" s="20" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>40.5</v>
+        <v>60</v>
+      </c>
+      <c r="V146" s="26">
+        <v>38.5</v>
       </c>
       <c r="W146" s="21">
         <v>1</v>
       </c>
       <c r="X146" s="22"/>
     </row>
-    <row r="147" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
-[...1572 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A3:X170" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
-  <mergeCells count="58">
+  <autoFilter ref="A3:X146" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <mergeCells count="52">
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="L7:L9"/>
-    <mergeCell ref="D10:D16"/>
-[...52 lines deleted...]
-    <mergeCell ref="L163:L164"/>
+    <mergeCell ref="D10:D17"/>
+    <mergeCell ref="L10:L17"/>
+    <mergeCell ref="D18:D23"/>
+    <mergeCell ref="L18:L23"/>
+    <mergeCell ref="D24:D29"/>
+    <mergeCell ref="L24:L29"/>
+    <mergeCell ref="D30:D32"/>
+    <mergeCell ref="L30:L32"/>
+    <mergeCell ref="D33:D36"/>
+    <mergeCell ref="L33:L36"/>
+    <mergeCell ref="D38:D39"/>
+    <mergeCell ref="L38:L39"/>
+    <mergeCell ref="D52:D53"/>
+    <mergeCell ref="L52:L53"/>
+    <mergeCell ref="D56:D58"/>
+    <mergeCell ref="L56:L58"/>
+    <mergeCell ref="D59:D71"/>
+    <mergeCell ref="L59:L71"/>
+    <mergeCell ref="D72:D77"/>
+    <mergeCell ref="L72:L77"/>
+    <mergeCell ref="D78:D88"/>
+    <mergeCell ref="L78:L88"/>
+    <mergeCell ref="D89:D90"/>
+    <mergeCell ref="L89:L90"/>
+    <mergeCell ref="D91:D94"/>
+    <mergeCell ref="L91:L94"/>
+    <mergeCell ref="D95:D99"/>
+    <mergeCell ref="L95:L99"/>
+    <mergeCell ref="D100:D104"/>
+    <mergeCell ref="L100:L104"/>
+    <mergeCell ref="D105:D108"/>
+    <mergeCell ref="L105:L108"/>
+    <mergeCell ref="D109:D110"/>
+    <mergeCell ref="L109:L110"/>
+    <mergeCell ref="D118:D120"/>
+    <mergeCell ref="L118:L120"/>
+    <mergeCell ref="D121:D124"/>
+    <mergeCell ref="L121:L124"/>
+    <mergeCell ref="D137:D143"/>
+    <mergeCell ref="L137:L143"/>
+    <mergeCell ref="D144:D145"/>
+    <mergeCell ref="L144:L145"/>
+    <mergeCell ref="D125:D127"/>
+    <mergeCell ref="L125:L127"/>
+    <mergeCell ref="D128:D130"/>
+    <mergeCell ref="L128:L130"/>
+    <mergeCell ref="D131:D136"/>
+    <mergeCell ref="L131:L136"/>
   </mergeCells>
-  <dataValidations count="11">
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X169 X167 X150 X148 X140 X136:X137 X132 X125:X126 X118:X119 X110 X102:X103 X94:X95 X76 X61 X54 X50 X23 X21 X17:X18 X10:X11 X7 X4:X5" xr:uid="{00000000-0002-0000-0000-000000000000}">
+  <dataValidations count="7">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X4 X131:X132 X128 X111 X109 X103:X104 X91 X86:X88 X77:X80 X73:X74 X69 X66:X67 X59:X60 X55 X52 X30 X27:X28 X25 X21 X18:X19 X15 X11 X6" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>2</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X6 X170 X165:X166 X162 X157:X158 X149 X141:X147 X139 X133:X135 X120:X124 X115 X111:X112 X96:X101 X83:X93 X73:X75 X63:X66 X55:X60 X51 X47:X48 X44 X40:X42 X27:X38 X22 X19 X14:X16 X9" xr:uid="{00000000-0002-0000-0000-000002000000}">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X5 X142:X146 X137 X129:X130 X124:X125 X117:X121 X112:X115 X110 X105:X108 X99:X102 X95:X96 X92 X89:X90 X85 X70:X72 X68 X61 X56:X57 X53:X54 X48:X51 X37:X46 X33 X31 X29 X22:X24 X16:X17 X9:X10 X7" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>1</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X8 X163 X159 X138 X131 X113:X114 X109 X104 X82 X77 X69:X70 X62 X52 X39 X26 X20 X13" xr:uid="{00000000-0002-0000-0000-000004000000}">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X8 X138:X139 X136 X127 X97 X83:X84 X81 X75:X76 X65 X62 X36 X32 X26 X12:X14" xr:uid="{00000000-0002-0000-0000-000004000000}">
       <formula1>3</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X12 X160:X161 X130 X108 X105 X81 X78 X71" xr:uid="{00000000-0002-0000-0000-000008000000}">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X20 X133:X135 X123 X116 X98 X94 X82 X64 X47" xr:uid="{00000000-0002-0000-0000-000010000000}">
       <formula1>5</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X24 X168 X164 X155 X127 X67 X49 X45:X46 X43" xr:uid="{00000000-0002-0000-0000-000014000000}">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X34 X141 X122 X93 X63 X58" xr:uid="{00000000-0002-0000-0000-00001E000000}">
       <formula1>4</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X25 X154 X117 X53" xr:uid="{00000000-0002-0000-0000-000015000000}">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X35 X140" xr:uid="{00000000-0002-0000-0000-00001F000000}">
       <formula1>6</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X68 X128:X129 X116 X106:X107 X79" xr:uid="{00000000-0002-0000-0000-000040000000}">
-[...5 lines deleted...]
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X151" xr:uid="{00000000-0002-0000-0000-000093000000}">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X126" xr:uid="{00000000-0002-0000-0000-00007A000000}">
       <formula1>9</formula1>
-    </dataValidation>
-[...4 lines deleted...]
-      <formula1>11</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="1" top="0.75" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:K16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="2.75" style="39" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="16384" width="9.1640625" style="39"/>
+    <col min="1" max="1" width="2.83203125" style="38" customWidth="1"/>
+    <col min="2" max="3" width="31.83203125" style="38" customWidth="1"/>
+    <col min="4" max="4" width="2.83203125" style="38" customWidth="1"/>
+    <col min="5" max="5" width="35.83203125" style="39" customWidth="1"/>
+    <col min="6" max="7" width="22.83203125" style="41" customWidth="1"/>
+    <col min="8" max="8" width="2.83203125" style="39" customWidth="1"/>
+    <col min="9" max="9" width="38.83203125" style="39" customWidth="1"/>
+    <col min="10" max="11" width="16.83203125" style="41" customWidth="1"/>
+    <col min="12" max="16384" width="9.33203125" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="E1" s="45" t="s">
-[...3 lines deleted...]
-      <c r="G1" s="46"/>
+      <c r="E1" s="44" t="s">
+        <v>230</v>
+      </c>
+      <c r="F1" s="40"/>
+      <c r="G1" s="45"/>
     </row>
     <row r="2" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="E2" s="43" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="47">
+      <c r="E2" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="F2" s="46">
         <f>SUMPRODUCT(TDSheet!$Q$4:$Q$1048572,TDSheet!$X$4:$X$1048572)</f>
         <v>0</v>
       </c>
-      <c r="G2" s="47"/>
-[...3 lines deleted...]
-      <c r="K2" s="49"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
     </row>
     <row r="3" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B3" s="62"/>
-[...4 lines deleted...]
-      <c r="F3" s="47" t="e">
+      <c r="B3" s="61"/>
+      <c r="C3" s="61"/>
+      <c r="E3" s="42" t="s">
+        <v>232</v>
+      </c>
+      <c r="F3" s="46" t="e">
         <f>SUMPRODUCT(TDSheet!#REF!,TDSheet!$X$4:$X$1048571)</f>
         <v>#REF!</v>
       </c>
-      <c r="G3" s="47"/>
-[...3 lines deleted...]
-      <c r="K3" s="49"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="47"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
     </row>
     <row r="4" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B4" s="60" t="s">
+      <c r="B4" s="59" t="s">
+        <v>229</v>
+      </c>
+      <c r="C4" s="60"/>
+      <c r="E4" s="43" t="s">
+        <v>233</v>
+      </c>
+      <c r="F4" s="49" t="s">
+        <v>239</v>
+      </c>
+      <c r="G4" s="49" t="s">
+        <v>240</v>
+      </c>
+      <c r="H4" s="47"/>
+      <c r="I4" s="49" t="s">
         <v>241</v>
       </c>
-      <c r="C4" s="61"/>
-[...17 lines deleted...]
-        <v>251</v>
+      <c r="J4" s="49" t="s">
+        <v>243</v>
+      </c>
+      <c r="K4" s="49" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="5" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B5" s="61"/>
-[...1 lines deleted...]
-      <c r="E5" s="43" t="s">
+      <c r="B5" s="60"/>
+      <c r="C5" s="60"/>
+      <c r="E5" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="F5" s="47" t="e">
+      <c r="F5" s="46" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$H$4:$H$1048569="Обувь"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="G5" s="47">
+      <c r="G5" s="46">
         <f>SUMIF(TDSheet!$H$4:$H$1048569,"Обувь",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
-      <c r="H5" s="48"/>
-[...3 lines deleted...]
-      <c r="J5" s="47" t="e">
+      <c r="H5" s="47"/>
+      <c r="I5" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="46" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$K$4:$K$1048569="Мужчины"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="K5" s="47">
+      <c r="K5" s="46">
         <f>SUMIF(TDSheet!$K$4:$K$1048569,"Мужчины",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B6" s="61"/>
-[...4 lines deleted...]
-      <c r="F6" s="47" t="e">
+      <c r="B6" s="60"/>
+      <c r="C6" s="60"/>
+      <c r="E6" s="42" t="s">
+        <v>234</v>
+      </c>
+      <c r="F6" s="46" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$H$4:$H$1048569="Одежда"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="G6" s="47">
+      <c r="G6" s="46">
         <f>SUMIF(TDSheet!$H$4:$H$1048569,"Одежда",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
-      <c r="H6" s="48"/>
-      <c r="I6" s="51" t="s">
+      <c r="H6" s="47"/>
+      <c r="I6" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="J6" s="47" t="e">
+      <c r="J6" s="46" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$K$4:$K$1048569="Женщины"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="K6" s="47">
+      <c r="K6" s="46">
         <f>SUMIF(TDSheet!$K$4:$K$1048569,"Женщины",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B7" s="61"/>
-[...4 lines deleted...]
-      <c r="F7" s="47" t="e">
+      <c r="B7" s="60"/>
+      <c r="C7" s="60"/>
+      <c r="E7" s="42" t="s">
+        <v>235</v>
+      </c>
+      <c r="F7" s="46" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$H$4:$H$1048569="Аксессуары"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="G7" s="47">
+      <c r="G7" s="46">
         <f>SUMIF(TDSheet!$H$4:$H$1048569,"Аксессуары",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
-      <c r="H7" s="48"/>
-[...3 lines deleted...]
-      <c r="J7" s="47" t="e">
+      <c r="H7" s="47"/>
+      <c r="I7" s="50" t="s">
+        <v>242</v>
+      </c>
+      <c r="J7" s="46" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$K$4:$K$1048569="Дети"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="K7" s="47">
+      <c r="K7" s="46">
         <f>SUMIF(TDSheet!$K$4:$K$1048569,"Дети",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B8" s="61"/>
-[...4 lines deleted...]
-      <c r="F8" s="47" t="e">
+      <c r="B8" s="60"/>
+      <c r="C8" s="60"/>
+      <c r="E8" s="42" t="s">
+        <v>236</v>
+      </c>
+      <c r="F8" s="46" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$H$4:$H$1048569="Спорт. Инвентарь"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="G8" s="47">
+      <c r="G8" s="46">
         <f>SUMIF(TDSheet!$H$4:$H$1048569,"Спорт. Инвентарь",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
-      <c r="H8" s="48"/>
-[...3 lines deleted...]
-      <c r="J8" s="47" t="e">
+      <c r="H8" s="47"/>
+      <c r="I8" s="50" t="s">
+        <v>113</v>
+      </c>
+      <c r="J8" s="46" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$K$4:$K$1048569="Унисекс"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="K8" s="47">
+      <c r="K8" s="46">
         <f>SUMIF(TDSheet!$K$4:$K$1048569,"Унисекс",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B9" s="61"/>
-[...4 lines deleted...]
-      <c r="F9" s="47" t="e">
+      <c r="B9" s="60"/>
+      <c r="C9" s="60"/>
+      <c r="E9" s="42" t="s">
+        <v>237</v>
+      </c>
+      <c r="F9" s="46" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$H$4:$H$1048569="Сумки и рюкзаки"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="G9" s="47">
+      <c r="G9" s="46">
         <f>SUMIF(TDSheet!$H$4:$H$1048569,"Сумки и рюкзаки",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
-      <c r="H9" s="48"/>
-[...2 lines deleted...]
-      <c r="K9" s="49"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="48"/>
+      <c r="K9" s="48"/>
     </row>
     <row r="10" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B10" s="61"/>
-[...4 lines deleted...]
-      <c r="F10" s="47" t="e">
+      <c r="B10" s="60"/>
+      <c r="C10" s="60"/>
+      <c r="E10" s="42" t="s">
+        <v>238</v>
+      </c>
+      <c r="F10" s="46" t="e">
         <f>SUM(F5:F9)</f>
         <v>#REF!</v>
       </c>
-      <c r="G10" s="47">
+      <c r="G10" s="46">
         <f>SUM(G5:G9)</f>
         <v>0</v>
       </c>
-      <c r="H10" s="48"/>
-[...2 lines deleted...]
-      <c r="K10" s="49"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="48"/>
+      <c r="K10" s="48"/>
     </row>
     <row r="11" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B11" s="61"/>
-      <c r="C11" s="61"/>
+      <c r="B11" s="60"/>
+      <c r="C11" s="60"/>
     </row>
     <row r="12" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B12" s="61"/>
-      <c r="C12" s="61"/>
+      <c r="B12" s="60"/>
+      <c r="C12" s="60"/>
     </row>
     <row r="13" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B13" s="61"/>
-      <c r="C13" s="61"/>
+      <c r="B13" s="60"/>
+      <c r="C13" s="60"/>
     </row>
     <row r="14" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B14" s="61"/>
-      <c r="C14" s="61"/>
+      <c r="B14" s="60"/>
+      <c r="C14" s="60"/>
     </row>
     <row r="15" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B15" s="61"/>
-      <c r="C15" s="61"/>
+      <c r="B15" s="60"/>
+      <c r="C15" s="60"/>
     </row>
     <row r="16" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B16" s="62"/>
-      <c r="C16" s="62"/>
+      <c r="B16" s="61"/>
+      <c r="C16" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B4:C15"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B16:C16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>TDSheet</vt:lpstr>
       <vt:lpstr>Расчет</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Дятькина Анна</dc:creator>
+  <dc:creator>Кулешова Надежда</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>