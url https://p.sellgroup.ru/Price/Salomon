--- v2 (2026-08-27)
+++ v3 (2026-10-11)
@@ -1,114 +1,199 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Mac\Home\Downloads\archive 2\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Mac\Home\Downloads\archive\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2B07B0B1-4A64-4179-8B45-71952094A42B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B224723-08F3-43F5-8FD1-EDB7B4CECCC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="22875" windowHeight="13650" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="TDSheet" sheetId="1" r:id="rId1"/>
     <sheet name="Расчет" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">TDSheet!$A$3:$X$146</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">TDSheet!$A$3:$X$232</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="K8" i="2" l="1"/>
   <c r="K7" i="2"/>
   <c r="K6" i="2"/>
   <c r="K5" i="2"/>
   <c r="J8" i="2"/>
   <c r="J7" i="2"/>
   <c r="J6" i="2"/>
   <c r="J5" i="2"/>
   <c r="G9" i="2"/>
   <c r="G8" i="2"/>
   <c r="G7" i="2"/>
   <c r="G6" i="2"/>
   <c r="G5" i="2"/>
   <c r="F9" i="2"/>
   <c r="F8" i="2"/>
   <c r="F7" i="2"/>
   <c r="F6" i="2"/>
   <c r="F5" i="2"/>
   <c r="F10" i="2" s="1"/>
   <c r="F3" i="2"/>
   <c r="F2" i="2"/>
+  <c r="E232" i="1"/>
+  <c r="E231" i="1"/>
+  <c r="E230" i="1"/>
+  <c r="E229" i="1"/>
+  <c r="E228" i="1"/>
+  <c r="E227" i="1"/>
+  <c r="E226" i="1"/>
+  <c r="E225" i="1"/>
+  <c r="E224" i="1"/>
+  <c r="E223" i="1"/>
+  <c r="E222" i="1"/>
+  <c r="E221" i="1"/>
+  <c r="E220" i="1"/>
+  <c r="E219" i="1"/>
+  <c r="E218" i="1"/>
+  <c r="E217" i="1"/>
+  <c r="E216" i="1"/>
+  <c r="E215" i="1"/>
+  <c r="E214" i="1"/>
+  <c r="E213" i="1"/>
+  <c r="E212" i="1"/>
+  <c r="E211" i="1"/>
+  <c r="E210" i="1"/>
+  <c r="E209" i="1"/>
+  <c r="E208" i="1"/>
+  <c r="E207" i="1"/>
+  <c r="E206" i="1"/>
+  <c r="E205" i="1"/>
+  <c r="E204" i="1"/>
+  <c r="E203" i="1"/>
+  <c r="E202" i="1"/>
+  <c r="E201" i="1"/>
+  <c r="E200" i="1"/>
+  <c r="E199" i="1"/>
+  <c r="E198" i="1"/>
+  <c r="E197" i="1"/>
+  <c r="E196" i="1"/>
+  <c r="E195" i="1"/>
+  <c r="E194" i="1"/>
+  <c r="E193" i="1"/>
+  <c r="E192" i="1"/>
+  <c r="E191" i="1"/>
+  <c r="E190" i="1"/>
+  <c r="E189" i="1"/>
+  <c r="E188" i="1"/>
+  <c r="E187" i="1"/>
+  <c r="E186" i="1"/>
+  <c r="E185" i="1"/>
+  <c r="E184" i="1"/>
+  <c r="E183" i="1"/>
+  <c r="E182" i="1"/>
+  <c r="E181" i="1"/>
+  <c r="E180" i="1"/>
+  <c r="E179" i="1"/>
+  <c r="E178" i="1"/>
+  <c r="E177" i="1"/>
+  <c r="E176" i="1"/>
+  <c r="E175" i="1"/>
+  <c r="E174" i="1"/>
+  <c r="E173" i="1"/>
+  <c r="E172" i="1"/>
+  <c r="E171" i="1"/>
+  <c r="E170" i="1"/>
+  <c r="E169" i="1"/>
+  <c r="E168" i="1"/>
+  <c r="E167" i="1"/>
+  <c r="E166" i="1"/>
+  <c r="E165" i="1"/>
+  <c r="E164" i="1"/>
+  <c r="E163" i="1"/>
+  <c r="E162" i="1"/>
+  <c r="E161" i="1"/>
+  <c r="E160" i="1"/>
+  <c r="E159" i="1"/>
+  <c r="E158" i="1"/>
+  <c r="E157" i="1"/>
+  <c r="E156" i="1"/>
+  <c r="E155" i="1"/>
+  <c r="E154" i="1"/>
+  <c r="E153" i="1"/>
+  <c r="E152" i="1"/>
+  <c r="E151" i="1"/>
+  <c r="E150" i="1"/>
+  <c r="E149" i="1"/>
+  <c r="E148" i="1"/>
+  <c r="E147" i="1"/>
   <c r="E146" i="1"/>
   <c r="E145" i="1"/>
   <c r="E144" i="1"/>
   <c r="E143" i="1"/>
   <c r="E142" i="1"/>
   <c r="E141" i="1"/>
   <c r="E140" i="1"/>
   <c r="E139" i="1"/>
   <c r="E138" i="1"/>
   <c r="E137" i="1"/>
   <c r="E136" i="1"/>
   <c r="E135" i="1"/>
   <c r="E134" i="1"/>
   <c r="E133" i="1"/>
   <c r="E132" i="1"/>
   <c r="E131" i="1"/>
   <c r="E130" i="1"/>
   <c r="E129" i="1"/>
   <c r="E128" i="1"/>
   <c r="E127" i="1"/>
   <c r="E126" i="1"/>
   <c r="E125" i="1"/>
   <c r="E124" i="1"/>
   <c r="E123" i="1"/>
   <c r="E122" i="1"/>
@@ -213,51 +298,51 @@
   <c r="E23" i="1"/>
   <c r="E22" i="1"/>
   <c r="E21" i="1"/>
   <c r="E20" i="1"/>
   <c r="E19" i="1"/>
   <c r="E18" i="1"/>
   <c r="E17" i="1"/>
   <c r="E16" i="1"/>
   <c r="E15" i="1"/>
   <c r="E14" i="1"/>
   <c r="E13" i="1"/>
   <c r="E12" i="1"/>
   <c r="E11" i="1"/>
   <c r="E10" i="1"/>
   <c r="E9" i="1"/>
   <c r="E8" i="1"/>
   <c r="E7" i="1"/>
   <c r="E6" i="1"/>
   <c r="E5" i="1"/>
   <c r="E4" i="1"/>
   <c r="G10" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1947" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3055" uniqueCount="281">
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Больше фотографий</t>
   </si>
   <si>
     <t>Внимание</t>
   </si>
   <si>
     <t>Рос.описание</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
@@ -288,724 +373,838 @@
     <t>RRP</t>
   </si>
   <si>
     <t>Скидка %</t>
   </si>
   <si>
     <t>Шкала</t>
   </si>
   <si>
     <t>Р-р</t>
   </si>
   <si>
     <t>Рос. размер</t>
   </si>
   <si>
     <t>Нали-
 чие</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Salomon</t>
   </si>
   <si>
-    <t>OUTCHILL TS WP W</t>
-[...2 lines deleted...]
-    <t>L47377300</t>
+    <t>X ULTRA 4 MID WIDE GTX Black/Mgn</t>
+  </si>
+  <si>
+    <t>L41294600</t>
   </si>
   <si>
     <t>Ботинки</t>
   </si>
   <si>
     <t>Обувь</t>
   </si>
   <si>
     <t>Зимняя обувь</t>
   </si>
   <si>
     <t>Туризм</t>
   </si>
   <si>
-    <t>Женщины</t>
-[...28 lines deleted...]
-  <si>
     <t>Мужчины</t>
-  </si>
-[...83 lines deleted...]
-    <t>L41294600</t>
   </si>
   <si>
     <t>Просторная версия X-ULTRA 4 из материала GORE-TEX создана для покорения как подъемов, так и спусков. Она такая же маневренная, как кроссовки для трейлраннинга, но при этом обладает всей необходимой устойчивостью, сцеплением и водоотталкивающими свойствами для преодоления сложного рельефа. Благодаря новой конструкции, кроссовки еще лучше защищают чувствительные суставы, не ограничивая свободу движений.
 Созданные на основе опыта в трейлраннинге, эти кроссовки легче и маневреннее, поэтому вы сможете комфортно передвигаться по неровной, шероховатой местности.
 Новая технология Advanced Chassis™ воздействует на суставы с внешней стороны стопы, оптимизируя стабильность без ограничения подвижности, а средняя часть обеспечивает дополнительную поддержку голеностопного сустава.
 Подошва All Terrain Contagrip® обеспечивает превосходное сцепление с поверхностью, даже во влажных или скользких условиях, что позволяет лучше контролировать движение, особенно на спусках.
 Стелька OrthoLite® повторяет контуры вашей стопы, обеспечивая превосходную амортизацию, воздухопроницаемость и износостойкость для повышения комфорта во время движения.</t>
   </si>
   <si>
+    <t>черный</t>
+  </si>
+  <si>
     <t>60% искусственный материал,  40% текстиль</t>
   </si>
   <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>7,5</t>
+  </si>
+  <si>
+    <t>SHOES TOUNDRA PRO CSWP W PHANTOM/BK/Ampa</t>
+  </si>
+  <si>
+    <t>L39972200</t>
+  </si>
+  <si>
+    <t>Новое поступление</t>
+  </si>
+  <si>
+    <t>Спортивный стиль</t>
+  </si>
+  <si>
+    <t>Женщины</t>
+  </si>
+  <si>
+    <t>Стремитесь покорить ледяную вершину или просто хотите надеть действительно теплые ботинки с хорошим сцеплением для езды на снегоходах, покататься на лыжной трассе с подъемником или срубить еще одну вязанку обледеневших дров? Обувь TOUNЮRA PRO CSWP - то, что вам нужно! Использование аэрогеля позволяет не замерзнуть до температуры -40 C 
+Технология НАСА для экстремально низких температур, Aerogels, делает Toundra самыми теплыми ботинками среди обуви Salomon. Полностью водонепроницаемая конструкция ClimaSalomon предотвращает проникновение влаги в ботинки. Гуляйте по снегу и льду более уверенно, ведь у вас есть Sno-Cat. Агрессивные протекторы на этой зимней подошве Contagrip обеспечат полноценное сцепление с заснеженной и обледенелой  поверхностью. Подошва:  не оставляющая следов резины подошва Winter Contagrip. *Технологии Clima Salomon WaterProof, Winter Contagrip, AEROTHERM</t>
+  </si>
+  <si>
+    <t>Clima Salomon WaterProof. Защищает от влаги.; Salomon Winter Contagrip. Зимняя подошва.</t>
+  </si>
+  <si>
+    <t>Зима</t>
+  </si>
+  <si>
+    <t>верх: кожа, текстиль; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>4,5</t>
+  </si>
+  <si>
+    <t>3,5</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>5,5</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>6,5</t>
+  </si>
+  <si>
     <t>7</t>
   </si>
   <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>OUTsnap CSWP W Black/Ebony/Black</t>
+  </si>
+  <si>
+    <t>L41110100</t>
+  </si>
+  <si>
+    <t>Ботинки Salomon OUTsnap CSWP - это легкая спортивная трехсезонная обувь изящной формы, которая отлично подходит для повседневной жизни в городе и для гор. Обувь имеет подкладку из микрофлиса и зимнюю стельку для дополнительного тепла, защитную верхнюю часть со средним вырезом и мягкую промежуточную подошву. Подошва Contagrip обеспечивает уверенное сцепление на рыхлых и жестких, влажных и сухих поверхностях. Легкий компактный верх не такой громоздкий, как у обычной зимней обуви. Технический опыт Salomon в области бега по пересеченной местности и пешего туризма воплотился в продуманную поддержку стопы, гибкость и динамический комфорт для любых активностей. Прочный синтетический верх, подошва Contagrip и фиксация пятки обеспечивают надежную защиту при небольшом весе. Перепад: 9 мм. Вес: 360 г.</t>
+  </si>
+  <si>
+    <t>верх: полиуретан, текстиль; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>X ULTRA SNOWPILOT WATERPROOF</t>
+  </si>
+  <si>
+    <t>L47585600</t>
+  </si>
+  <si>
+    <t>Мужские зимние ботинки Salomon X Ultra Snowpilot WP идеально подходят для холодных зимних дней. Кожа с полиуретановым покрытием и водонепроницаемая мембрана adv.DRY обеспечивают тепло и защиту при зимних температурах. Технология SensiFit™ обхватывает вашу ногу, обеспечивая точную посадку. Благодаря теплоизоляции adv.WARM эти ботинки заставят вас ценить зиму. Подошва Winter Contagrip® обеспечивает сцепление на льду и снегу.</t>
+  </si>
+  <si>
+    <t>Waterproof. Водооталкивающий материал.</t>
+  </si>
+  <si>
+    <t>верх: нат.кожа, иск.кожа, текстиль; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
     <t>8,5</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>9,5</t>
   </si>
   <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>10,5</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>11,5</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
     <t>12,5</t>
   </si>
   <si>
-    <t>L47853900</t>
-[...14 lines deleted...]
-    <t>L47457200</t>
+    <t>SHELTER WP W</t>
+  </si>
+  <si>
+    <t>L47855200</t>
+  </si>
+  <si>
+    <t>Salomon SHELTER WP W — женские утеплённые ботинки для города, пеших прогулок и активного отдыха в холодное время года (зима, межсезонье). Модель сочетает защиту от непогоды, комфорт при длительной носке и современный дизайн</t>
+  </si>
+  <si>
+    <t>серый</t>
+  </si>
+  <si>
+    <t>верх: текстиль, иск.кожа; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>SHOES WANDER W Black/Plum Kitten/Gull</t>
+  </si>
+  <si>
+    <t>L47153200</t>
   </si>
   <si>
     <t>Обувь для спорта</t>
-  </si>
-[...103 lines deleted...]
-    <t>L47152500</t>
   </si>
   <si>
     <t>Великолепная природа широка и просто ждет, чтобы ее исследовали. Ботинки Salomon WANDER включает все, что вам нужно для походов, пробежек и путешествий, в одну пару. Отдавая предпочтение комфорту, мягким материалам и упругому пенопласту, ботинки готовы к лесным тропинкам, зарубежным городам и любым приключениям, о которых вы только можете мечтать.
 Благодаря цепкой вездеходной подошве Contagrip и защитной посадке они вас не остановят.
 Мягкий комфорт — эффективное сочетание упругой пены EnergyCell, обеспечивающей амортизацию ударов, мягких тканей и достаточного пространства для пальцев ног.
 Надежная опора: обволакивающая конструкция SensiFit обхватывает ногу, обеспечивая безграничную уверенность на каждом шагу.
 ботинки предназначены для самых разных поверхностей. Обеспечивают долговечность и уверенность на мокрых, сухих, твердых или рыхлых поверхностях.
 3D Mesh-3D открытая сетка обеспечивает максимальную воздухопроницаемость.
 Кожа с полиуретановым покрытием защищает и делает обувь прочнее, продлевая срок ее службы.
 Обычные шнурки. Традиционная система шнуровки с петельками.</t>
   </si>
   <si>
     <t>75% текстиль, 25% синтетика подошва: 100% резина</t>
   </si>
   <si>
-    <t>ALPHACROSS 5 GTX</t>
-[...8 lines deleted...]
-    <t>верх: 52% текстиль, 48% иск.кожа, подкладка: текстиль, подошва: резина</t>
+    <t>GENESIS</t>
+  </si>
+  <si>
+    <t>L49237100</t>
+  </si>
+  <si>
+    <t>Кроссовки</t>
+  </si>
+  <si>
+    <t>Унисекс</t>
+  </si>
+  <si>
+    <t>Кроссовки Salomon Genesis — это универсальная обувь для бега по пересеченной местности, сочетающая в себе комфорт, отзывчивость и точную посадку для исключительного ощущения от бега. Верх выполнен из Matryx®, прочного и износостойкого материала, обеспечивающего оптимальную защиту. Цепкая подошва гарантирует отличное сцепление даже на самом сложном рельефе, позволяя вам чувствовать себя уверенно и стабильно в любое время. Эта обувь специально разработана для сложных трасс и будет сопровождать вас во всех ваших приключениях, независимо от сложности маршрута. Ее конструкция ориентирована на долговечность и производительность, что делает ее надежным партнером для активного отдыха и бега по пересеченной местности. Дизайн подчеркивает функциональность и оптимальную адаптацию к естественным движениям во время бега.</t>
+  </si>
+  <si>
+    <t>черный/синий</t>
   </si>
   <si>
     <t>SUPERCROSS 4</t>
   </si>
   <si>
     <t>L47315700</t>
   </si>
   <si>
     <t>Ультратехнологичные кроссовки для трейлраннинга, обеспечивающие сцепление. SUPERCROSS 4 — это настоящая бескомпромиссная машина с еще большими грунтозацепами и дополнительными канавками для преодоления грязи и обеспечения надежного сцепления. Сконструированная как шина, ее подошва в сочетании с усиленным верхом и конструкцией SensiFit™ гарантирует исключительную поддержку, посадку и комфорт. Система шнуровки Quicklace™</t>
   </si>
   <si>
+    <t>синий</t>
+  </si>
+  <si>
     <t>верх: текстиль, иск.кожа; подкладка: текстиль; подошва: резина</t>
   </si>
   <si>
-    <t>GENESIS</t>
-[...23 lines deleted...]
-    <t>хаки</t>
+    <t>Schuhe ALPHACROSS 5 W Black/Black/Ebony</t>
+  </si>
+  <si>
+    <t>L47312700</t>
+  </si>
+  <si>
+    <t>Фитнес</t>
+  </si>
+  <si>
+    <t>Salomon Alphacross 5 W — это женские беговые кроссовки, созданные для уверенного движения как по городским дорожкам, так и по пересеченной местности. Они изготовлены из сочетания синтетики и текстиля, что обеспечивает легкость и удобство, а резиновая подошва гарантирует надежное сцепление с поверхностью. Верх обуви дышащий, что позволяет ногам оставаться сухими даже при интенсивных нагрузках. Благодаря традиционной шнуровке можно легко адаптировать посадку под индивидуальные предпочтения, обеспечивая надежную фиксацию ноги. Данные кроссовки станут отличным выбором для тех, кто ищет баланс между комфортом и производительностью в беге. Salomon Alphacross 5 W обеспечат вам уверенность на любом маршруте.</t>
+  </si>
+  <si>
+    <t>Синтетика, текстиль, резина</t>
+  </si>
+  <si>
+    <t>SPEEDCROSS 6 W</t>
+  </si>
+  <si>
+    <t>L41742800</t>
+  </si>
+  <si>
+    <t>Кроссовки Salomon Speedcross 6 W разработаны для женщин, которые любят бег по пересеченной местности. Верх из полиэстера и полиуретана обеспечивает легкость и прочность, идеально адаптируясь к ноге и поддерживая ее при каждом шаге. Текстильная подкладка способствует эффективной вентиляции и комфорту даже при длительном ношении. Резиновая подошва с агрессивным протектором обеспечивает отличное сцепление на разных типах поверхности, будь то мокрая тропа или грунтовая дорога. Эти кроссовки сочетают в себе передовые технологии и эргономичный дизайн, делая каждую пробежку комфортной и безопасной.</t>
+  </si>
+  <si>
+    <t>XA PRO 3D V9 GTX</t>
+  </si>
+  <si>
+    <t>L47987200</t>
+  </si>
+  <si>
+    <t>Trail Running</t>
+  </si>
+  <si>
+    <t>Кроссовки Salomon XA Pro 3D V9 GTX — это идеальный выбор для тех, кто ценит надежность и комфорт в любых условиях. Изготовлены из высококачественных синтетических материалов, текстиля и резины, они обеспечивают долговечность и отличное сцепление на разных поверхностях. Технология GORE-TEX гарантирует полную водонепроницаемость, сохраняя ваши ноги сухими при влажной погоде. Система быстрой шнуровки Quicklace позволяет легко и быстро настроить посадку. Эта модель обеспечивает превосходную поддержку стопы и устойчивость, делая их идеальными для активного отдыха и походов.</t>
+  </si>
+  <si>
+    <t>Gore-Tex. Мембрана: помогает предотвратить попадание дождя и грязи внутрь обуви.</t>
+  </si>
+  <si>
+    <t>верх: текстиль, иск.кожа; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>GENESIS GTX</t>
+  </si>
+  <si>
+    <t>L49221400</t>
+  </si>
+  <si>
+    <t>Независимо от типа трассы, Genesis — это ваши идеальные кроссовки для любых приключений. Разработанные для обеспечения непревзойденного комфорта при беге, они сочетают в себе динамику и точность — независимо от рельефа. Благодаря прочному верху Matryx, подошве с высоким сцеплением, созданной для самых суровых условий, и водонепроницаемой защите GORE-TEX, Genesis гарантирует, что вы останетесь сухими и в безопасности.</t>
+  </si>
+  <si>
+    <t>Schuhe ELIXIR ACTIV MID GTX Troope/Mar B</t>
+  </si>
+  <si>
+    <t>L47760400</t>
+  </si>
+  <si>
+    <t>Ботинки Salomon Elixir Activ Mid GTX разработаны для мужчин, которые увлекаются туризмом и активными видами отдыха. Верх из синтетических материалов и текстиля обеспечивает легкость и износостойкость, идеально подходя для длительных походов. Резиновая подошва гарантирует отличное сцепление с различными поверхностями, улучшая устойчивость и безопасность на сложных маршрутах. Встроенная мембрана GORE-TEX обеспечивает превосходную защиту от воды, сохраняя ноги сухими и комфортными даже в дождливую погоду. Эти ботинки объединяют в себе инновационные технологии и комфорт, обеспечивая надежную поддержку и удобство на протяжении всего пути.</t>
+  </si>
+  <si>
+    <t>ELIXIR ACTIV MID GTX W</t>
+  </si>
+  <si>
+    <t>L47457200</t>
+  </si>
+  <si>
+    <t>Ботинки для туризма от бренда Salomon — идеальный выбор для любителей активного отдыха и пеших прогулок. Они изготовлены из синтетических материалов и текстиля, что обеспечивает легкость и воздухопроницаемость, позволяя вашим ногам оставаться сухими и комфортными даже при длительных прогулках. Подошва из резины гарантирует отличное сцепление на различных поверхностях, обеспечивая вашу безопасность на сложных маршрутах. Застежка на шнуровке позволяет точно подогнать ботинки по ноге для максимальной поддержки и комфорта. Эти ботинки — надежный партнер в ваших приключениях на природе.</t>
+  </si>
+  <si>
+    <t>Синтетические материалы, текстиль, резина</t>
+  </si>
+  <si>
+    <t>SHOES WANDER Black/Pewter/Frost Gray</t>
+  </si>
+  <si>
+    <t>L47152500</t>
+  </si>
+  <si>
+    <t>SPEEDCROSS 6 GTX</t>
+  </si>
+  <si>
+    <t>L47880000</t>
+  </si>
+  <si>
+    <t>Кроссовки SALOMON с мембраной GORE-TEX идеально подойдут для активного отдыха и повседневного использования в любых погодных условиях. Мембрана надежно защищает от влаги, обеспечивая водонепроницаемость, и при этом позволяет ногам дышать, создавая комфортный микроклимат. Это делает их отличным выбором для прогулок на свежем воздухе в любое время года. Застежка на шнурках обеспечивает надежную фиксацию и индивидуальную посадку, позволяя адаптировать кроссовки под ваш уровень комфорта. Эти кроссовки станут вашим надежным спутником в любых приключениях.</t>
+  </si>
+  <si>
+    <t>разноцветный</t>
+  </si>
+  <si>
+    <t>верх: текстиль, полиуретан; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>ULTRA FLOW 2 GTX</t>
+  </si>
+  <si>
+    <t>L49227300</t>
+  </si>
+  <si>
+    <t>EXAMOTION GTX</t>
+  </si>
+  <si>
+    <t>L49135700</t>
+  </si>
+  <si>
+    <t>Кроссовки для туризма Salomon Examotion GTX - идеальный выбор для активных мужчин, ценящих комфорт и надежность. Верхняя часть обуви изготовлена из прочного текстиля и искусственной кожи, обеспечивая оптимальную вентиляцию и устойчивость к внешним воздействиям. Подкладка выполнена из мягкого текстиля, что гарантирует комфорт в течение всего дня. Прочная резиновая подошва обеспечивает отличное сцепление с различными поверхностями, помогая уверенно передвигаться как по городским улицам, так и по пересеченной местности. Застежка в виде шнуровки позволяет легко регулировать посадку для максимального удобства. Salomon Examotion GTX - ваш надежный спутник в приключениях!</t>
+  </si>
+  <si>
+    <t>X ULTRA 360 LTR GTX</t>
+  </si>
+  <si>
+    <t>L47571200</t>
+  </si>
+  <si>
+    <t>Мужские ботинки для туризма разработаны для комфортных и безопасных приключений на природе. Изготовленные из натуральной кожи, они сочетают в себе прочность и гибкость, а синтетические материалы и текстиль добавляют легкость и воздухопроницаемость. Мембрана GORE-TEX обеспечивает надежную водонепроницаемую защиту, поддерживая комфортный микроклимат внутри ботинка. Подошва из резины гарантирует отличное сцепление с различными поверхностями, обеспечивая уверенность на сложных маршрутах. Эти ботинки идеально подходят для тех, кто ценит качество и функциональность в каждой детали.</t>
+  </si>
+  <si>
+    <t>коричневый</t>
+  </si>
+  <si>
+    <t>верх: кожа, иск.кожа, текстиль; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>ALPHACROSS 5 GTX W</t>
+  </si>
+  <si>
+    <t>L47310900</t>
+  </si>
+  <si>
+    <t>Кроссовки Alphacross 5 GTX W созданы для женщин, которые ценят комфорт и надежность в туристических походах. Эта модель сочетает в себе функциональность и современный стиль. Верх выполнен из текстиля и искусственной кожи, обеспечивая легкость и износостойкость. Влагозащитная мембрана Gore-Tex гарантирует сухость ног в любых погодных условиях, а текстильная подкладка способствует комфорту и хорошей вентиляции. Прочная резиновая подошва обеспечивает отличное сцепление с поверхностью, что делает кроссовки идеальными для походов по различным ландшафтам. Застежка на шнурках позволяет легко регулировать посадку, обеспечивая надежное прилегание и поддержку ноги. Эти кроссовки станут верным спутником в ваших приключениях на природе.</t>
+  </si>
+  <si>
+    <t>верх: 85% текстиль, 15% иск.кожа, подкладка: текстиль, подошва: резина</t>
   </si>
   <si>
     <t>XA PRO 3D V9 W</t>
   </si>
   <si>
     <t>L47882900</t>
   </si>
   <si>
-    <t>Trail Running</t>
-[...1 lines deleted...]
-  <si>
     <t>Кроссовки Salomon XA Pro 3D V9 W идеально подходят для женщин, увлеченных трейлраннингом и активными приключениями на открытом воздухе. Верх из синтетических материалов и текстиля обеспечивает прочность, легкость и удобную посадку. Резиновая подошва с технологией Contagrip обеспечивает надежное сцепление на различных поверхностях, включая мокрые и скользкие тропы. Благодаря системе 3D Advanced Chassis кроссовки обеспечивают стабильность и защиту, давая уверенность в каждом шаге на природе.</t>
   </si>
   <si>
-    <t>ALPHACROSS 5 GTX W</t>
-[...35 lines deleted...]
-    <t>SPEEDCROSS 6 GTX</t>
+    <t>Schuhe ELIXIR ACTIV GTX Mar Bl/Troope/Sh</t>
+  </si>
+  <si>
+    <t>L47758000</t>
+  </si>
+  <si>
+    <t>Salomon Elixir Activ GTX  — это мужские кроссовки, отлично подходящие для туризма и активных приключений на природе. Изготовленные из комбинации синтетики и текстиля, они обеспечивают легкость и прочность, необходимые для длительных поездок. Мембрана GORE-TEX добавляет водонепроницаемость и воздухопроницаемость, сохраняя ноги сухими в любых условиях. Классическая шнуровка позволяет точно отрегулировать посадку для максимального комфорта и поддержки. Резиновая подошва с протектором Contagrip обеспечивает надежное сцепление на самых разнообразных поверхностях, будь то скользкие тропы или каменистая местность. Эти кроссовки станут вашим надежным компаньоном для любой прогулки или похода.</t>
+  </si>
+  <si>
+    <t>XA PRO 3D GTX</t>
+  </si>
+  <si>
+    <t>L47270100</t>
+  </si>
+  <si>
+    <t>ХИТ</t>
+  </si>
+  <si>
+    <t>Кроссовки Salomon XA Pro 3D GTX — это идеальный выбор для, увлеченных трейлраннингом, ценящих надежность и комфорт на сложных маршрутах. Верх выполнен из прочной синтетики и текстиля, что обеспечивает лёгкость и долговечность. Мембрана Gore-Tex гарантирует водонепроницаемость и отличную вентиляцию, сохраняя ноги сухими в любых погодных условиях. Система шнуровки Quicklace позволяет быстро и надежно зафиксировать обувь. Резиновая подошва с технологией Contagrip обеспечивает исключительное сцепление на различных поверхностях, включая мокрые и скользкие тропы. Благодаря 3D Advanced Chassis модели обеспечивают стабильность и защиту на каждом шаге.</t>
+  </si>
+  <si>
+    <t>верх: иск.кожа, текстиль; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>QUEST TRACKER GTX</t>
+  </si>
+  <si>
+    <t>L47605500</t>
+  </si>
+  <si>
+    <t>Ботинки для туризма Salomon Quest Tracker GTX идеально подходят для любителей активных приключений. Изготовленные из синтетических материалов, текстиля и резины, они обеспечивают прочность и долговечность. Застежка на шнурке позволяет легко адаптировать посадку для максимального комфорта и поддержки. Эти ботинки станут надежным партнером на сложных трассах, защищая ваши ноги и обеспечивая уверенность на каждом шагу.</t>
+  </si>
+  <si>
+    <t>SUPERCROSS 4 GTX W Black/Black</t>
+  </si>
+  <si>
+    <t>L41733900</t>
+  </si>
+  <si>
+    <t>Кроссовки Supercross 4 Gore tex специально разработаны для бегунов, которые любят экстремальные условия. Кроссовки Supercross 4 идеально подходят для бега в любое время года, благодаря добавлению водонепроницаемой мембраны Gore-tex . Благодаря дышащей структуре кроссовки отводят тепло и влагу, а благодаря водонепроницаемой структуре ваши ноги останутся сухими на грязной и снежной местности. Специальный протектор подошвы  Salomon speedcroos 4 предотвращает скольжение и уверенно цепляется за землю. Верх Sensifit хорошо обхватывает ногу, регулируемая система шнуровки Quicklace проста в использовании. Анатомическая форма с превосходным сцеплением стопы и лодыжки. Конструкция подошвы с шипами и оптимизированная пятка, обеспечивающая превосходное сцепление даже на скользкой поверхности. Технология подошвы Contagrip TA. Благодаря технологии шнуровки кроссовки Supercross 4 GTX созданы для ваших приключений на свежем воздухе.</t>
   </si>
   <si>
     <t>L41738600</t>
   </si>
   <si>
-    <t>Кроссовки SALOMON с мембраной GORE-TEX идеально подойдут для активного отдыха и повседневного использования в любых погодных условиях. Мембрана надежно защищает от влаги, обеспечивая водонепроницаемость, и при этом позволяет ногам дышать, создавая комфортный микроклимат. Это делает их отличным выбором для прогулок на свежем воздухе в любое время года. Застежка на шнурках обеспечивает надежную фиксацию и индивидуальную посадку, позволяя адаптировать кроссовки под ваш уровень комфорта. Эти кроссовки станут вашим надежным спутником в любых приключениях.</t>
-[...5 lines deleted...]
-    <t>10,5</t>
+    <t>Schuhe CROSSTRAK POWDER WP Asphal/Black</t>
+  </si>
+  <si>
+    <t>L47569600</t>
+  </si>
+  <si>
+    <t>Salomon Crosstrak Powder WP — это мужские ботинки, разработанные для туризма и комфортного передвижения по сложной местности. Верх из синтетики и текстиля обеспечивает одновременно легкость и защиту, позволяя вам уверенно путешествовать в самых разных условиях. Водонепроницаемая конструкция сохраняет ваши ноги сухими, защищая от влаги и непогоды. Система быстрой шнуровки Quicklace обеспечивает простоту и надежность фиксации, экономя ваше время при подготовке. Устойчивая резиновая подошва с продуманным протектором гарантирует отличное сцепление на любых поверхностях — от грязи до скалистых троп. Эти ботинки идеально подойдут для тех, кто ищет комбинацию надежности и комфорта в своих туристических приключениях.</t>
   </si>
   <si>
     <t>13,5</t>
   </si>
   <si>
-    <t>SPEEDCROSS 6 GTX W</t>
-[...26 lines deleted...]
-    <t>Кроссовки Salomon XA Pro 3D V9 — это идеальный выбор для тех, кто ценит надежность и комфорт в любых условиях. Изготовлены из высококачественных синтетических материалов, текстиля и резины, они обеспечивают долговечность и отличное сцепление на разных поверхностях. Система быстрой шнуровки Quicklace позволяет легко и быстро настроить посадку. Эта модель обеспечивает превосходную поддержку стопы и устойчивость, делая их идеальными для активного отдыха и походов.</t>
+    <t>L47584100</t>
   </si>
   <si>
     <t>OUTSNAP CSWP</t>
   </si>
   <si>
     <t>L47854000</t>
   </si>
   <si>
     <t>Ботинки Salomon Outsnap CSWP — идеальный выбор для мужчин, стремящихся к приключениям и комфорту в любой обстановке. Верхняя часть этих ботинок выполнена из комбинации полиуретана и текстиля, обеспечивая надежность и защиту от внешних воздействий. Легкий и дышащий текстиль внутри создает уютную среду для ног, предотвращая перегрев и дискомфорт. Резиновая подошва обеспечивает отличное сцепление с разнообразными поверхностями, что особенно важно в условиях пересеченной местности. Salomon Outsnap CSWP сочетают в себе стиль и функциональность, предлагая надежность и комфорт для активного туризма и повседневной носки.</t>
   </si>
   <si>
     <t>зеленый</t>
+  </si>
+  <si>
+    <t>X ULTRA 360 MID GTX</t>
+  </si>
+  <si>
+    <t>L47864800</t>
+  </si>
+  <si>
+    <t>Ботинки X Ultra 360 Mid GTX предназначены для мужчин, увлекающихся туризмом и нуждающихся в надежной обуви для сложных условий. Эта модель обеспечивает отличное сочетание защиты, устойчивости и комфорта. Верх ботинок выполнен из прочных материалов, гарантирующих долговечность и защиту от износа. Мембрана Gore-Tex обеспечивает водонепроницаемость и воздухопроницаемость, сохраняя ноги сухими даже в сырую погоду. Средний профиль ботинок обеспечивает дополнительную поддержку голеностопа, что важно на неровной местности. Застежка на шнурках позволяет точно регулировать посадку, обеспечивая плотное и удобное прилегание. Специальная резиновая подошва с продуманным протектором гарантирует уверенное сцепление на различных поверхностях, делая эти ботинки незаменимым выбором для активных путешествий и походов.</t>
   </si>
   <si>
     <t>AERO BLAZE 3</t>
   </si>
   <si>
     <t>L47874400</t>
   </si>
   <si>
     <t>Кроссовки Aero Blaze 3 — это настоящая универсальная модель, обеспечивающая амортизацию, динамичный комфорт и быстрые, плавные переходы. Сочетание легкой конструкции и первоклассных характеристик делает эти кроссовки чрезвычайно универсальным партнером для бега, который поможет вам преуспеть на каждой тренировке.
 Стелька OrthoLite® добавляет комфорта, сохраняя ноги в прохладе и сухости даже во время интенсивных тренировок. Промежуточная подошва optiFOAM² обеспечивает идеальный баланс мягкой амортизации и динамического отскока для высокоэффективного бега. Плавные переходы: оптимизированная геометрия переката помогает поддерживать темп, обеспечивая при этом легкие и плавные переходы. Зонированная конструкция подошвы делает обувь легкой и прочной.</t>
   </si>
   <si>
     <t>верх: текстиль; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>ALPHAGLIDE</t>
+  </si>
+  <si>
+    <t>L47948300</t>
+  </si>
+  <si>
+    <t>Представляем мужские кроссовки Salomon Alphaglide, которые станут незаменимым спутником для активного образа жизни. Эти кроссовки оснащены стелькой OrthoLite®, обеспечивающей отличную амортизацию и комфорт в течение всего дня. Технология All Terrain Contagrip® гарантирует надежное сцепление на разнообразных поверхностях, будь то мокрые, сухие, твердые или скользкие тропы. Промежуточная подошва добавляет гибкости и поддержки, снижая усталость ног при длительном ношении. Классическая застежка на шнурке позволяет удобно регулировать посадку, обеспечивая надежную фиксацию стопы. Salomon Alphaglide — идеальный выбор для тех, кто ценит прочность, уверенность и комфорт в каждой детали.</t>
+  </si>
+  <si>
+    <t>верх: полиуретан, текстиль; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>ALPHAGLIDE GTX</t>
+  </si>
+  <si>
+    <t>L47975100</t>
+  </si>
+  <si>
+    <t>Кроссовки Alphaglide GTX для мужчин — идеальный выбор для любителей туризма и активного отдыха на природе. Эта модель сочетает в себе надежность, комфорт и современный дизайн. Мембрана Gore-Tex защищает от влаги, оставаясь дышащей, что позволяет ногам оставаться сухими в любых погодных условиях. Застежка на шнурках обеспечивает надежную фиксацию и индивидуальную подгонку по стопе. Прочная резиновая подошва с агрессивным протектором гарантирует отличное сцепление и устойчивость на различных поверхностях, будь то скользкие камни или грязные тропы. Эти кроссовки станут вашим верным партнером в любых приключениях, обеспечивая комфорт и поддержку на каждом шагу.</t>
   </si>
   <si>
     <t>L47975600</t>
   </si>
   <si>
     <t>Кроссовки Aero Blaze 3 — это настоящая универсальная модель, обеспечивающая отличную амортизацию, динамичный комфорт и быстрые, плавные переходы.
 Сочетание легкой конструкции и первоклассных характеристик делает эти кроссовки чрезвычайно универсальным помощником для бега, который поможет вам преуспеть на каждой тренировке.
 Комфортная амортизация на каждом шагу:
 ощутите глубокий комфорт благодаря толстой промежуточной подошве OptiFoam. Эта подошва обеспечивает мягкое приземление и превосходное поглощение ударов, позволяя вам наслаждаться максимальным комфортом под ногами. Энергичный бег: легкая конструкция и оптимизированная геометрия рокера обеспечивают динамичный, энергичный бег. Это позволяет вам начинать бег легко, энергично и плавно, независимо от того, тренируетесь вы или соревнуетесь. Удобная посадка: дышащий верх из сетчатого материала и слегка мягкий язычок обеспечивают превосходный комфорт, сохраняя при этом чрезвычайно малый вес обуви.</t>
   </si>
   <si>
     <t>белый</t>
+  </si>
+  <si>
+    <t>L47981500</t>
+  </si>
+  <si>
+    <t>L47985300</t>
+  </si>
+  <si>
+    <t>L48000400</t>
+  </si>
+  <si>
+    <t>верх: иск.кожа, текстиль; подкладка: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>L48000800</t>
   </si>
   <si>
     <t>L49105600</t>
   </si>
   <si>
     <t>Aero Blaze 3 — это по-настоящему универсальная модель, сочетающая в себе амортизацию, динамичный комфорт и плавный, быстрый перекат стопы. Легкая конструкция и высокие эксплуатационные характеристики делают эти кроссовки отличным выбором для любых тренировок, помогая добиваться лучших результатов.
 Динамичный комфорт
 Межподошва optiFOAM² обеспечивает идеальный баланс мягкой амортизации и динамичного возврата энергии, гарантируя отличную отзывчивость во время бега.
 Плавный перекат
 Оптимизированная геометрия подошвы (форма «рокер») помогает поддерживать темп, обеспечивая легкость и плавность движений. Зонированная конструкция подошвы делает кроссовки одновременно легкими и износостойкими.
 Максимально комфортная посадка
 Верх из дышащей функциональной сетки и мягкий язычок обеспечивают исключительный комфорт, сохраняя при этом минимальный вес обуви.</t>
   </si>
   <si>
     <t>AERO BLAZE 3 W</t>
   </si>
   <si>
     <t>L49105800</t>
   </si>
   <si>
     <t>Женские кроссовки Salomon Aero Blaze 3 — ваш идеальный спутник для ежедневных тренировок по бегу по асфальту и мощеным дорожкам. Эти универсальные беговые кроссовки сочетают в себе легкость и динамичный комфорт, обеспечивая плавную амортизацию. Подошва optiFOAM² гарантирует мягкое приземление и высокую отдачу энергии, а обратный изгиб поддерживает ваши естественные движения и обеспечивает плавный переход. Дышащий верх из сетчатого материала комфортно облегает стопу и гарантирует оптимальную вентиляцию. Благодаря женской посадке с более узкой пяткой и адаптированной зоной подъема стопы вы получите точную поддержку. Стелька OrthoLite® обеспечивает эргономичную амортизацию и длительную свежесть, а цепкая подошва contaGRIP® обеспечивает максимальную устойчивость и сцепление на твердых поверхностях. Будь то короткие тренировки или длительные пробежки — Aero Blaze 3 — это настоящая универсальная модель для динамичных и комфортных ежедневных пробежек.</t>
   </si>
   <si>
     <t>верх: текстиль; подкладка: текстиль; подошва: резина</t>
   </si>
   <si>
-    <t>SENSE RIDE 5 W</t>
-[...2 lines deleted...]
-    <t>L47212400</t>
+    <t>SPEEDCROSS 6</t>
+  </si>
+  <si>
+    <t>L49145100</t>
+  </si>
+  <si>
+    <t>Кроссовки Salomon Speedcross 6 для мужчин созданы для тех, кто увлекается бегом по пересеченной местности. Верх из текстиля и полиуретана обеспечивает идеальное сочетание легкости и прочности, надежно поддерживая ногу и адаптируясь к ее форме. Текстильная подкладка способствует отличной вентиляции, сохраняя комфорт даже во время интенсивных тренировок. Резиновая подошва с агрессивным протектором гарантирует невероятное сцепление на различных поверхностях, от грязевых троп до каменистых участков. Эти кроссовки объединяют в себе современные технологии и эргономичный дизайн, делая каждую пробежку безопасной и комфортной.</t>
+  </si>
+  <si>
+    <t>синий/черный</t>
+  </si>
+  <si>
+    <t>L49225100</t>
+  </si>
+  <si>
+    <t>синтетические материалы, текстиль, резина</t>
+  </si>
+  <si>
+    <t>ULTRA GLIDE 4</t>
+  </si>
+  <si>
+    <t>L47956900</t>
   </si>
   <si>
     <t>Повседневная обувь</t>
   </si>
   <si>
-    <t>Женские кроссовки Sense Ride 5 — это идеальный выбор для любительниц активного туризма и прогулок по разнообразным маршрутам. Они разработаны с учетом современных требований к комфорту и функциональности, обеспечивая надежную поддержку и защиту.
-[...36 lines deleted...]
-    <t>Сабо Salomon Reelax Slide 6.0 созданы для мужчин, ценящих комфорт и стиль в повседневной жизни. Верх выполнен из 100% текстиля, что обеспечивает легкость и отличную воздухопроницаемость, позволяя ногам дышать в течение всего дня. Текстильная подкладка добавляет комфорта, нежно облегая стопу. Прочная резиновая подошва гарантирует надежное сцепление с различными поверхностями, обеспечивая уверенный шаг. Эти сабо идеально подходят для восстановления после тренировок или долгих прогулок по городу, обеспечивая необходимую амортизацию и поддержку. Минималистичный дизайн делает их универсальными для любого гардероба.</t>
+    <t>Попробуйте Ultra Glide 4 и почувствуйте разницу. Новейшая версия наших самых комфортных кроссовок для трейлраннинга стала еще легче и лучше «дышит», обеспечивая более динамичный бег и сохраняя прохладу для ваших ног в жаркую или влажную погоду. Благодаря повышенной износостойкости вы сможете с комфортом преодолевать любые дистанции.
+Модель выполнена с использованием материала Salomon optiFOAM и имеет увеличенную толщину подошвы для усиленной амортизации, а также технологию relieveSPHERE для оптимального распределения давления под стопой.
+Оснащены износостойкой подошвой Contagrip® с исключительным сцеплением, гарантирующей уверенную устойчивость на любом рельефе и в любых условиях.
+Верх модели стал проще, легче и лучше пропускает воздух, обеспечивая вентиляцию в жару и эффективный отвод влаги во влажных условиях — для неизменного комфорта на протяжении всей дистанции.</t>
   </si>
   <si>
     <t>XT-4 OG</t>
   </si>
   <si>
     <t>L47568400</t>
   </si>
   <si>
     <t>Модель XT-4 OG вернулась из архивов, чтобы привнести новую энергию в ритм городских улиц. Сочетая в себе винтажный стиль, проверенный комфорт, устойчивость и свежую палитру цветов, XT-4 OG знаменует собой возрождение легенды. Как и прежде, эта неподвластная времени модель продолжает формировать культуру благодаря своему стилю, аутентичности и возможности самовыражения.
 Благодаря каркасу Agile Chassis™ Skeleton во всю длину подошвы — изначально разработанному для обеспечения исключительной устойчивости на любых дистанциях трейлраннинга — вы будете чувствовать себя уверенно и надежно в городских условиях.
 Промежуточная подошва из материала EVA двойной плотности, изначально созданная для бега на длинные дистанции, защищает стопу и обеспечивает комфорт в течение всего дня на городских улицах.</t>
   </si>
   <si>
+    <t>верх: текстиль, иск.кожа; подкладка: текстиль; подошва: резина, пластик</t>
+  </si>
+  <si>
+    <t>L47990800</t>
+  </si>
+  <si>
+    <t>XT-WHISPER RED ASHES</t>
+  </si>
+  <si>
+    <t>L47971400</t>
+  </si>
+  <si>
+    <t>Кроссовки Salomon XT-WHISPER с верхом их воздухопроницаемого прочного материала с накладками на носке и пятке для стабильности стопы. Прочную фиксацию и повышенный комфорт стопы обеспечивают амортизирующая стелька, система быстрой шнуровки и особая конструкция подошвы с качественным поглощением ударной нагрузки. Кроссовки подходят для любых поверхностей. Яркая расцветка, рефлективные детали.</t>
+  </si>
+  <si>
+    <t>XT-WHISPER EMBROIDERY</t>
+  </si>
+  <si>
+    <t>L49216400</t>
+  </si>
+  <si>
+    <t>верх: текстиль, нат. кожа; подкладка: текстиль; подошва: резина, пластик</t>
+  </si>
+  <si>
+    <t>L47132900</t>
+  </si>
+  <si>
+    <t>QUEST 4 GTX W</t>
+  </si>
+  <si>
+    <t>L47000200</t>
+  </si>
+  <si>
+    <t>Quest 4 GTX — надежный спутник, созданный для долгих миссий и экстремальных условий, обеспечивающий непревзойденную поддержку и комфорт.
+Поддержка и защита:
+- Каркас плотно обхватывает стопу, поддерживая чувствительные суставы, что особенно актуально при длительных переходах и больших нагрузках.
+- Новая рама 4V ADV-C усиливает стопу и обеспечивает надежную поддержку в области пятки, снижая мышечную усталость при переноске тяжелого рюкзака.
+Комфорт в любых условиях:
+- Мембрана GORE-TEX сохраняет ноги сухими в любую погоду, защищая как от внешней влаги, так и обеспечивая внутреннюю вентиляцию.
+Проходимость и сцепление:
+- Используемая технология Contagrip® TD обеспечивает максимальное сцепление на пересеченной местности и длительный срок службы даже при интенсивной эксплуатации.
+Характеристики:
+- Вес: 655 г. 
+С Quest 4 GTX вы можете быть уверены в стабильной и плавной походке независимо от местности и веса вашего груза.</t>
+  </si>
+  <si>
+    <t>Верх: текстиль, синтетический материал; стелька: текстиль; подошва: резина</t>
+  </si>
+  <si>
+    <t>XT-6</t>
+  </si>
+  <si>
+    <t>L41086600</t>
+  </si>
+  <si>
+    <t>Кроссовки беговые Salomon XT 6 — предназначены для активного передвижения по разнообразным маршрутам. Модель сочетает в себе современный дизайн и функциональные технологии, что делает её идеальным выбором для тренировок на открытом воздухе. Верх выполнен из дышащего материала, обеспечивающего хорошую вентиляцию и легкость. Конструкция подошвы гарантирует отличную амортизацию, что позволяет минимизировать ударные нагрузки и повышает комфорт в процессе движения. Модель обеспечивает надежную поддержку стопы. Дополнительные особенности включают высокую износостойкость, что позволяет использовать кроссовки на различных типах поверхности, а универсальный белый цвет делает их подходящими для разных погодных условий и стилей.</t>
+  </si>
+  <si>
+    <t>Синтетические материалы</t>
+  </si>
+  <si>
+    <t>REELAX SLIDE 6.0 W</t>
+  </si>
+  <si>
+    <t>L47112400</t>
+  </si>
+  <si>
+    <t>Сабо</t>
+  </si>
+  <si>
+    <t>Сабо Salomon Reelax Slide 6.0 созданы для мужчин, ценящих комфорт и стиль в повседневной жизни. Верх выполнен из 100% текстиля, что обеспечивает легкость и отличную воздухопроницаемость, позволяя ногам дышать в течение всего дня. Текстильная подкладка добавляет комфорта, нежно облегая стопу. Прочная резиновая подошва гарантирует надежное сцепление с различными поверхностями, обеспечивая уверенный шаг. Эти сабо идеально подходят для восстановления после тренировок или долгих прогулок по городу, обеспечивая необходимую амортизацию и поддержку. Минималистичный дизайн делает их универсальными для любого гардероба.</t>
+  </si>
+  <si>
+    <t>L47133000</t>
+  </si>
+  <si>
     <t>XT-6 GTX</t>
   </si>
   <si>
     <t>L47445500</t>
   </si>
   <si>
     <t>Легендарные кроссовки для трейлраннинга, переосмысленные для города: модель XT-6 GORE-TEX сохраняет проверенные временем качества — комфорт, амортизацию и долговечность. Инновационная водонепроницаемая защита, новые расцветки и обновленные материалы делают эту модель универсальным решением, готовым к любым условиям и любой погоде.
 Под новой мембраной GORE-TEX ePE, покрывающей верхнюю часть, скрывается конструкция из плотной сетки, предотвращающая попадание внутрь мелкого мусора. Система шнуровки Quicklace™ со специальным покрытием обеспечивает дополнительную защиту от непогоды.
 Специальная конструкция шасси для спусков и геометрия грунтозацепов на подошве гарантируют надежную устойчивость на любых типах рельефа.</t>
   </si>
   <si>
+    <t>бежевый</t>
+  </si>
+  <si>
     <t>верх: иск.кожа, текстиль; подкладка: текстиль; подошва: резина, пластик</t>
   </si>
   <si>
-    <t>SUPERCROSS 4 GTX W Black/Black</t>
-[...5 lines deleted...]
-    <t>Кроссовки Supercross 4 Gore tex специально разработаны для бегунов, которые любят экстремальные условия. Кроссовки Supercross 4 идеально подходят для бега в любое время года, благодаря добавлению водонепроницаемой мембраны Gore-tex . Благодаря дышащей структуре кроссовки отводят тепло и влагу, а благодаря водонепроницаемой структуре ваши ноги останутся сухими на грязной и снежной местности. Специальный протектор подошвы  Salomon speedcroos 4 предотвращает скольжение и уверенно цепляется за землю. Верх Sensifit хорошо обхватывает ногу, регулируемая система шнуровки Quicklace проста в использовании. Анатомическая форма с превосходным сцеплением стопы и лодыжки. Конструкция подошвы с шипами и оптимизированная пятка, обеспечивающая превосходное сцепление даже на скользкой поверхности. Технология подошвы Contagrip TA. Благодаря технологии шнуровки кроссовки Supercross 4 GTX созданы для ваших приключений на свежем воздухе.</t>
+    <t>L47450600</t>
+  </si>
+  <si>
+    <t>XT-WHISPER</t>
+  </si>
+  <si>
+    <t>L47801400</t>
   </si>
   <si>
     <t>XT-WHISPER VOID</t>
   </si>
   <si>
     <t>L47875600</t>
   </si>
   <si>
     <t>Модель XT-Whisper Void — это современная, переосмысленная лайфстайл-версия беговых кроссовок 2000 года от французского бренда Salomon. В актуальной линейке модель трансформировалась в унисекс-силуэт, который сохранил агрессивную трейловую эстетику gorpcore, но стал более гладким, легким и адаптированным для повседневной городской носки.
 Дышащий верх выполнен из облегченной 3D-сетки со специальной защитой от попадания мелкого мусора (Anti-debris Mesh). Фирменная конструкция SensiFit™ мягко охватывает стопу от промежуточной подошвы до шнуровки. Система Quicklace™ со скрытым кармашком на язычке позволяет зашнуровать обувь одним движением. Шасси Agile Chassis™ System (ACS) и подошва Mud Contagrip® с глубоким протектором гарантируют устойчивость на бездорожье и сцепление с влажным асфальтом.</t>
   </si>
   <si>
-    <t>L47110800</t>
-[...20 lines deleted...]
-    <t>L47990800</t>
+    <t>L47978800</t>
   </si>
   <si>
     <t>XT-4 OG RECON</t>
   </si>
   <si>
     <t>L49163000</t>
   </si>
   <si>
     <t>Кроссовки Salomon XT-4 OG Recon — это тактическая и прочная версия знаменитой беговой модели, вдохновленная винтажным альпийским снаряжением. Верх из износостойкого рипстоп-материала защищает от повреждений, а цепкая подошва Mud Contagrip обеспечивает устойчивость на пересеченной местности.</t>
   </si>
   <si>
-    <t>L49205700</t>
-[...2 lines deleted...]
-    <t>L49209700</t>
+    <t>L49221300</t>
+  </si>
+  <si>
+    <t>красный</t>
+  </si>
+  <si>
+    <t>TRAILBLAZER 20</t>
+  </si>
+  <si>
+    <t>LC2182600</t>
+  </si>
+  <si>
+    <t>Рюкзак</t>
+  </si>
+  <si>
+    <t>Сумки и рюкзаки</t>
+  </si>
+  <si>
+    <t>Рюкзаки</t>
+  </si>
+  <si>
+    <t>Рюкзак Salomon Trailblazer 20 — это сочетание простоты и функциональности, что делает его отличным выбором для однодневных походов, коротких поездок или городских прогулок. Его чистые линии и качественные ткани обеспечивают привлекательный и универсальный дизайн, подходящий для любых условий. Объем в 20 литров вместе с эластичными боковыми карманами позволяет удобно разместить все необходимое. Спинная система, пояс и плечевой ремень с мягкой подкладкой гарантируют комфортную посадку, адаптируясь к вашему телу. Изготовленный из 100% полиэстера, рюкзак имеет размеры 48 x 24 x 18 см, что обеспечивает легкость и удобство в использовании. Trailblazer 20 — незаменимый спутник в ваших повседневных приключениях.</t>
+  </si>
+  <si>
+    <t>100% Полиэстер</t>
+  </si>
+  <si>
+    <t>Tech size</t>
+  </si>
+  <si>
+    <t>NS</t>
+  </si>
+  <si>
+    <t>_</t>
+  </si>
+  <si>
+    <t>LC2182700</t>
+  </si>
+  <si>
+    <t>TRAILBLAZER 10</t>
+  </si>
+  <si>
+    <t>LC2182900</t>
+  </si>
+  <si>
+    <t>Рюкзак TRAILBLAZER 10 возвращается с обновленной конструкцией, идеально подходя для коротких поездок и исследования города. Улучшили лямки и спинку, обеспечив максимальный комфорт и воздухопроницаемость, чтобы вы могли наслаждаться активными занятиями без ощущения дискомфорта. В этом обновлении также увеличили объем до 10 литров, сохранив при этом динамичный и современный дизайн. Рюкзак готов к любым приключениям и подходит для самых разных ситуаций. Основные параметры: ширина — 18 см, глубина — 24 см, вес — 323 г. TRAILBLAZER 10 — ваш надежный спутник в городских исследованиях и недолгих путешествиях.</t>
+  </si>
+  <si>
+    <t>LC2183000</t>
+  </si>
+  <si>
+    <t>TRAILBLAZER 30</t>
+  </si>
+  <si>
+    <t>LC2183200</t>
+  </si>
+  <si>
+    <t>LC2183300</t>
   </si>
   <si>
     <t>REELAX SLIDE 6.0</t>
   </si>
   <si>
     <t>L47112000</t>
   </si>
   <si>
     <t>Сандалии и шлепанцы</t>
   </si>
   <si>
     <t>Учитывайте, что ввиду большой скорости продаж товара со склада,  выполнение заказа обычно не превышает 80%</t>
   </si>
   <si>
     <t>Расчет суммы заказа</t>
   </si>
   <si>
     <t>Сумма всего Заказа в Рознчных ценах</t>
   </si>
   <si>
     <t>Сумма всего Заказа в Оптовых ценах</t>
   </si>
   <si>
     <t>Анализ состава заказа по категории</t>
   </si>
   <si>
     <t>Одежда</t>
   </si>
   <si>
     <t>Аксессуары</t>
   </si>
   <si>
     <t>Спорт. Инвентарь</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сумки и рюкзаки</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>Сумма. в руб.</t>
   </si>
   <si>
     <t>Кол-во</t>
   </si>
   <si>
     <t>Анализ состава заказа по полу</t>
   </si>
   <si>
     <t>Дети</t>
   </si>
   <si>
     <t>Сумма в руб.</t>
   </si>
   <si>
     <t>Оптовая Цена</t>
   </si>
 </sst>
 </file>
 
@@ -1151,295 +1350,298 @@
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
-      <top style="thin">
-[...9 lines deleted...]
-      <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
-      <diagonal/>
-[...9 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="9" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -1647,171 +1849,171 @@
             <c:numRef>
               <c:f>Расчет!$F$5:$F$9</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-6145-4655-AA87-BCBF9DD4392B}"/>
+              <c16:uniqueId val="{00000000-FC55-4ADB-8CF9-CEC56AEC1C2A}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="100"/>
-        <c:axId val="337891552"/>
-        <c:axId val="337892208"/>
+        <c:axId val="327567408"/>
+        <c:axId val="327568064"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="337891552"/>
+        <c:axId val="327567408"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="337892208"/>
+        <c:crossAx val="327568064"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="337892208"/>
+        <c:axId val="327568064"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="#,##0.00" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="337891552"/>
+        <c:crossAx val="327567408"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
         <c:majorUnit val="50000"/>
         <c:minorUnit val="50000"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
@@ -1926,245 +2128,245 @@
                       <a:tint val="15000"/>
                       <a:satMod val="350000"/>
                     </a:schemeClr>
                   </a:gs>
                 </a:gsLst>
                 <a:lin ang="16200000" scaled="1"/>
               </a:gradFill>
               <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:shade val="95000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:round/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="38000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000001-42FF-4FFA-B3D6-CDE14E12166B}"/>
+                <c16:uniqueId val="{00000001-5652-4CBD-BAA5-B32B8D9DB7A1}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:gradFill rotWithShape="1">
                 <a:gsLst>
                   <a:gs pos="0">
                     <a:schemeClr val="accent2">
                       <a:tint val="50000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="35000">
                     <a:schemeClr val="accent2">
                       <a:tint val="37000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="100000">
                     <a:schemeClr val="accent2">
                       <a:tint val="15000"/>
                       <a:satMod val="350000"/>
                     </a:schemeClr>
                   </a:gs>
                 </a:gsLst>
                 <a:lin ang="16200000" scaled="1"/>
               </a:gradFill>
               <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:shade val="95000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:round/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="38000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000003-42FF-4FFA-B3D6-CDE14E12166B}"/>
+                <c16:uniqueId val="{00000003-5652-4CBD-BAA5-B32B8D9DB7A1}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="2"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:gradFill rotWithShape="1">
                 <a:gsLst>
                   <a:gs pos="0">
                     <a:schemeClr val="accent3">
                       <a:tint val="50000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="35000">
                     <a:schemeClr val="accent3">
                       <a:tint val="37000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="100000">
                     <a:schemeClr val="accent3">
                       <a:tint val="15000"/>
                       <a:satMod val="350000"/>
                     </a:schemeClr>
                   </a:gs>
                 </a:gsLst>
                 <a:lin ang="16200000" scaled="1"/>
               </a:gradFill>
               <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:schemeClr val="accent3">
                     <a:shade val="95000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:round/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="38000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000005-42FF-4FFA-B3D6-CDE14E12166B}"/>
+                <c16:uniqueId val="{00000005-5652-4CBD-BAA5-B32B8D9DB7A1}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="3"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:gradFill rotWithShape="1">
                 <a:gsLst>
                   <a:gs pos="0">
                     <a:schemeClr val="accent4">
                       <a:tint val="50000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="35000">
                     <a:schemeClr val="accent4">
                       <a:tint val="37000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="100000">
                     <a:schemeClr val="accent4">
                       <a:tint val="15000"/>
                       <a:satMod val="350000"/>
                     </a:schemeClr>
                   </a:gs>
                 </a:gsLst>
                 <a:lin ang="16200000" scaled="1"/>
               </a:gradFill>
               <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:schemeClr val="accent4">
                     <a:shade val="95000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:round/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="38000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000007-42FF-4FFA-B3D6-CDE14E12166B}"/>
+                <c16:uniqueId val="{00000007-5652-4CBD-BAA5-B32B8D9DB7A1}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:cat>
             <c:strRef>
               <c:f>Расчет!$I$5:$I$8</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>Мужчины</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Женщины</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Дети</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Унисекс</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Расчет!$J$5:$J$8</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-3BAD-4CC4-B059-62F14D0CD4C8}"/>
+              <c16:uniqueId val="{00000000-49F5-477A-B071-E4393E530FE2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
         <c:holeSize val="75"/>
       </c:doughnutChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
@@ -3329,2412 +3531,3148 @@
   </cs:upBar>
   <cs:valueAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="50000"/>
         <a:lumOff val="50000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>4</xdr:row>
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>4</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>5</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>8</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>16</xdr:row>
-      <xdr:rowOff>152400</xdr:rowOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>22</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>333375</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>28</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>31</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>35</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>37</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>53</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>53</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>54</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>55</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>57</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>71</xdr:row>
+      <xdr:row>88</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>76</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>91</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>88</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>89</xdr:row>
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>90</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>93</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>94</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>333375</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>125</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>103</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>131</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>107</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000023000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>108</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>109</xdr:row>
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>333375</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000024000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>139</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>110</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000025000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>111</xdr:row>
+      <xdr:row>143</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>111</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000026000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>112</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>112</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000027000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>113</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000028000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>156</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>115</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>162</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>116</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>165</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>119</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>120</xdr:row>
+      <xdr:row>166</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>123</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>124</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>126</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>127</xdr:row>
+      <xdr:row>169</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>129</xdr:row>
+      <xdr:row>171</xdr:row>
       <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>130</xdr:row>
+      <xdr:row>172</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>135</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000030000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>136</xdr:row>
+      <xdr:row>173</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>142</xdr:row>
-      <xdr:rowOff>171450</xdr:rowOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>143</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>144</xdr:row>
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>175</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>145</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000033000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1552575</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Имя " descr="Descr ">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000034000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1552575</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Имя " descr="Descr ">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000035000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1552575</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Имя " descr="Descr ">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000036000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1552575</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Имя " descr="Descr ">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000037000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1552575</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>333375</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Имя " descr="Descr ">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1552575</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Имя " descr="Descr ">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1552575</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Имя " descr="Descr ">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1552575</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Имя " descr="Descr ">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1552575</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Имя " descr="Descr ">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1552575</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Имя " descr="Descr ">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1552575</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Имя " descr="Descr ">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1552575</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Имя " descr="Descr ">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1552575</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Имя " descr="Descr ">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000040000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1552575</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Имя " descr="Descr ">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1552575</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Имя " descr="Descr ">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000042000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1552575</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Имя " descr="Descr ">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000043000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>289560</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>7</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>477520</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Диаграмма 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>7</xdr:col>
-      <xdr:colOff>155575</xdr:colOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>629920</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>11</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>447040</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="3" name="Диаграмма 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -6038,146 +6976,146 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
-  <dimension ref="A1:X146"/>
+  <dimension ref="A1:X232"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="4" ySplit="3" topLeftCell="E4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="G1" sqref="G1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="G6" sqref="G6"/>
+      <selection pane="bottomRight" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.5" defaultRowHeight="11.45" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="10.4140625" defaultRowHeight="11.45" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.1640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="14" style="1" customWidth="1"/>
-    <col min="3" max="3" width="11.33203125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.25" style="1" customWidth="1"/>
     <col min="4" max="4" width="29.83203125" style="1" customWidth="1" collapsed="1"/>
-    <col min="5" max="5" width="15.5" style="1" customWidth="1"/>
-    <col min="6" max="6" width="10.5" style="1" customWidth="1"/>
+    <col min="5" max="5" width="15.4140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="10.4140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="19.83203125" style="1" customWidth="1"/>
-    <col min="8" max="8" width="11.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.75" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.1640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.1640625" style="3" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
-    <col min="12" max="12" width="17.5" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="17.5" style="1" customWidth="1"/>
+    <col min="12" max="12" width="17.4140625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="17.25" style="1" customWidth="1"/>
+    <col min="14" max="15" width="10.4140625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="17.4140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.1640625" style="1" customWidth="1"/>
-    <col min="18" max="18" width="9.33203125" style="4" customWidth="1"/>
+    <col min="18" max="18" width="9.25" style="4" customWidth="1"/>
     <col min="19" max="19" width="10" style="2" customWidth="1"/>
-    <col min="20" max="20" width="10.5" style="1" customWidth="1"/>
-    <col min="21" max="21" width="7.6640625" style="1" customWidth="1"/>
+    <col min="20" max="20" width="10.4140625" style="1" customWidth="1"/>
+    <col min="21" max="21" width="7.75" style="1" customWidth="1"/>
     <col min="22" max="22" width="7" style="1" customWidth="1"/>
     <col min="23" max="24" width="5.83203125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
     </row>
     <row r="2" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="34"/>
-[...22 lines deleted...]
-      <c r="X2" s="34"/>
+      <c r="A2" s="35"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="37"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
     </row>
     <row r="3" spans="1:24" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>7</v>
@@ -6191,9809 +7129,15426 @@
       <c r="K3" s="7" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="O3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="P3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="R3" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S3" s="10" t="s">
-        <v>244</v>
+        <v>280</v>
       </c>
       <c r="T3" s="10" t="s">
         <v>18</v>
       </c>
       <c r="U3" s="10" t="s">
         <v>19</v>
       </c>
       <c r="V3" s="7" t="s">
         <v>20</v>
       </c>
       <c r="W3" s="7" t="s">
         <v>21</v>
       </c>
       <c r="X3" s="5" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:24" s="1" customFormat="1" ht="51.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="57"/>
-[...4 lines deleted...]
-      <c r="F4" s="13"/>
+      <c r="D4" s="13"/>
+      <c r="E4" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L41294600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F4" s="14"/>
       <c r="G4" s="11" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I4" s="14" t="s">
+      <c r="I4" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="J4" s="14" t="s">
+      <c r="J4" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="K4" s="15" t="s">
+      <c r="K4" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L4" s="54" t="s">
+      <c r="L4" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="M4" s="14"/>
-      <c r="N4" s="14" t="s">
+      <c r="M4" s="15"/>
+      <c r="N4" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="14"/>
-      <c r="P4" s="15" t="s">
+      <c r="O4" s="15"/>
+      <c r="P4" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="Q4" s="16">
-[...8 lines deleted...]
-      <c r="T4" s="19" t="s">
+      <c r="Q4" s="17">
+        <v>19999</v>
+      </c>
+      <c r="R4" s="18">
+        <v>45.5</v>
+      </c>
+      <c r="S4" s="19">
+        <v>12534.988499999999</v>
+      </c>
+      <c r="T4" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U4" s="20" t="s">
+      <c r="U4" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="V4" s="21">
+      <c r="V4" s="22">
+        <v>40</v>
+      </c>
+      <c r="W4" s="22">
+        <v>1</v>
+      </c>
+      <c r="X4" s="23"/>
+    </row>
+    <row r="5" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5" s="52"/>
+      <c r="E5" s="38" t="str">
+        <f t="shared" ref="E5:E13" si="0">HYPERLINK("https://www.google.ru/search?q=L39972200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F5" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G5" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I5" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="J5" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K5" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="55" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O5" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="P5" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q5" s="17">
+        <v>33899</v>
+      </c>
+      <c r="R5" s="18">
+        <v>40</v>
+      </c>
+      <c r="S5" s="19">
+        <v>23390.31</v>
+      </c>
+      <c r="T5" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U5" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="V5" s="22">
         <v>35</v>
       </c>
-      <c r="W4" s="21">
-[...20 lines deleted...]
-      <c r="G5" s="23" t="s">
+      <c r="W5" s="22">
+        <v>4</v>
+      </c>
+      <c r="X5" s="23"/>
+    </row>
+    <row r="6" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6" s="53"/>
+      <c r="E6" s="38" t="str">
+        <f t="shared" si="0"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F6" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G6" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="H5" s="23" t="s">
+      <c r="H6" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="I5" s="23" t="s">
+      <c r="I6" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="J5" s="14" t="s">
-[...7 lines deleted...]
-      <c r="N5" s="14" t="s">
+      <c r="J6" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K6" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="56"/>
+      <c r="M6" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="O5" s="14"/>
-[...12 lines deleted...]
-      <c r="T5" s="19" t="s">
+      <c r="O6" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="P6" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q6" s="17">
+        <v>33899</v>
+      </c>
+      <c r="R6" s="18">
+        <v>40</v>
+      </c>
+      <c r="S6" s="19">
+        <v>23390.31</v>
+      </c>
+      <c r="T6" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U5" s="20" t="s">
+      <c r="U6" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="V6" s="22">
         <v>36</v>
       </c>
-      <c r="V5" s="21">
+      <c r="W6" s="22">
+        <v>7</v>
+      </c>
+      <c r="X6" s="23"/>
+    </row>
+    <row r="7" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="W5" s="21">
+      <c r="C7" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7" s="53"/>
+      <c r="E7" s="38" t="str">
+        <f t="shared" si="0"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F7" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G7" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H7" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I7" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K7" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L7" s="56"/>
+      <c r="M7" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N7" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O7" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="P7" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q7" s="17">
+        <v>33899</v>
+      </c>
+      <c r="R7" s="18">
+        <v>40</v>
+      </c>
+      <c r="S7" s="19">
+        <v>23390.31</v>
+      </c>
+      <c r="T7" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U7" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="V7" s="22">
+        <v>35</v>
+      </c>
+      <c r="W7" s="22">
+        <v>3</v>
+      </c>
+      <c r="X7" s="23"/>
+    </row>
+    <row r="8" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" s="53"/>
+      <c r="E8" s="38" t="str">
+        <f t="shared" si="0"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F8" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G8" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H8" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I8" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="J8" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K8" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L8" s="56"/>
+      <c r="M8" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N8" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O8" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="P8" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q8" s="17">
+        <v>33899</v>
+      </c>
+      <c r="R8" s="18">
+        <v>40</v>
+      </c>
+      <c r="S8" s="19">
+        <v>23390.31</v>
+      </c>
+      <c r="T8" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U8" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="V8" s="26">
+        <v>36.5</v>
+      </c>
+      <c r="W8" s="22">
+        <v>9</v>
+      </c>
+      <c r="X8" s="23"/>
+    </row>
+    <row r="9" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="53"/>
+      <c r="E9" s="38" t="str">
+        <f t="shared" si="0"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F9" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G9" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H9" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I9" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="J9" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K9" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L9" s="56"/>
+      <c r="M9" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N9" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O9" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="P9" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q9" s="17">
+        <v>33899</v>
+      </c>
+      <c r="R9" s="18">
+        <v>40</v>
+      </c>
+      <c r="S9" s="19">
+        <v>23390.31</v>
+      </c>
+      <c r="T9" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U9" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="V9" s="22">
+        <v>37</v>
+      </c>
+      <c r="W9" s="22">
+        <v>13</v>
+      </c>
+      <c r="X9" s="23"/>
+    </row>
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" s="53"/>
+      <c r="E10" s="38" t="str">
+        <f t="shared" si="0"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F10" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G10" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H10" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I10" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="J10" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K10" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L10" s="56"/>
+      <c r="M10" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N10" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O10" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="P10" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q10" s="17">
+        <v>33899</v>
+      </c>
+      <c r="R10" s="18">
+        <v>40</v>
+      </c>
+      <c r="S10" s="19">
+        <v>23390.31</v>
+      </c>
+      <c r="T10" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U10" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="V10" s="22">
+        <v>38</v>
+      </c>
+      <c r="W10" s="22">
+        <v>13</v>
+      </c>
+      <c r="X10" s="23"/>
+    </row>
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="53"/>
+      <c r="E11" s="38" t="str">
+        <f t="shared" si="0"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F11" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G11" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H11" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I11" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="J11" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K11" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L11" s="56"/>
+      <c r="M11" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N11" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O11" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="P11" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q11" s="17">
+        <v>33899</v>
+      </c>
+      <c r="R11" s="18">
+        <v>40</v>
+      </c>
+      <c r="S11" s="19">
+        <v>23390.31</v>
+      </c>
+      <c r="T11" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U11" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="V11" s="26">
+        <v>38.5</v>
+      </c>
+      <c r="W11" s="22">
+        <v>7</v>
+      </c>
+      <c r="X11" s="23"/>
+    </row>
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" s="53"/>
+      <c r="E12" s="38" t="str">
+        <f t="shared" si="0"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F12" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G12" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H12" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I12" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="J12" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K12" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L12" s="56"/>
+      <c r="M12" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N12" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O12" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="P12" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q12" s="17">
+        <v>33899</v>
+      </c>
+      <c r="R12" s="18">
+        <v>40</v>
+      </c>
+      <c r="S12" s="19">
+        <v>23390.31</v>
+      </c>
+      <c r="T12" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U12" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="V12" s="22">
+        <v>39</v>
+      </c>
+      <c r="W12" s="22">
+        <v>5</v>
+      </c>
+      <c r="X12" s="23"/>
+    </row>
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" s="54"/>
+      <c r="E13" s="38" t="str">
+        <f t="shared" si="0"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F13" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H13" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I13" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="J13" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K13" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L13" s="57"/>
+      <c r="M13" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N13" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O13" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="P13" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q13" s="17">
+        <v>33899</v>
+      </c>
+      <c r="R13" s="18">
+        <v>40</v>
+      </c>
+      <c r="S13" s="19">
+        <v>23390.31</v>
+      </c>
+      <c r="T13" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U13" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="V13" s="26">
+        <v>40.5</v>
+      </c>
+      <c r="W13" s="22">
         <v>1</v>
       </c>
-      <c r="X5" s="22"/>
-[...5 lines deleted...]
-      <c r="B6" s="11" t="s">
+      <c r="X13" s="23"/>
+    </row>
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D14" s="52"/>
+      <c r="E14" s="38" t="str">
+        <f t="shared" ref="E14:E23" si="1">HYPERLINK("https://www.google.ru/search?q=L41110100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F14" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G14" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H14" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I14" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="J14" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K14" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L14" s="55" t="s">
+        <v>56</v>
+      </c>
+      <c r="M14" s="15"/>
+      <c r="N14" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O14" s="15"/>
+      <c r="P14" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q14" s="17">
+        <v>23199</v>
+      </c>
+      <c r="R14" s="18">
+        <v>40</v>
+      </c>
+      <c r="S14" s="19">
+        <v>16007.309999999998</v>
+      </c>
+      <c r="T14" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U14" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="V14" s="22">
+        <v>35</v>
+      </c>
+      <c r="W14" s="22">
+        <v>5</v>
+      </c>
+      <c r="X14" s="23"/>
+    </row>
+    <row r="15" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="53"/>
+      <c r="E15" s="38" t="str">
+        <f t="shared" si="1"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F15" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G15" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H15" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I15" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="J15" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K15" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L15" s="56"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O15" s="15"/>
+      <c r="P15" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q15" s="17">
+        <v>23199</v>
+      </c>
+      <c r="R15" s="18">
+        <v>40</v>
+      </c>
+      <c r="S15" s="19">
+        <v>16007.309999999998</v>
+      </c>
+      <c r="T15" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U15" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="V15" s="22">
+        <v>36</v>
+      </c>
+      <c r="W15" s="22">
+        <v>9</v>
+      </c>
+      <c r="X15" s="23"/>
+    </row>
+    <row r="16" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D16" s="53"/>
+      <c r="E16" s="38" t="str">
+        <f t="shared" si="1"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F16" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G16" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H16" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I16" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="J16" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K16" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L16" s="56"/>
+      <c r="M16" s="15"/>
+      <c r="N16" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O16" s="15"/>
+      <c r="P16" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q16" s="17">
+        <v>23199</v>
+      </c>
+      <c r="R16" s="18">
+        <v>40</v>
+      </c>
+      <c r="S16" s="19">
+        <v>16007.309999999998</v>
+      </c>
+      <c r="T16" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U16" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="V16" s="22">
+        <v>35</v>
+      </c>
+      <c r="W16" s="22">
+        <v>4</v>
+      </c>
+      <c r="X16" s="23"/>
+    </row>
+    <row r="17" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D17" s="53"/>
+      <c r="E17" s="38" t="str">
+        <f t="shared" si="1"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F17" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G17" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H17" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I17" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="J17" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K17" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L17" s="56"/>
+      <c r="M17" s="15"/>
+      <c r="N17" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O17" s="15"/>
+      <c r="P17" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q17" s="17">
+        <v>23199</v>
+      </c>
+      <c r="R17" s="18">
+        <v>40</v>
+      </c>
+      <c r="S17" s="19">
+        <v>16007.309999999998</v>
+      </c>
+      <c r="T17" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U17" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="V17" s="26">
+        <v>36.5</v>
+      </c>
+      <c r="W17" s="22">
+        <v>12</v>
+      </c>
+      <c r="X17" s="23"/>
+    </row>
+    <row r="18" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D18" s="53"/>
+      <c r="E18" s="38" t="str">
+        <f t="shared" si="1"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F18" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G18" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H18" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I18" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="J18" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K18" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L18" s="56"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O18" s="15"/>
+      <c r="P18" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q18" s="17">
+        <v>23199</v>
+      </c>
+      <c r="R18" s="18">
+        <v>40</v>
+      </c>
+      <c r="S18" s="19">
+        <v>16007.309999999998</v>
+      </c>
+      <c r="T18" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U18" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="V18" s="22">
         <v>37</v>
       </c>
-      <c r="C6" s="12" t="s">
+      <c r="W18" s="22">
+        <v>17</v>
+      </c>
+      <c r="X18" s="23"/>
+    </row>
+    <row r="19" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" s="53"/>
+      <c r="E19" s="38" t="str">
+        <f t="shared" si="1"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F19" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="D6" s="24"/>
-[...4 lines deleted...]
-      <c r="F6" s="13" t="s">
+      <c r="G19" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H19" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I19" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="J19" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="G6" s="11" t="s">
+      <c r="K19" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L19" s="56"/>
+      <c r="M19" s="15"/>
+      <c r="N19" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O19" s="15"/>
+      <c r="P19" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q19" s="17">
+        <v>23199</v>
+      </c>
+      <c r="R19" s="18">
+        <v>40</v>
+      </c>
+      <c r="S19" s="19">
+        <v>16007.309999999998</v>
+      </c>
+      <c r="T19" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U19" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="V19" s="22">
+        <v>38</v>
+      </c>
+      <c r="W19" s="22">
+        <v>17</v>
+      </c>
+      <c r="X19" s="23"/>
+    </row>
+    <row r="20" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D20" s="53"/>
+      <c r="E20" s="38" t="str">
+        <f t="shared" si="1"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F20" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G20" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="H6" s="11" t="s">
+      <c r="H20" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="I6" s="14" t="s">
+      <c r="I20" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="J6" s="14" t="s">
-[...25 lines deleted...]
-      <c r="T6" s="19" t="s">
+      <c r="J20" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K20" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L20" s="56"/>
+      <c r="M20" s="15"/>
+      <c r="N20" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O20" s="15"/>
+      <c r="P20" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q20" s="17">
+        <v>23199</v>
+      </c>
+      <c r="R20" s="18">
+        <v>40</v>
+      </c>
+      <c r="S20" s="19">
+        <v>16007.309999999998</v>
+      </c>
+      <c r="T20" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U6" s="20" t="s">
-[...25 lines deleted...]
-      <c r="F7" s="13" t="s">
+      <c r="U20" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="V20" s="26">
+        <v>38.5</v>
+      </c>
+      <c r="W20" s="22">
+        <v>11</v>
+      </c>
+      <c r="X20" s="23"/>
+    </row>
+    <row r="21" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" s="53"/>
+      <c r="E21" s="38" t="str">
+        <f t="shared" si="1"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F21" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G21" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H21" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I21" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="J21" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="G7" s="11" t="s">
+      <c r="K21" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L21" s="56"/>
+      <c r="M21" s="15"/>
+      <c r="N21" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O21" s="15"/>
+      <c r="P21" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q21" s="17">
+        <v>23199</v>
+      </c>
+      <c r="R21" s="18">
+        <v>40</v>
+      </c>
+      <c r="S21" s="19">
+        <v>16007.309999999998</v>
+      </c>
+      <c r="T21" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U21" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="V21" s="22">
+        <v>39</v>
+      </c>
+      <c r="W21" s="22">
+        <v>9</v>
+      </c>
+      <c r="X21" s="23"/>
+    </row>
+    <row r="22" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="53"/>
+      <c r="E22" s="38" t="str">
+        <f t="shared" si="1"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F22" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G22" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="H7" s="11" t="s">
+      <c r="H22" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="I7" s="14" t="s">
+      <c r="I22" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="J7" s="14" t="s">
-[...25 lines deleted...]
-      <c r="T7" s="19" t="s">
+      <c r="J22" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K22" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L22" s="56"/>
+      <c r="M22" s="15"/>
+      <c r="N22" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O22" s="15"/>
+      <c r="P22" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q22" s="17">
+        <v>23199</v>
+      </c>
+      <c r="R22" s="18">
+        <v>40</v>
+      </c>
+      <c r="S22" s="19">
+        <v>16007.309999999998</v>
+      </c>
+      <c r="T22" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U7" s="20" t="s">
+      <c r="U22" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="V7" s="21">
-[...22 lines deleted...]
-      <c r="F8" s="13" t="s">
+      <c r="V22" s="22">
+        <v>40</v>
+      </c>
+      <c r="W22" s="22">
+        <v>4</v>
+      </c>
+      <c r="X22" s="23"/>
+    </row>
+    <row r="23" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D23" s="54"/>
+      <c r="E23" s="38" t="str">
+        <f t="shared" si="1"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F23" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G23" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="H23" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I23" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="J23" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="G8" s="23" t="s">
-[...32 lines deleted...]
-      <c r="T8" s="19" t="s">
+      <c r="K23" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="L23" s="57"/>
+      <c r="M23" s="15"/>
+      <c r="N23" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O23" s="15"/>
+      <c r="P23" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q23" s="28">
+        <v>23199</v>
+      </c>
+      <c r="R23" s="29">
+        <v>40</v>
+      </c>
+      <c r="S23" s="30">
+        <v>16007.309999999998</v>
+      </c>
+      <c r="T23" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U8" s="20" t="s">
-[...108 lines deleted...]
-      <c r="L10" s="54" t="s">
+      <c r="U23" s="21" t="s">
         <v>53</v>
       </c>
-      <c r="M10" s="14" t="s">
-[...230 lines deleted...]
-      <c r="U13" s="20" t="s">
+      <c r="V23" s="26">
+        <v>40.5</v>
+      </c>
+      <c r="W23" s="22">
+        <v>4</v>
+      </c>
+      <c r="X23" s="23"/>
+    </row>
+    <row r="24" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="11" t="s">
         <v>58</v>
       </c>
-      <c r="V13" s="21">
-[...65 lines deleted...]
-      <c r="U14" s="20" t="s">
+      <c r="C24" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="V14" s="21">
+      <c r="D24" s="52"/>
+      <c r="E24" s="38" t="str">
+        <f t="shared" ref="E24:E36" si="2">HYPERLINK("https://www.google.ru/search?q=L47585600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F24" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="W14" s="21">
-[...606 lines deleted...]
-      <c r="F24" s="13"/>
       <c r="G24" s="11" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I24" s="14" t="s">
+      <c r="I24" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="J24" s="14" t="s">
-[...25 lines deleted...]
-      <c r="T24" s="19" t="s">
+      <c r="J24" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K24" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L24" s="55" t="s">
+        <v>60</v>
+      </c>
+      <c r="M24" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="N24" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O24" s="15"/>
+      <c r="P24" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q24" s="17">
+        <v>29899</v>
+      </c>
+      <c r="R24" s="18">
+        <v>40</v>
+      </c>
+      <c r="S24" s="19">
+        <v>20630.310000000001</v>
+      </c>
+      <c r="T24" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U24" s="20" t="s">
-[...2 lines deleted...]
-      <c r="V24" s="21">
+      <c r="U24" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="V24" s="26">
+        <v>38.5</v>
+      </c>
+      <c r="W24" s="22">
+        <v>2</v>
+      </c>
+      <c r="X24" s="23"/>
+    </row>
+    <row r="25" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" s="53"/>
+      <c r="E25" s="38" t="str">
+        <f t="shared" si="2"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F25" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G25" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H25" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I25" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="J25" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="W24" s="21">
-[...15 lines deleted...]
-      <c r="E25" s="37" t="str">
+      <c r="K25" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L25" s="56"/>
+      <c r="M25" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="N25" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O25" s="15"/>
+      <c r="P25" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q25" s="17">
+        <v>29899</v>
+      </c>
+      <c r="R25" s="18">
+        <v>40</v>
+      </c>
+      <c r="S25" s="19">
+        <v>20630.310000000001</v>
+      </c>
+      <c r="T25" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U25" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="V25" s="22">
+        <v>39</v>
+      </c>
+      <c r="W25" s="22">
+        <v>3</v>
+      </c>
+      <c r="X25" s="23"/>
+    </row>
+    <row r="26" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D26" s="53"/>
+      <c r="E26" s="38" t="str">
         <f t="shared" si="2"/>
         <v>Еще фото</v>
       </c>
-      <c r="F25" s="13"/>
-      <c r="G25" s="23" t="s">
+      <c r="F26" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G26" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="H25" s="23" t="s">
+      <c r="H26" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="I25" s="23" t="s">
+      <c r="I26" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="J25" s="14" t="s">
-[...23 lines deleted...]
-      <c r="T25" s="19" t="s">
+      <c r="J26" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K26" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L26" s="56"/>
+      <c r="M26" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="N26" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O26" s="15"/>
+      <c r="P26" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q26" s="17">
+        <v>29899</v>
+      </c>
+      <c r="R26" s="18">
+        <v>40</v>
+      </c>
+      <c r="S26" s="19">
+        <v>20630.310000000001</v>
+      </c>
+      <c r="T26" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U25" s="20" t="s">
+      <c r="U26" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="V26" s="22">
+        <v>40</v>
+      </c>
+      <c r="W26" s="22">
+        <v>3</v>
+      </c>
+      <c r="X26" s="23"/>
+    </row>
+    <row r="27" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B27" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D27" s="53"/>
+      <c r="E27" s="38" t="str">
+        <f t="shared" si="2"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F27" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G27" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H27" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I27" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="J27" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K27" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L27" s="56"/>
+      <c r="M27" s="15" t="s">
         <v>61</v>
       </c>
-      <c r="V25" s="21">
-[...18 lines deleted...]
-      <c r="E26" s="37" t="str">
+      <c r="N27" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O27" s="15"/>
+      <c r="P27" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q27" s="17">
+        <v>29899</v>
+      </c>
+      <c r="R27" s="18">
+        <v>40</v>
+      </c>
+      <c r="S27" s="19">
+        <v>20630.310000000001</v>
+      </c>
+      <c r="T27" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U27" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="V27" s="26">
+        <v>40.5</v>
+      </c>
+      <c r="W27" s="22">
+        <v>5</v>
+      </c>
+      <c r="X27" s="23"/>
+    </row>
+    <row r="28" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D28" s="53"/>
+      <c r="E28" s="38" t="str">
         <f t="shared" si="2"/>
         <v>Еще фото</v>
       </c>
-      <c r="F26" s="13"/>
-      <c r="G26" s="23" t="s">
+      <c r="F28" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G28" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="H26" s="23" t="s">
+      <c r="H28" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="I26" s="23" t="s">
+      <c r="I28" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="J26" s="14" t="s">
-[...23 lines deleted...]
-      <c r="T26" s="19" t="s">
+      <c r="J28" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K28" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L28" s="56"/>
+      <c r="M28" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="N28" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O28" s="15"/>
+      <c r="P28" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q28" s="17">
+        <v>29899</v>
+      </c>
+      <c r="R28" s="18">
+        <v>40</v>
+      </c>
+      <c r="S28" s="19">
+        <v>20630.310000000001</v>
+      </c>
+      <c r="T28" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U26" s="20" t="s">
-[...2 lines deleted...]
-      <c r="V26" s="21">
+      <c r="U28" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="V28" s="22">
         <v>41</v>
       </c>
-      <c r="W26" s="21">
-[...15 lines deleted...]
-      <c r="E27" s="37" t="str">
+      <c r="W28" s="22">
+        <v>4</v>
+      </c>
+      <c r="X28" s="23"/>
+    </row>
+    <row r="29" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D29" s="53"/>
+      <c r="E29" s="38" t="str">
         <f t="shared" si="2"/>
         <v>Еще фото</v>
       </c>
-      <c r="F27" s="13"/>
-      <c r="G27" s="23" t="s">
+      <c r="F29" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G29" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="H27" s="23" t="s">
+      <c r="H29" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="I27" s="23" t="s">
+      <c r="I29" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="J27" s="14" t="s">
-[...23 lines deleted...]
-      <c r="T27" s="19" t="s">
+      <c r="J29" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K29" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L29" s="56"/>
+      <c r="M29" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="N29" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O29" s="15"/>
+      <c r="P29" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q29" s="17">
+        <v>29899</v>
+      </c>
+      <c r="R29" s="18">
+        <v>40</v>
+      </c>
+      <c r="S29" s="19">
+        <v>20630.310000000001</v>
+      </c>
+      <c r="T29" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U27" s="20" t="s">
-[...2 lines deleted...]
-      <c r="V27" s="21">
+      <c r="U29" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="V29" s="22">
         <v>42</v>
       </c>
-      <c r="W27" s="21">
-[...15 lines deleted...]
-      <c r="E28" s="37" t="str">
+      <c r="W29" s="22">
+        <v>7</v>
+      </c>
+      <c r="X29" s="23"/>
+    </row>
+    <row r="30" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B30" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D30" s="53"/>
+      <c r="E30" s="38" t="str">
         <f t="shared" si="2"/>
         <v>Еще фото</v>
       </c>
-      <c r="F28" s="13"/>
-      <c r="G28" s="23" t="s">
+      <c r="F30" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G30" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="H28" s="23" t="s">
+      <c r="H30" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="I28" s="23" t="s">
+      <c r="I30" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="J28" s="14" t="s">
-[...23 lines deleted...]
-      <c r="T28" s="19" t="s">
+      <c r="J30" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K30" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L30" s="56"/>
+      <c r="M30" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="N30" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O30" s="15"/>
+      <c r="P30" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q30" s="17">
+        <v>29899</v>
+      </c>
+      <c r="R30" s="18">
+        <v>40</v>
+      </c>
+      <c r="S30" s="19">
+        <v>20630.310000000001</v>
+      </c>
+      <c r="T30" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U28" s="20" t="s">
-[...130 lines deleted...]
-        <v>74</v>
+      <c r="U30" s="21" t="s">
+        <v>65</v>
       </c>
       <c r="V30" s="26">
         <v>42.5</v>
       </c>
-      <c r="W30" s="21">
-[...9 lines deleted...]
-        <v>37</v>
+      <c r="W30" s="22">
+        <v>9</v>
+      </c>
+      <c r="X30" s="23"/>
+    </row>
+    <row r="31" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B31" s="25" t="s">
+        <v>58</v>
       </c>
       <c r="C31" s="12" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      <c r="F31" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="D31" s="53"/>
+      <c r="E31" s="38" t="str">
+        <f t="shared" si="2"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F31" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G31" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H31" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I31" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="J31" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="G31" s="23" t="s">
+      <c r="K31" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L31" s="56"/>
+      <c r="M31" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="N31" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O31" s="15"/>
+      <c r="P31" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q31" s="17">
+        <v>29899</v>
+      </c>
+      <c r="R31" s="18">
+        <v>40</v>
+      </c>
+      <c r="S31" s="19">
+        <v>20630.310000000001</v>
+      </c>
+      <c r="T31" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U31" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V31" s="22">
+        <v>43</v>
+      </c>
+      <c r="W31" s="22">
+        <v>8</v>
+      </c>
+      <c r="X31" s="23"/>
+    </row>
+    <row r="32" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B32" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D32" s="53"/>
+      <c r="E32" s="38" t="str">
+        <f t="shared" si="2"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F32" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G32" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="H31" s="23" t="s">
+      <c r="H32" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="I31" s="23" t="s">
+      <c r="I32" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="J31" s="14" t="s">
-[...7 lines deleted...]
-      <c r="N31" s="14" t="s">
+      <c r="J32" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K32" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L32" s="56"/>
+      <c r="M32" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="N32" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="O31" s="14"/>
-[...12 lines deleted...]
-      <c r="T31" s="19" t="s">
+      <c r="O32" s="15"/>
+      <c r="P32" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q32" s="17">
+        <v>29899</v>
+      </c>
+      <c r="R32" s="18">
+        <v>40</v>
+      </c>
+      <c r="S32" s="19">
+        <v>20630.310000000001</v>
+      </c>
+      <c r="T32" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U31" s="20" t="s">
-[...25 lines deleted...]
-      <c r="F32" s="13" t="s">
+      <c r="U32" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="V32" s="22">
+        <v>44</v>
+      </c>
+      <c r="W32" s="22">
+        <v>7</v>
+      </c>
+      <c r="X32" s="23"/>
+    </row>
+    <row r="33" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B33" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D33" s="53"/>
+      <c r="E33" s="38" t="str">
+        <f t="shared" si="2"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F33" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G33" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="H33" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I33" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="J33" s="15" t="s">
         <v>39</v>
-      </c>
-[...73 lines deleted...]
-        <v>29</v>
       </c>
       <c r="K33" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="L33" s="54" t="s">
-[...8 lines deleted...]
-      <c r="O33" s="14"/>
+      <c r="L33" s="56"/>
+      <c r="M33" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="N33" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O33" s="15"/>
       <c r="P33" s="15" t="s">
-        <v>86</v>
-[...10 lines deleted...]
-      <c r="T33" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q33" s="28">
+        <v>29899</v>
+      </c>
+      <c r="R33" s="29">
+        <v>40</v>
+      </c>
+      <c r="S33" s="30">
+        <v>20630.310000000001</v>
+      </c>
+      <c r="T33" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U33" s="20" t="s">
-        <v>57</v>
+      <c r="U33" s="21" t="s">
+        <v>68</v>
       </c>
       <c r="V33" s="26">
-        <v>36.5</v>
-[...11 lines deleted...]
-        <v>80</v>
+        <v>44.5</v>
+      </c>
+      <c r="W33" s="22">
+        <v>6</v>
+      </c>
+      <c r="X33" s="23"/>
+    </row>
+    <row r="34" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="15" t="s">
+        <v>58</v>
       </c>
       <c r="C34" s="12" t="s">
-        <v>81</v>
-[...7 lines deleted...]
-      <c r="G34" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="D34" s="53"/>
+      <c r="E34" s="38" t="str">
+        <f t="shared" si="2"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F34" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G34" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="H34" s="23" t="s">
+      <c r="H34" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="I34" s="23" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="I34" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="J34" s="15" t="s">
+        <v>39</v>
       </c>
       <c r="K34" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="L34" s="55"/>
-[...6 lines deleted...]
-      <c r="O34" s="14"/>
+      <c r="L34" s="56"/>
+      <c r="M34" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="N34" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O34" s="15"/>
       <c r="P34" s="15" t="s">
-        <v>86</v>
-[...10 lines deleted...]
-      <c r="T34" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q34" s="28">
+        <v>29899</v>
+      </c>
+      <c r="R34" s="29">
+        <v>40</v>
+      </c>
+      <c r="S34" s="30">
+        <v>20630.310000000001</v>
+      </c>
+      <c r="T34" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U34" s="20" t="s">
-[...2 lines deleted...]
-      <c r="V34" s="21">
+      <c r="U34" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="V34" s="22">
+        <v>45</v>
+      </c>
+      <c r="W34" s="22">
+        <v>1</v>
+      </c>
+      <c r="X34" s="23"/>
+    </row>
+    <row r="35" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B35" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D35" s="53"/>
+      <c r="E35" s="38" t="str">
+        <f t="shared" si="2"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F35" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G35" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="H35" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I35" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="J35" s="15" t="s">
         <v>39</v>
-      </c>
-[...31 lines deleted...]
-        <v>29</v>
       </c>
       <c r="K35" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="L35" s="55"/>
-[...6 lines deleted...]
-      <c r="O35" s="14"/>
+      <c r="L35" s="56"/>
+      <c r="M35" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="N35" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O35" s="15"/>
       <c r="P35" s="15" t="s">
-        <v>86</v>
-[...10 lines deleted...]
-      <c r="T35" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q35" s="28">
+        <v>29899</v>
+      </c>
+      <c r="R35" s="29">
+        <v>40</v>
+      </c>
+      <c r="S35" s="30">
+        <v>20630.310000000001</v>
+      </c>
+      <c r="T35" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U35" s="20" t="s">
-[...15 lines deleted...]
-        <v>80</v>
+      <c r="U35" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V35" s="22">
+        <v>46</v>
+      </c>
+      <c r="W35" s="22">
+        <v>4</v>
+      </c>
+      <c r="X35" s="23"/>
+    </row>
+    <row r="36" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="15" t="s">
+        <v>58</v>
       </c>
       <c r="C36" s="12" t="s">
-        <v>81</v>
-[...7 lines deleted...]
-      <c r="G36" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="D36" s="54"/>
+      <c r="E36" s="38" t="str">
+        <f t="shared" si="2"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F36" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G36" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="H36" s="23" t="s">
+      <c r="H36" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="I36" s="23" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="I36" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="J36" s="15" t="s">
+        <v>39</v>
       </c>
       <c r="K36" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="L36" s="56"/>
-[...6 lines deleted...]
-      <c r="O36" s="14"/>
+      <c r="L36" s="57"/>
+      <c r="M36" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="N36" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O36" s="15"/>
       <c r="P36" s="15" t="s">
-        <v>86</v>
-[...10 lines deleted...]
-      <c r="T36" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q36" s="28">
+        <v>29899</v>
+      </c>
+      <c r="R36" s="29">
+        <v>40</v>
+      </c>
+      <c r="S36" s="30">
+        <v>20630.310000000001</v>
+      </c>
+      <c r="T36" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U36" s="20" t="s">
-        <v>62</v>
+      <c r="U36" s="21" t="s">
+        <v>71</v>
       </c>
       <c r="V36" s="26">
-        <v>40.5</v>
-[...1 lines deleted...]
-      <c r="W36" s="21">
+        <v>46.5</v>
+      </c>
+      <c r="W36" s="22">
         <v>3</v>
       </c>
-      <c r="X36" s="22"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="X36" s="23"/>
+    </row>
+    <row r="37" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="11" t="s">
-        <v>87</v>
-[...9 lines deleted...]
-      <c r="F37" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>73</v>
+      </c>
+      <c r="D37" s="52"/>
+      <c r="E37" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47855200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F37" s="24" t="s">
+        <v>38</v>
+      </c>
       <c r="G37" s="11" t="s">
-        <v>89</v>
+        <v>26</v>
       </c>
       <c r="H37" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I37" s="14" t="s">
-[...12 lines deleted...]
-      <c r="N37" s="14" t="s">
+      <c r="I37" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="J37" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K37" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L37" s="55" t="s">
+        <v>74</v>
+      </c>
+      <c r="M37" s="15"/>
+      <c r="N37" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O37" s="15"/>
+      <c r="P37" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q37" s="17">
+        <v>21599</v>
+      </c>
+      <c r="R37" s="18">
+        <v>40</v>
+      </c>
+      <c r="S37" s="19">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T37" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U37" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="V37" s="22">
+        <v>36</v>
+      </c>
+      <c r="W37" s="22">
+        <v>5</v>
+      </c>
+      <c r="X37" s="23"/>
+    </row>
+    <row r="38" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B38" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="C38" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="D38" s="53"/>
+      <c r="E38" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47855200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G38" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H38" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I38" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="J38" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K38" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L38" s="56"/>
+      <c r="M38" s="15"/>
+      <c r="N38" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O38" s="15"/>
+      <c r="P38" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q38" s="17">
+        <v>21599</v>
+      </c>
+      <c r="R38" s="18">
+        <v>40</v>
+      </c>
+      <c r="S38" s="19">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T38" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U38" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="O37" s="14"/>
-[...12 lines deleted...]
-      <c r="T37" s="19" t="s">
+      <c r="V38" s="22">
+        <v>35</v>
+      </c>
+      <c r="W38" s="22">
+        <v>2</v>
+      </c>
+      <c r="X38" s="23"/>
+    </row>
+    <row r="39" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="C39" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="D39" s="53"/>
+      <c r="E39" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47855200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F39" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G39" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H39" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I39" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="J39" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K39" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L39" s="56"/>
+      <c r="M39" s="15"/>
+      <c r="N39" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O39" s="15"/>
+      <c r="P39" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q39" s="17">
+        <v>21599</v>
+      </c>
+      <c r="R39" s="18">
+        <v>40</v>
+      </c>
+      <c r="S39" s="19">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T39" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U37" s="20" t="s">
-[...128 lines deleted...]
-        <v>57</v>
+      <c r="U39" s="21" t="s">
+        <v>48</v>
       </c>
       <c r="V39" s="26">
         <v>36.5</v>
       </c>
-      <c r="W39" s="21">
-[...23 lines deleted...]
-      <c r="H40" s="11" t="s">
+      <c r="W39" s="22">
+        <v>7</v>
+      </c>
+      <c r="X39" s="23"/>
+    </row>
+    <row r="40" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B40" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="C40" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="D40" s="53"/>
+      <c r="E40" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47855200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F40" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G40" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H40" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="I40" s="14" t="s">
-[...28 lines deleted...]
-      <c r="T40" s="19" t="s">
+      <c r="I40" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="J40" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K40" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L40" s="56"/>
+      <c r="M40" s="15"/>
+      <c r="N40" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O40" s="15"/>
+      <c r="P40" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q40" s="17">
+        <v>21599</v>
+      </c>
+      <c r="R40" s="18">
+        <v>40</v>
+      </c>
+      <c r="S40" s="19">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T40" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U40" s="20" t="s">
-[...29 lines deleted...]
-      <c r="H41" s="11" t="s">
+      <c r="U40" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="V40" s="22">
+        <v>37</v>
+      </c>
+      <c r="W40" s="22">
+        <v>10</v>
+      </c>
+      <c r="X40" s="23"/>
+    </row>
+    <row r="41" spans="1:24" s="1" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B41" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="C41" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="D41" s="54"/>
+      <c r="E41" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47855200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F41" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G41" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H41" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="I41" s="14" t="s">
-[...2 lines deleted...]
-      <c r="J41" s="14" t="s">
+      <c r="I41" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="J41" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="K41" s="15" t="s">
-[...22 lines deleted...]
-      <c r="T41" s="19" t="s">
+      <c r="K41" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L41" s="57"/>
+      <c r="M41" s="15"/>
+      <c r="N41" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O41" s="15"/>
+      <c r="P41" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q41" s="17">
+        <v>21599</v>
+      </c>
+      <c r="R41" s="18">
+        <v>40</v>
+      </c>
+      <c r="S41" s="19">
+        <v>14903.309999999998</v>
+      </c>
+      <c r="T41" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U41" s="20" t="s">
-[...10 lines deleted...]
-    <row r="42" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="U41" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="V41" s="22">
+        <v>38</v>
+      </c>
+      <c r="W41" s="22">
+        <v>5</v>
+      </c>
+      <c r="X41" s="23"/>
+    </row>
+    <row r="42" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="11" t="s">
-        <v>104</v>
+        <v>77</v>
       </c>
       <c r="C42" s="12" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      <c r="F42" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="D42" s="52"/>
+      <c r="E42" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47153200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F42" s="14"/>
       <c r="G42" s="11" t="s">
-        <v>89</v>
+        <v>26</v>
       </c>
       <c r="H42" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I42" s="14" t="s">
-[...2 lines deleted...]
-      <c r="J42" s="14" t="s">
+      <c r="I42" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J42" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="K42" s="15" t="s">
-[...8 lines deleted...]
-      <c r="N42" s="14" t="s">
+      <c r="K42" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L42" s="55" t="s">
+        <v>80</v>
+      </c>
+      <c r="M42" s="15"/>
+      <c r="N42" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O42" s="15"/>
+      <c r="P42" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q42" s="17">
+        <v>17899</v>
+      </c>
+      <c r="R42" s="18">
+        <v>52.75</v>
+      </c>
+      <c r="S42" s="19">
+        <v>9726.4354999999996</v>
+      </c>
+      <c r="T42" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U42" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="O42" s="14"/>
-      <c r="P42" s="15" t="s">
+      <c r="V42" s="22">
+        <v>35</v>
+      </c>
+      <c r="W42" s="22">
+        <v>1</v>
+      </c>
+      <c r="X42" s="23"/>
+    </row>
+    <row r="43" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B43" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="D43" s="53"/>
+      <c r="E43" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47153200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F43" s="14"/>
+      <c r="G43" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H43" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I43" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J43" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K43" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L43" s="56"/>
+      <c r="M43" s="15"/>
+      <c r="N43" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O43" s="15"/>
+      <c r="P43" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q43" s="17">
+        <v>17899</v>
+      </c>
+      <c r="R43" s="18">
+        <v>52.75</v>
+      </c>
+      <c r="S43" s="19">
+        <v>9726.4354999999996</v>
+      </c>
+      <c r="T43" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U43" s="21" t="s">
         <v>48</v>
-      </c>
-[...80 lines deleted...]
-        <v>57</v>
       </c>
       <c r="V43" s="26">
         <v>36.5</v>
       </c>
-      <c r="W43" s="21">
+      <c r="W43" s="22">
         <v>1</v>
       </c>
-      <c r="X43" s="22"/>
-[...6 lines deleted...]
-        <v>111</v>
+      <c r="X43" s="23"/>
+    </row>
+    <row r="44" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="25" t="s">
+        <v>77</v>
       </c>
       <c r="C44" s="12" t="s">
-        <v>112</v>
-[...10 lines deleted...]
-      <c r="H44" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="D44" s="54"/>
+      <c r="E44" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47153200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F44" s="14"/>
+      <c r="G44" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H44" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="I44" s="14" t="s">
-[...2 lines deleted...]
-      <c r="J44" s="14" t="s">
+      <c r="I44" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J44" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="K44" s="15" t="s">
-[...24 lines deleted...]
-      <c r="T44" s="19" t="s">
+      <c r="K44" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L44" s="57"/>
+      <c r="M44" s="15"/>
+      <c r="N44" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O44" s="15"/>
+      <c r="P44" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q44" s="17">
+        <v>17899</v>
+      </c>
+      <c r="R44" s="18">
+        <v>52.75</v>
+      </c>
+      <c r="S44" s="19">
+        <v>9726.4354999999996</v>
+      </c>
+      <c r="T44" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U44" s="20" t="s">
-[...8 lines deleted...]
-      <c r="X44" s="22"/>
+      <c r="U44" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="V44" s="22">
+        <v>37</v>
+      </c>
+      <c r="W44" s="22">
+        <v>2</v>
+      </c>
+      <c r="X44" s="23"/>
     </row>
     <row r="45" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B45" s="11" t="s">
-        <v>116</v>
+        <v>82</v>
       </c>
       <c r="C45" s="12" t="s">
-        <v>117</v>
-[...6 lines deleted...]
-      <c r="F45" s="13"/>
+        <v>83</v>
+      </c>
+      <c r="D45" s="13"/>
+      <c r="E45" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49237100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F45" s="14"/>
       <c r="G45" s="11" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="H45" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I45" s="14" t="s">
-[...2 lines deleted...]
-      <c r="J45" s="14" t="s">
+      <c r="I45" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J45" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="K45" s="15" t="s">
-[...22 lines deleted...]
-      <c r="T45" s="19" t="s">
+      <c r="K45" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L45" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="M45" s="15"/>
+      <c r="N45" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="O45" s="15"/>
+      <c r="P45" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q45" s="17">
+        <v>23999</v>
+      </c>
+      <c r="R45" s="18">
+        <v>45.41</v>
+      </c>
+      <c r="S45" s="19">
+        <v>15064.988499999999</v>
+      </c>
+      <c r="T45" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U45" s="20" t="s">
-[...5 lines deleted...]
-      <c r="W45" s="21">
+      <c r="U45" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="V45" s="22">
+        <v>41</v>
+      </c>
+      <c r="W45" s="22">
         <v>1</v>
       </c>
-      <c r="X45" s="22"/>
+      <c r="X45" s="23"/>
     </row>
     <row r="46" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B46" s="11" t="s">
-        <v>120</v>
+        <v>88</v>
       </c>
       <c r="C46" s="12" t="s">
-        <v>121</v>
-[...8 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="D46" s="13"/>
+      <c r="E46" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47315700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F46" s="14"/>
       <c r="G46" s="11" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="H46" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I46" s="14" t="s">
-[...2 lines deleted...]
-      <c r="J46" s="14" t="s">
+      <c r="I46" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J46" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K46" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L46" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="K46" s="15" t="s">
-[...24 lines deleted...]
-      <c r="T46" s="19" t="s">
+      <c r="M46" s="15"/>
+      <c r="N46" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O46" s="15"/>
+      <c r="P46" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q46" s="17">
+        <v>20699</v>
+      </c>
+      <c r="R46" s="18">
+        <v>45.41</v>
+      </c>
+      <c r="S46" s="19">
+        <v>12994.988499999999</v>
+      </c>
+      <c r="T46" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U46" s="20" t="s">
-[...8 lines deleted...]
-      <c r="X46" s="22"/>
+      <c r="U46" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="V46" s="26">
+        <v>42.5</v>
+      </c>
+      <c r="W46" s="22">
+        <v>2</v>
+      </c>
+      <c r="X46" s="23"/>
     </row>
     <row r="47" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="11" t="s">
-        <v>124</v>
+        <v>93</v>
       </c>
       <c r="C47" s="12" t="s">
-        <v>125</v>
-[...8 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="D47" s="13"/>
+      <c r="E47" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47312700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F47" s="14"/>
       <c r="G47" s="11" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="H47" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I47" s="14" t="s">
-[...12 lines deleted...]
-      <c r="N47" s="14" t="s">
+      <c r="I47" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J47" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K47" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L47" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="M47" s="15"/>
+      <c r="N47" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="O47" s="14"/>
-[...12 lines deleted...]
-      <c r="T47" s="19" t="s">
+      <c r="O47" s="15"/>
+      <c r="P47" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q47" s="17">
+        <v>18499</v>
+      </c>
+      <c r="R47" s="18">
+        <v>45.4</v>
+      </c>
+      <c r="S47" s="19">
+        <v>11614.988499999999</v>
+      </c>
+      <c r="T47" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U47" s="20" t="s">
-[...8 lines deleted...]
-      <c r="X47" s="22"/>
+      <c r="U47" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="V47" s="22">
+        <v>35</v>
+      </c>
+      <c r="W47" s="22">
+        <v>1</v>
+      </c>
+      <c r="X47" s="23"/>
     </row>
     <row r="48" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="11" t="s">
-        <v>128</v>
+        <v>98</v>
       </c>
       <c r="C48" s="12" t="s">
-        <v>129</v>
-[...6 lines deleted...]
-      <c r="F48" s="13"/>
+        <v>99</v>
+      </c>
+      <c r="D48" s="13"/>
+      <c r="E48" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L41742800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F48" s="14"/>
       <c r="G48" s="11" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="H48" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I48" s="14" t="s">
-[...28 lines deleted...]
-      <c r="T48" s="19" t="s">
+      <c r="I48" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J48" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K48" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L48" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="M48" s="15"/>
+      <c r="N48" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O48" s="15"/>
+      <c r="P48" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q48" s="17">
+        <v>22699</v>
+      </c>
+      <c r="R48" s="18">
+        <v>45.37</v>
+      </c>
+      <c r="S48" s="19">
+        <v>14259.988499999999</v>
+      </c>
+      <c r="T48" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U48" s="20" t="s">
-[...8 lines deleted...]
-      <c r="X48" s="22"/>
+      <c r="U48" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="V48" s="22">
+        <v>35</v>
+      </c>
+      <c r="W48" s="22">
+        <v>2</v>
+      </c>
+      <c r="X48" s="23"/>
     </row>
     <row r="49" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B49" s="11" t="s">
-        <v>132</v>
+        <v>101</v>
       </c>
       <c r="C49" s="12" t="s">
-        <v>133</v>
-[...6 lines deleted...]
-      <c r="F49" s="13"/>
+        <v>102</v>
+      </c>
+      <c r="D49" s="13"/>
+      <c r="E49" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47987200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F49" s="14"/>
       <c r="G49" s="11" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="H49" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I49" s="14" t="s">
-[...30 lines deleted...]
-      <c r="T49" s="19" t="s">
+      <c r="I49" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J49" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="K49" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L49" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="M49" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N49" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O49" s="15"/>
+      <c r="P49" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q49" s="17">
+        <v>26899</v>
+      </c>
+      <c r="R49" s="18">
+        <v>45.35</v>
+      </c>
+      <c r="S49" s="19">
+        <v>16904.988499999999</v>
+      </c>
+      <c r="T49" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U49" s="20" t="s">
-[...8 lines deleted...]
-      <c r="X49" s="22"/>
+      <c r="U49" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V49" s="22">
+        <v>43</v>
+      </c>
+      <c r="W49" s="22">
+        <v>2</v>
+      </c>
+      <c r="X49" s="23"/>
     </row>
     <row r="50" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B50" s="11" t="s">
-        <v>132</v>
+        <v>107</v>
       </c>
       <c r="C50" s="12" t="s">
-        <v>135</v>
-[...6 lines deleted...]
-      <c r="F50" s="13"/>
+        <v>108</v>
+      </c>
+      <c r="D50" s="13"/>
+      <c r="E50" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49221400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F50" s="14"/>
       <c r="G50" s="11" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="H50" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I50" s="14" t="s">
-[...2 lines deleted...]
-      <c r="J50" s="14" t="s">
+      <c r="I50" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J50" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="K50" s="15" t="s">
-[...24 lines deleted...]
-      <c r="T50" s="19" t="s">
+      <c r="K50" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L50" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="M50" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N50" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="O50" s="15"/>
+      <c r="P50" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q50" s="17">
+        <v>26899</v>
+      </c>
+      <c r="R50" s="18">
+        <v>45.35</v>
+      </c>
+      <c r="S50" s="19">
+        <v>16904.988499999999</v>
+      </c>
+      <c r="T50" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U50" s="20" t="s">
-[...8 lines deleted...]
-      <c r="X50" s="22"/>
+      <c r="U50" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="V50" s="22">
+        <v>41</v>
+      </c>
+      <c r="W50" s="22">
+        <v>2</v>
+      </c>
+      <c r="X50" s="23"/>
     </row>
     <row r="51" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B51" s="11" t="s">
-        <v>137</v>
+        <v>110</v>
       </c>
       <c r="C51" s="12" t="s">
-        <v>138</v>
-[...6 lines deleted...]
-      <c r="F51" s="13"/>
+        <v>111</v>
+      </c>
+      <c r="D51" s="13"/>
+      <c r="E51" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47760400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F51" s="14"/>
       <c r="G51" s="11" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="H51" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I51" s="14" t="s">
-[...5 lines deleted...]
-      <c r="K51" s="15" t="s">
+      <c r="I51" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J51" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K51" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L51" s="14" t="s">
-[...21 lines deleted...]
-      <c r="T51" s="19" t="s">
+      <c r="L51" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="M51" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N51" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O51" s="15"/>
+      <c r="P51" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q51" s="17">
+        <v>27799</v>
+      </c>
+      <c r="R51" s="18">
+        <v>45.32</v>
+      </c>
+      <c r="S51" s="19">
+        <v>17479.988499999999</v>
+      </c>
+      <c r="T51" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U51" s="20" t="s">
-[...10 lines deleted...]
-    <row r="52" spans="1:24" s="1" customFormat="1" ht="51.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="U51" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V51" s="26">
+        <v>44.5</v>
+      </c>
+      <c r="W51" s="22">
+        <v>2</v>
+      </c>
+      <c r="X51" s="23"/>
+    </row>
+    <row r="52" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B52" s="11" t="s">
-        <v>141</v>
+        <v>113</v>
       </c>
       <c r="C52" s="12" t="s">
-        <v>142</v>
-[...6 lines deleted...]
-      <c r="F52" s="13"/>
+        <v>114</v>
+      </c>
+      <c r="D52" s="13"/>
+      <c r="E52" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47457200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F52" s="14"/>
       <c r="G52" s="11" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I52" s="14" t="s">
-[...2 lines deleted...]
-      <c r="J52" s="14" t="s">
+      <c r="I52" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J52" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="K52" s="15" t="s">
+      <c r="K52" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L52" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="M52" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N52" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O52" s="15"/>
+      <c r="P52" s="16" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q52" s="17">
+        <v>30899</v>
+      </c>
+      <c r="R52" s="18">
+        <v>45.31</v>
+      </c>
+      <c r="S52" s="19">
+        <v>19434.988499999999</v>
+      </c>
+      <c r="T52" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U52" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="V52" s="22">
+        <v>40</v>
+      </c>
+      <c r="W52" s="22">
+        <v>2</v>
+      </c>
+      <c r="X52" s="23"/>
+    </row>
+    <row r="53" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B53" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C53" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="D53" s="13"/>
+      <c r="E53" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47152500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F53" s="14"/>
+      <c r="G53" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H53" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I53" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J53" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K53" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L52" s="54" t="s">
-[...21 lines deleted...]
-      <c r="T52" s="19" t="s">
+      <c r="L53" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="M53" s="15"/>
+      <c r="N53" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O53" s="15"/>
+      <c r="P53" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q53" s="17">
+        <v>17899</v>
+      </c>
+      <c r="R53" s="18">
+        <v>45.25</v>
+      </c>
+      <c r="S53" s="19">
+        <v>11269.988499999999</v>
+      </c>
+      <c r="T53" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U52" s="20" t="s">
-[...70 lines deleted...]
-      <c r="W53" s="21">
+      <c r="U53" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="V53" s="26">
+        <v>38.5</v>
+      </c>
+      <c r="W53" s="22">
         <v>1</v>
       </c>
-      <c r="X53" s="22"/>
+      <c r="X53" s="23"/>
     </row>
     <row r="54" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B54" s="11" t="s">
-        <v>145</v>
+        <v>119</v>
       </c>
       <c r="C54" s="12" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-      <c r="F54" s="13"/>
+        <v>120</v>
+      </c>
+      <c r="D54" s="13"/>
+      <c r="E54" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47880000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F54" s="14"/>
       <c r="G54" s="11" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="H54" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I54" s="14" t="s">
-[...30 lines deleted...]
-      <c r="T54" s="19" t="s">
+      <c r="I54" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J54" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K54" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L54" s="15" t="s">
+        <v>121</v>
+      </c>
+      <c r="M54" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N54" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="O54" s="15"/>
+      <c r="P54" s="16" t="s">
+        <v>123</v>
+      </c>
+      <c r="Q54" s="17">
+        <v>27199</v>
+      </c>
+      <c r="R54" s="18">
+        <v>45.22</v>
+      </c>
+      <c r="S54" s="19">
+        <v>17134.988499999999</v>
+      </c>
+      <c r="T54" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U54" s="20" t="s">
-[...8 lines deleted...]
-      <c r="X54" s="22"/>
+      <c r="U54" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V54" s="22">
+        <v>43</v>
+      </c>
+      <c r="W54" s="22">
+        <v>2</v>
+      </c>
+      <c r="X54" s="23"/>
     </row>
     <row r="55" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="11" t="s">
-        <v>148</v>
+        <v>124</v>
       </c>
       <c r="C55" s="12" t="s">
-        <v>149</v>
-[...6 lines deleted...]
-      <c r="F55" s="13"/>
+        <v>125</v>
+      </c>
+      <c r="D55" s="13"/>
+      <c r="E55" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49227300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F55" s="14"/>
       <c r="G55" s="11" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="H55" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I55" s="14" t="s">
-[...2 lines deleted...]
-      <c r="J55" s="14" t="s">
+      <c r="I55" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J55" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="K55" s="15" t="s">
-[...22 lines deleted...]
-      <c r="T55" s="19" t="s">
+      <c r="K55" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L55" s="15"/>
+      <c r="M55" s="15"/>
+      <c r="N55" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O55" s="15"/>
+      <c r="P55" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q55" s="17">
+        <v>22999</v>
+      </c>
+      <c r="R55" s="18">
+        <v>45.22</v>
+      </c>
+      <c r="S55" s="19">
+        <v>14489.988499999999</v>
+      </c>
+      <c r="T55" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U55" s="20" t="s">
-[...10 lines deleted...]
-    <row r="56" spans="1:24" s="1" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="U55" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="V55" s="26">
+        <v>40.5</v>
+      </c>
+      <c r="W55" s="22">
+        <v>9</v>
+      </c>
+      <c r="X55" s="23"/>
+    </row>
+    <row r="56" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B56" s="11" t="s">
-        <v>151</v>
+        <v>126</v>
       </c>
       <c r="C56" s="12" t="s">
-        <v>152</v>
-[...6 lines deleted...]
-      <c r="F56" s="13"/>
+        <v>127</v>
+      </c>
+      <c r="D56" s="13"/>
+      <c r="E56" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49135700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F56" s="14"/>
       <c r="G56" s="11" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="H56" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I56" s="14" t="s">
-[...2 lines deleted...]
-      <c r="J56" s="14" t="s">
+      <c r="I56" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J56" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="K56" s="15" t="s">
+      <c r="K56" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L56" s="54" t="s">
-[...3 lines deleted...]
-      <c r="N56" s="14" t="s">
+      <c r="L56" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="M56" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N56" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O56" s="15"/>
+      <c r="P56" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q56" s="17">
+        <v>23899</v>
+      </c>
+      <c r="R56" s="18">
+        <v>45.19</v>
+      </c>
+      <c r="S56" s="19">
+        <v>15064.988499999999</v>
+      </c>
+      <c r="T56" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U56" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V56" s="26">
+        <v>44.5</v>
+      </c>
+      <c r="W56" s="22">
+        <v>1</v>
+      </c>
+      <c r="X56" s="23"/>
+    </row>
+    <row r="57" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B57" s="11" t="s">
+        <v>129</v>
+      </c>
+      <c r="C57" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="D57" s="13"/>
+      <c r="E57" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47571200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F57" s="14"/>
+      <c r="G57" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H57" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I57" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J57" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K57" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L57" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="M57" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N57" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="O57" s="15"/>
+      <c r="P57" s="16" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q57" s="17">
+        <v>26799</v>
+      </c>
+      <c r="R57" s="18">
+        <v>45.15</v>
+      </c>
+      <c r="S57" s="19">
+        <v>16904.988499999999</v>
+      </c>
+      <c r="T57" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U57" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="V57" s="22">
+        <v>41</v>
+      </c>
+      <c r="W57" s="22">
+        <v>2</v>
+      </c>
+      <c r="X57" s="23"/>
+    </row>
+    <row r="58" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B58" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="C58" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="D58" s="13"/>
+      <c r="E58" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47310900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F58" s="14"/>
+      <c r="G58" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H58" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I58" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J58" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K58" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L58" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="M58" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N58" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O58" s="15"/>
+      <c r="P58" s="16" t="s">
+        <v>137</v>
+      </c>
+      <c r="Q58" s="17">
+        <v>22599</v>
+      </c>
+      <c r="R58" s="18">
+        <v>45.13</v>
+      </c>
+      <c r="S58" s="19">
+        <v>14259.988499999999</v>
+      </c>
+      <c r="T58" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U58" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="O56" s="14"/>
-[...18 lines deleted...]
-      <c r="V56" s="21">
+      <c r="V58" s="22">
         <v>35</v>
       </c>
-      <c r="W56" s="21">
-[...130 lines deleted...]
-    <row r="59" spans="1:24" s="1" customFormat="1" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="W58" s="22">
+        <v>2</v>
+      </c>
+      <c r="X58" s="23"/>
+    </row>
+    <row r="59" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B59" s="11" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="C59" s="12" t="s">
-        <v>154</v>
-[...8 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="D59" s="13"/>
+      <c r="E59" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47882900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F59" s="14"/>
       <c r="G59" s="11" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="H59" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I59" s="14" t="s">
-[...8 lines deleted...]
-      <c r="L59" s="54" t="s">
+      <c r="I59" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J59" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="K59" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L59" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="M59" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N59" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O59" s="15"/>
+      <c r="P59" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q59" s="17">
+        <v>22599</v>
+      </c>
+      <c r="R59" s="18">
+        <v>45.13</v>
+      </c>
+      <c r="S59" s="19">
+        <v>14259.988499999999</v>
+      </c>
+      <c r="T59" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U59" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="V59" s="22">
+        <v>39</v>
+      </c>
+      <c r="W59" s="22">
+        <v>1</v>
+      </c>
+      <c r="X59" s="23"/>
+    </row>
+    <row r="60" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B60" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="C60" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="D60" s="13"/>
+      <c r="E60" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47758000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F60" s="14"/>
+      <c r="G60" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H60" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I60" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J60" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K60" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L60" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="M60" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N60" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O60" s="15"/>
+      <c r="P60" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q60" s="17">
+        <v>24399</v>
+      </c>
+      <c r="R60" s="18">
+        <v>45.08</v>
+      </c>
+      <c r="S60" s="19">
+        <v>15409.988499999998</v>
+      </c>
+      <c r="T60" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U60" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="V60" s="22">
+        <v>45</v>
+      </c>
+      <c r="W60" s="22">
+        <v>1</v>
+      </c>
+      <c r="X60" s="23"/>
+    </row>
+    <row r="61" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B61" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="C61" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="D61" s="58"/>
+      <c r="E61" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47270100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F61" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="G61" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H61" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I61" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J61" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K61" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L61" s="55" t="s">
+        <v>147</v>
+      </c>
+      <c r="M61" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N61" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O61" s="15"/>
+      <c r="P61" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q61" s="17">
+        <v>31499</v>
+      </c>
+      <c r="R61" s="18">
+        <v>45.08</v>
+      </c>
+      <c r="S61" s="19">
+        <v>19894.988499999999</v>
+      </c>
+      <c r="T61" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U61" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="V61" s="22">
+        <v>41</v>
+      </c>
+      <c r="W61" s="22">
+        <v>1</v>
+      </c>
+      <c r="X61" s="23"/>
+    </row>
+    <row r="62" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B62" s="25" t="s">
+        <v>144</v>
+      </c>
+      <c r="C62" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="D62" s="59"/>
+      <c r="E62" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47270100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F62" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="G62" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H62" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I62" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J62" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K62" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L62" s="57"/>
+      <c r="M62" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N62" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O62" s="15"/>
+      <c r="P62" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q62" s="17">
+        <v>31499</v>
+      </c>
+      <c r="R62" s="18">
+        <v>45.08</v>
+      </c>
+      <c r="S62" s="19">
+        <v>19894.988499999999</v>
+      </c>
+      <c r="T62" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U62" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="V62" s="22">
+        <v>45</v>
+      </c>
+      <c r="W62" s="22">
+        <v>1</v>
+      </c>
+      <c r="X62" s="23"/>
+    </row>
+    <row r="63" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B63" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="C63" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="D63" s="58"/>
+      <c r="E63" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47605500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F63" s="14"/>
+      <c r="G63" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H63" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I63" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J63" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K63" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L63" s="55" t="s">
+        <v>151</v>
+      </c>
+      <c r="M63" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N63" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="O63" s="15"/>
+      <c r="P63" s="16" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q63" s="17">
+        <v>37099</v>
+      </c>
+      <c r="R63" s="18">
+        <v>45.01</v>
+      </c>
+      <c r="S63" s="19">
+        <v>23459.988499999999</v>
+      </c>
+      <c r="T63" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U63" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V63" s="26">
+        <v>44.5</v>
+      </c>
+      <c r="W63" s="22">
+        <v>1</v>
+      </c>
+      <c r="X63" s="23"/>
+    </row>
+    <row r="64" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B64" s="25" t="s">
+        <v>149</v>
+      </c>
+      <c r="C64" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="D64" s="59"/>
+      <c r="E64" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47605500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F64" s="14"/>
+      <c r="G64" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H64" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I64" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J64" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K64" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L64" s="57"/>
+      <c r="M64" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N64" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="O64" s="15"/>
+      <c r="P64" s="16" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q64" s="17">
+        <v>37099</v>
+      </c>
+      <c r="R64" s="18">
+        <v>45.01</v>
+      </c>
+      <c r="S64" s="19">
+        <v>23459.988499999999</v>
+      </c>
+      <c r="T64" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U64" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V64" s="22">
+        <v>46</v>
+      </c>
+      <c r="W64" s="22">
+        <v>1</v>
+      </c>
+      <c r="X64" s="23"/>
+    </row>
+    <row r="65" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B65" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="C65" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="D65" s="52"/>
+      <c r="E65" s="38" t="str">
+        <f t="shared" ref="E65:E72" si="3">HYPERLINK("https://www.google.ru/search?q=L41733900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F65" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="G65" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H65" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I65" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J65" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="K65" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L65" s="55" t="s">
+        <v>154</v>
+      </c>
+      <c r="M65" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N65" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O65" s="15"/>
+      <c r="P65" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q65" s="17">
+        <v>24799</v>
+      </c>
+      <c r="R65" s="18">
+        <v>40</v>
+      </c>
+      <c r="S65" s="19">
+        <v>17111.309999999998</v>
+      </c>
+      <c r="T65" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U65" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="V65" s="22">
+        <v>35</v>
+      </c>
+      <c r="W65" s="22">
+        <v>1</v>
+      </c>
+      <c r="X65" s="23"/>
+    </row>
+    <row r="66" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B66" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="D66" s="53"/>
+      <c r="E66" s="38" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F66" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="G66" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H66" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I66" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J66" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="K66" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L66" s="56"/>
+      <c r="M66" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N66" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O66" s="15"/>
+      <c r="P66" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q66" s="17">
+        <v>24799</v>
+      </c>
+      <c r="R66" s="18">
+        <v>40</v>
+      </c>
+      <c r="S66" s="19">
+        <v>17111.309999999998</v>
+      </c>
+      <c r="T66" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U66" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="V66" s="22">
+        <v>36</v>
+      </c>
+      <c r="W66" s="22">
+        <v>11</v>
+      </c>
+      <c r="X66" s="23"/>
+    </row>
+    <row r="67" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B67" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="D67" s="53"/>
+      <c r="E67" s="38" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F67" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="G67" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H67" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I67" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J67" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="K67" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L67" s="56"/>
+      <c r="M67" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N67" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O67" s="15"/>
+      <c r="P67" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q67" s="17">
+        <v>24799</v>
+      </c>
+      <c r="R67" s="18">
+        <v>40</v>
+      </c>
+      <c r="S67" s="19">
+        <v>17111.309999999998</v>
+      </c>
+      <c r="T67" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U67" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="V67" s="26">
+        <v>36.5</v>
+      </c>
+      <c r="W67" s="22">
+        <v>9</v>
+      </c>
+      <c r="X67" s="23"/>
+    </row>
+    <row r="68" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B68" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="C68" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="D68" s="53"/>
+      <c r="E68" s="38" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F68" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="G68" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H68" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I68" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J68" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="K68" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L68" s="56"/>
+      <c r="M68" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N68" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O68" s="15"/>
+      <c r="P68" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q68" s="17">
+        <v>24799</v>
+      </c>
+      <c r="R68" s="18">
+        <v>40</v>
+      </c>
+      <c r="S68" s="19">
+        <v>17111.309999999998</v>
+      </c>
+      <c r="T68" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U68" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="V68" s="22">
+        <v>37</v>
+      </c>
+      <c r="W68" s="22">
+        <v>20</v>
+      </c>
+      <c r="X68" s="23"/>
+    </row>
+    <row r="69" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B69" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="C69" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="D69" s="53"/>
+      <c r="E69" s="38" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F69" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="G69" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H69" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I69" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J69" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="K69" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L69" s="56"/>
+      <c r="M69" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N69" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O69" s="15"/>
+      <c r="P69" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q69" s="17">
+        <v>24799</v>
+      </c>
+      <c r="R69" s="18">
+        <v>40</v>
+      </c>
+      <c r="S69" s="19">
+        <v>17111.309999999998</v>
+      </c>
+      <c r="T69" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U69" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="V69" s="22">
+        <v>38</v>
+      </c>
+      <c r="W69" s="22">
+        <v>15</v>
+      </c>
+      <c r="X69" s="23"/>
+    </row>
+    <row r="70" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B70" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="C70" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="D70" s="53"/>
+      <c r="E70" s="38" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F70" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="G70" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H70" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I70" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J70" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="K70" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L70" s="56"/>
+      <c r="M70" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N70" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O70" s="15"/>
+      <c r="P70" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q70" s="17">
+        <v>24799</v>
+      </c>
+      <c r="R70" s="18">
+        <v>40</v>
+      </c>
+      <c r="S70" s="19">
+        <v>17111.309999999998</v>
+      </c>
+      <c r="T70" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U70" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="V70" s="26">
+        <v>38.5</v>
+      </c>
+      <c r="W70" s="22">
+        <v>9</v>
+      </c>
+      <c r="X70" s="23"/>
+    </row>
+    <row r="71" spans="1:24" s="1" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B71" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="C71" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="D71" s="53"/>
+      <c r="E71" s="38" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F71" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="G71" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H71" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I71" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J71" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="K71" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L71" s="56"/>
+      <c r="M71" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N71" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O71" s="15"/>
+      <c r="P71" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q71" s="17">
+        <v>24799</v>
+      </c>
+      <c r="R71" s="18">
+        <v>40</v>
+      </c>
+      <c r="S71" s="19">
+        <v>17111.309999999998</v>
+      </c>
+      <c r="T71" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U71" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="V71" s="22">
+        <v>39</v>
+      </c>
+      <c r="W71" s="22">
+        <v>8</v>
+      </c>
+      <c r="X71" s="23"/>
+    </row>
+    <row r="72" spans="1:24" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B72" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="C72" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="D72" s="54"/>
+      <c r="E72" s="38" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F72" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="G72" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H72" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I72" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J72" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="K72" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L72" s="57"/>
+      <c r="M72" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N72" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O72" s="15"/>
+      <c r="P72" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q72" s="17">
+        <v>24799</v>
+      </c>
+      <c r="R72" s="18">
+        <v>40</v>
+      </c>
+      <c r="S72" s="19">
+        <v>17111.309999999998</v>
+      </c>
+      <c r="T72" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U72" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="V72" s="26">
+        <v>40.5</v>
+      </c>
+      <c r="W72" s="22">
+        <v>3</v>
+      </c>
+      <c r="X72" s="23"/>
+    </row>
+    <row r="73" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B73" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="C73" s="12" t="s">
         <v>155</v>
       </c>
-      <c r="M59" s="14" t="s">
+      <c r="D73" s="58"/>
+      <c r="E73" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L41738600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F73" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="G73" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H73" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I73" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J73" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K73" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L73" s="55" t="s">
+        <v>121</v>
+      </c>
+      <c r="M73" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N73" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O73" s="15"/>
+      <c r="P73" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q73" s="17">
+        <v>26299</v>
+      </c>
+      <c r="R73" s="18">
+        <v>40</v>
+      </c>
+      <c r="S73" s="19">
+        <v>18146.309999999998</v>
+      </c>
+      <c r="T73" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U73" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="V73" s="26">
+        <v>40.5</v>
+      </c>
+      <c r="W73" s="22">
+        <v>1</v>
+      </c>
+      <c r="X73" s="23"/>
+    </row>
+    <row r="74" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B74" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="C74" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="D74" s="59"/>
+      <c r="E74" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L41738600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F74" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="G74" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H74" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I74" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J74" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K74" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L74" s="57"/>
+      <c r="M74" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N74" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O74" s="15"/>
+      <c r="P74" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q74" s="17">
+        <v>26299</v>
+      </c>
+      <c r="R74" s="18">
+        <v>40</v>
+      </c>
+      <c r="S74" s="19">
+        <v>18146.309999999998</v>
+      </c>
+      <c r="T74" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U74" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="V74" s="22">
+        <v>42</v>
+      </c>
+      <c r="W74" s="22">
+        <v>1</v>
+      </c>
+      <c r="X74" s="23"/>
+    </row>
+    <row r="75" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B75" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="C75" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="D75" s="52"/>
+      <c r="E75" s="38" t="str">
+        <f t="shared" ref="E75:E88" si="4">HYPERLINK("https://www.google.ru/search?q=L47569600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F75" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G75" s="11" t="s">
         <v>84</v>
       </c>
-      <c r="N59" s="14" t="s">
-[...3 lines deleted...]
-      <c r="P59" s="15" t="s">
+      <c r="H75" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I75" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J75" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K75" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L75" s="55" t="s">
+        <v>158</v>
+      </c>
+      <c r="M75" s="15"/>
+      <c r="N75" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O75" s="15"/>
+      <c r="P75" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q75" s="17">
+        <v>36999</v>
+      </c>
+      <c r="R75" s="18">
+        <v>40</v>
+      </c>
+      <c r="S75" s="19">
+        <v>25529.31</v>
+      </c>
+      <c r="T75" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U75" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="V75" s="26">
+        <v>38.5</v>
+      </c>
+      <c r="W75" s="22">
+        <v>1</v>
+      </c>
+      <c r="X75" s="23"/>
+    </row>
+    <row r="76" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B76" s="25" t="s">
         <v>156</v>
       </c>
-      <c r="Q59" s="16">
-[...8 lines deleted...]
-      <c r="T59" s="19" t="s">
+      <c r="C76" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="D76" s="53"/>
+      <c r="E76" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F76" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G76" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H76" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I76" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J76" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K76" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L76" s="56"/>
+      <c r="M76" s="15"/>
+      <c r="N76" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O76" s="15"/>
+      <c r="P76" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q76" s="17">
+        <v>36999</v>
+      </c>
+      <c r="R76" s="18">
+        <v>40</v>
+      </c>
+      <c r="S76" s="19">
+        <v>25529.31</v>
+      </c>
+      <c r="T76" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U59" s="20" t="s">
+      <c r="U76" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="V76" s="22">
+        <v>39</v>
+      </c>
+      <c r="W76" s="22">
+        <v>2</v>
+      </c>
+      <c r="X76" s="23"/>
+    </row>
+    <row r="77" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B77" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="C77" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="D77" s="53"/>
+      <c r="E77" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F77" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G77" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H77" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I77" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J77" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K77" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L77" s="56"/>
+      <c r="M77" s="15"/>
+      <c r="N77" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O77" s="15"/>
+      <c r="P77" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q77" s="17">
+        <v>36999</v>
+      </c>
+      <c r="R77" s="18">
+        <v>40</v>
+      </c>
+      <c r="S77" s="19">
+        <v>25529.31</v>
+      </c>
+      <c r="T77" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U77" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="V77" s="22">
+        <v>40</v>
+      </c>
+      <c r="W77" s="22">
+        <v>2</v>
+      </c>
+      <c r="X77" s="23"/>
+    </row>
+    <row r="78" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B78" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="C78" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="D78" s="53"/>
+      <c r="E78" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F78" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G78" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H78" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I78" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J78" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K78" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L78" s="56"/>
+      <c r="M78" s="15"/>
+      <c r="N78" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O78" s="15"/>
+      <c r="P78" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q78" s="17">
+        <v>36999</v>
+      </c>
+      <c r="R78" s="18">
+        <v>40</v>
+      </c>
+      <c r="S78" s="19">
+        <v>25529.31</v>
+      </c>
+      <c r="T78" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U78" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="V78" s="26">
+        <v>40.5</v>
+      </c>
+      <c r="W78" s="22">
+        <v>3</v>
+      </c>
+      <c r="X78" s="23"/>
+    </row>
+    <row r="79" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B79" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="C79" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="D79" s="53"/>
+      <c r="E79" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F79" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G79" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H79" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I79" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J79" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K79" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L79" s="56"/>
+      <c r="M79" s="15"/>
+      <c r="N79" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O79" s="15"/>
+      <c r="P79" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q79" s="17">
+        <v>36999</v>
+      </c>
+      <c r="R79" s="18">
+        <v>40</v>
+      </c>
+      <c r="S79" s="19">
+        <v>25529.31</v>
+      </c>
+      <c r="T79" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U79" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="V79" s="22">
+        <v>41</v>
+      </c>
+      <c r="W79" s="22">
+        <v>4</v>
+      </c>
+      <c r="X79" s="23"/>
+    </row>
+    <row r="80" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B80" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="C80" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="D80" s="53"/>
+      <c r="E80" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F80" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G80" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H80" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I80" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J80" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K80" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L80" s="56"/>
+      <c r="M80" s="15"/>
+      <c r="N80" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O80" s="15"/>
+      <c r="P80" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q80" s="17">
+        <v>36999</v>
+      </c>
+      <c r="R80" s="18">
+        <v>40</v>
+      </c>
+      <c r="S80" s="19">
+        <v>25529.31</v>
+      </c>
+      <c r="T80" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U80" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="V80" s="22">
+        <v>42</v>
+      </c>
+      <c r="W80" s="22">
+        <v>6</v>
+      </c>
+      <c r="X80" s="23"/>
+    </row>
+    <row r="81" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B81" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="C81" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="D81" s="53"/>
+      <c r="E81" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F81" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G81" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H81" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I81" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J81" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K81" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L81" s="56"/>
+      <c r="M81" s="15"/>
+      <c r="N81" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O81" s="15"/>
+      <c r="P81" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q81" s="17">
+        <v>36999</v>
+      </c>
+      <c r="R81" s="18">
+        <v>40</v>
+      </c>
+      <c r="S81" s="19">
+        <v>25529.31</v>
+      </c>
+      <c r="T81" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U81" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="V81" s="26">
+        <v>42.5</v>
+      </c>
+      <c r="W81" s="22">
+        <v>9</v>
+      </c>
+      <c r="X81" s="23"/>
+    </row>
+    <row r="82" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B82" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="C82" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="D82" s="53"/>
+      <c r="E82" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F82" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G82" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H82" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I82" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J82" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K82" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L82" s="56"/>
+      <c r="M82" s="15"/>
+      <c r="N82" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O82" s="15"/>
+      <c r="P82" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q82" s="17">
+        <v>36999</v>
+      </c>
+      <c r="R82" s="18">
+        <v>40</v>
+      </c>
+      <c r="S82" s="19">
+        <v>25529.31</v>
+      </c>
+      <c r="T82" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U82" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V82" s="22">
+        <v>43</v>
+      </c>
+      <c r="W82" s="22">
+        <v>8</v>
+      </c>
+      <c r="X82" s="23"/>
+    </row>
+    <row r="83" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B83" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="C83" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="D83" s="53"/>
+      <c r="E83" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F83" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G83" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H83" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I83" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J83" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K83" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L83" s="56"/>
+      <c r="M83" s="15"/>
+      <c r="N83" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O83" s="15"/>
+      <c r="P83" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q83" s="17">
+        <v>36999</v>
+      </c>
+      <c r="R83" s="18">
+        <v>40</v>
+      </c>
+      <c r="S83" s="19">
+        <v>25529.31</v>
+      </c>
+      <c r="T83" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U83" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="V83" s="22">
+        <v>44</v>
+      </c>
+      <c r="W83" s="22">
+        <v>6</v>
+      </c>
+      <c r="X83" s="23"/>
+    </row>
+    <row r="84" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B84" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="D84" s="53"/>
+      <c r="E84" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F84" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G84" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="H84" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I84" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J84" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K84" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L84" s="56"/>
+      <c r="M84" s="15"/>
+      <c r="N84" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O84" s="15"/>
+      <c r="P84" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q84" s="28">
+        <v>36999</v>
+      </c>
+      <c r="R84" s="29">
+        <v>40</v>
+      </c>
+      <c r="S84" s="30">
+        <v>25529.31</v>
+      </c>
+      <c r="T84" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U84" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V84" s="26">
+        <v>44.5</v>
+      </c>
+      <c r="W84" s="22">
+        <v>5</v>
+      </c>
+      <c r="X84" s="23"/>
+    </row>
+    <row r="85" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B85" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="C85" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="D85" s="53"/>
+      <c r="E85" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F85" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G85" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="H85" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I85" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J85" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K85" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L85" s="56"/>
+      <c r="M85" s="15"/>
+      <c r="N85" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O85" s="15"/>
+      <c r="P85" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q85" s="28">
+        <v>36999</v>
+      </c>
+      <c r="R85" s="29">
+        <v>40</v>
+      </c>
+      <c r="S85" s="30">
+        <v>25529.31</v>
+      </c>
+      <c r="T85" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U85" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="V85" s="22">
+        <v>45</v>
+      </c>
+      <c r="W85" s="22">
+        <v>3</v>
+      </c>
+      <c r="X85" s="23"/>
+    </row>
+    <row r="86" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B86" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="C86" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="D86" s="53"/>
+      <c r="E86" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F86" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G86" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="H86" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I86" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J86" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K86" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L86" s="56"/>
+      <c r="M86" s="15"/>
+      <c r="N86" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O86" s="15"/>
+      <c r="P86" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q86" s="28">
+        <v>36999</v>
+      </c>
+      <c r="R86" s="29">
+        <v>40</v>
+      </c>
+      <c r="S86" s="30">
+        <v>25529.31</v>
+      </c>
+      <c r="T86" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U86" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V86" s="22">
+        <v>46</v>
+      </c>
+      <c r="W86" s="22">
+        <v>3</v>
+      </c>
+      <c r="X86" s="23"/>
+    </row>
+    <row r="87" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B87" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="C87" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="D87" s="53"/>
+      <c r="E87" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F87" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G87" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="H87" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I87" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J87" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K87" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L87" s="56"/>
+      <c r="M87" s="15"/>
+      <c r="N87" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O87" s="15"/>
+      <c r="P87" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q87" s="28">
+        <v>36999</v>
+      </c>
+      <c r="R87" s="29">
+        <v>40</v>
+      </c>
+      <c r="S87" s="30">
+        <v>25529.31</v>
+      </c>
+      <c r="T87" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U87" s="21" t="s">
         <v>71</v>
       </c>
-      <c r="V59" s="21">
-[...2 lines deleted...]
-      <c r="W59" s="21">
+      <c r="V87" s="26">
+        <v>46.5</v>
+      </c>
+      <c r="W87" s="22">
         <v>2</v>
       </c>
-      <c r="X59" s="22"/>
-[...22 lines deleted...]
-      <c r="H60" s="23" t="s">
+      <c r="X87" s="23"/>
+    </row>
+    <row r="88" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B88" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="C88" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="D88" s="54"/>
+      <c r="E88" s="38" t="str">
+        <f t="shared" si="4"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F88" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G88" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="H88" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="I60" s="23" t="s">
-[...9 lines deleted...]
-      <c r="M60" s="14" t="s">
+      <c r="I88" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J88" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K88" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L88" s="57"/>
+      <c r="M88" s="15"/>
+      <c r="N88" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O88" s="15"/>
+      <c r="P88" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q88" s="28">
+        <v>36999</v>
+      </c>
+      <c r="R88" s="29">
+        <v>40</v>
+      </c>
+      <c r="S88" s="30">
+        <v>25529.31</v>
+      </c>
+      <c r="T88" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U88" s="21" t="s">
+        <v>159</v>
+      </c>
+      <c r="V88" s="22">
+        <v>48</v>
+      </c>
+      <c r="W88" s="22">
+        <v>1</v>
+      </c>
+      <c r="X88" s="23"/>
+    </row>
+    <row r="89" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B89" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="C89" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="D89" s="52"/>
+      <c r="E89" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47584100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F89" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="G89" s="11" t="s">
         <v>84</v>
-      </c>
-[...1917 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H89" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I89" s="14" t="s">
-[...11 lines deleted...]
-      <c r="M89" s="14" t="s">
+      <c r="I89" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J89" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K89" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L89" s="55" t="s">
+        <v>121</v>
+      </c>
+      <c r="M89" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N89" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O89" s="15"/>
+      <c r="P89" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q89" s="17">
+        <v>28599</v>
+      </c>
+      <c r="R89" s="18">
+        <v>40</v>
+      </c>
+      <c r="S89" s="19">
+        <v>19733.310000000001</v>
+      </c>
+      <c r="T89" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U89" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="V89" s="22">
+        <v>42</v>
+      </c>
+      <c r="W89" s="22">
+        <v>1</v>
+      </c>
+      <c r="X89" s="23"/>
+    </row>
+    <row r="90" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B90" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="C90" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="D90" s="53"/>
+      <c r="E90" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47584100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F90" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="G90" s="25" t="s">
         <v>84</v>
       </c>
-      <c r="N89" s="14" t="s">
-[...15 lines deleted...]
-      <c r="T89" s="19" t="s">
+      <c r="H90" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I90" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J90" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K90" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L90" s="56"/>
+      <c r="M90" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N90" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O90" s="15"/>
+      <c r="P90" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q90" s="17">
+        <v>28599</v>
+      </c>
+      <c r="R90" s="18">
+        <v>40</v>
+      </c>
+      <c r="S90" s="19">
+        <v>19733.310000000001</v>
+      </c>
+      <c r="T90" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U89" s="20" t="s">
-[...67 lines deleted...]
-        <v>74</v>
+      <c r="U90" s="21" t="s">
+        <v>65</v>
       </c>
       <c r="V90" s="26">
         <v>42.5</v>
       </c>
-      <c r="W90" s="21">
+      <c r="W90" s="22">
         <v>1</v>
       </c>
-      <c r="X90" s="22"/>
-[...6 lines deleted...]
-        <v>169</v>
+      <c r="X90" s="23"/>
+    </row>
+    <row r="91" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B91" s="25" t="s">
+        <v>119</v>
       </c>
       <c r="C91" s="12" t="s">
-        <v>170</v>
-[...6 lines deleted...]
-      <c r="F91" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="D91" s="54"/>
+      <c r="E91" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47584100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F91" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="G91" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H91" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I91" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J91" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K91" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L91" s="57"/>
+      <c r="M91" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N91" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O91" s="15"/>
+      <c r="P91" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q91" s="17">
+        <v>28599</v>
+      </c>
+      <c r="R91" s="18">
+        <v>40</v>
+      </c>
+      <c r="S91" s="19">
+        <v>19733.310000000001</v>
+      </c>
+      <c r="T91" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U91" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V91" s="22">
+        <v>43</v>
+      </c>
+      <c r="W91" s="22">
+        <v>1</v>
+      </c>
+      <c r="X91" s="23"/>
+    </row>
+    <row r="92" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B92" s="11" t="s">
+        <v>161</v>
+      </c>
+      <c r="C92" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="D92" s="52"/>
+      <c r="E92" s="38" t="str">
+        <f t="shared" ref="E92:E105" si="5">HYPERLINK("https://www.google.ru/search?q=L47854000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F92" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G92" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H92" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I92" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J92" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K92" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L92" s="55" t="s">
+        <v>163</v>
+      </c>
+      <c r="M92" s="15"/>
+      <c r="N92" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="O92" s="15"/>
+      <c r="P92" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q92" s="17">
+        <v>22699</v>
+      </c>
+      <c r="R92" s="18">
+        <v>40</v>
+      </c>
+      <c r="S92" s="19">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T92" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U92" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="V92" s="26">
+        <v>38.5</v>
+      </c>
+      <c r="W92" s="22">
+        <v>3</v>
+      </c>
+      <c r="X92" s="23"/>
+    </row>
+    <row r="93" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B93" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="C93" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="D93" s="53"/>
+      <c r="E93" s="38" t="str">
+        <f t="shared" si="5"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F93" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G93" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H93" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I93" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J93" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K93" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L93" s="56"/>
+      <c r="M93" s="15"/>
+      <c r="N93" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="O93" s="15"/>
+      <c r="P93" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q93" s="17">
+        <v>22699</v>
+      </c>
+      <c r="R93" s="18">
+        <v>40</v>
+      </c>
+      <c r="S93" s="19">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T93" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U93" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="V93" s="22">
         <v>39</v>
       </c>
-      <c r="G91" s="11" t="s">
-[...2 lines deleted...]
-      <c r="H91" s="11" t="s">
+      <c r="W93" s="22">
+        <v>4</v>
+      </c>
+      <c r="X93" s="23"/>
+    </row>
+    <row r="94" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B94" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="C94" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="D94" s="53"/>
+      <c r="E94" s="38" t="str">
+        <f t="shared" si="5"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F94" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G94" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H94" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="I91" s="14" t="s">
-[...2 lines deleted...]
-      <c r="J91" s="14" t="s">
+      <c r="I94" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J94" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="K91" s="15" t="s">
-[...13 lines deleted...]
-      <c r="Q91" s="16">
+      <c r="K94" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L94" s="56"/>
+      <c r="M94" s="15"/>
+      <c r="N94" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="O94" s="15"/>
+      <c r="P94" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q94" s="17">
         <v>22699</v>
       </c>
-      <c r="R91" s="17">
-[...2 lines deleted...]
-      <c r="S91" s="18">
+      <c r="R94" s="18">
+        <v>40</v>
+      </c>
+      <c r="S94" s="19">
         <v>15662.309999999998</v>
       </c>
-      <c r="T91" s="19" t="s">
+      <c r="T94" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U91" s="20" t="s">
-[...31 lines deleted...]
-      <c r="H92" s="23" t="s">
+      <c r="U94" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="V94" s="22">
+        <v>40</v>
+      </c>
+      <c r="W94" s="22">
+        <v>6</v>
+      </c>
+      <c r="X94" s="23"/>
+    </row>
+    <row r="95" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B95" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="C95" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="D95" s="53"/>
+      <c r="E95" s="38" t="str">
+        <f t="shared" si="5"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F95" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G95" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H95" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="I92" s="23" t="s">
-[...2 lines deleted...]
-      <c r="J92" s="14" t="s">
+      <c r="I95" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J95" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="K92" s="15" t="s">
-[...11 lines deleted...]
-      <c r="Q92" s="16">
+      <c r="K95" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L95" s="56"/>
+      <c r="M95" s="15"/>
+      <c r="N95" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="O95" s="15"/>
+      <c r="P95" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q95" s="17">
         <v>22699</v>
       </c>
-      <c r="R92" s="17">
-[...2 lines deleted...]
-      <c r="S92" s="18">
+      <c r="R95" s="18">
+        <v>40</v>
+      </c>
+      <c r="S95" s="19">
         <v>15662.309999999998</v>
       </c>
-      <c r="T92" s="19" t="s">
+      <c r="T95" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U92" s="20" t="s">
-[...197 lines deleted...]
-        <v>62</v>
+      <c r="U95" s="21" t="s">
+        <v>53</v>
       </c>
       <c r="V95" s="26">
         <v>40.5</v>
       </c>
-      <c r="W95" s="21">
+      <c r="W95" s="22">
+        <v>8</v>
+      </c>
+      <c r="X95" s="23"/>
+    </row>
+    <row r="96" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B96" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="C96" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="D96" s="53"/>
+      <c r="E96" s="38" t="str">
+        <f t="shared" si="5"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F96" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G96" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H96" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I96" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J96" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K96" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L96" s="56"/>
+      <c r="M96" s="15"/>
+      <c r="N96" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="O96" s="15"/>
+      <c r="P96" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q96" s="17">
+        <v>22699</v>
+      </c>
+      <c r="R96" s="18">
+        <v>40</v>
+      </c>
+      <c r="S96" s="19">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T96" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U96" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="V96" s="22">
+        <v>41</v>
+      </c>
+      <c r="W96" s="22">
+        <v>11</v>
+      </c>
+      <c r="X96" s="23"/>
+    </row>
+    <row r="97" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B97" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="C97" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="D97" s="53"/>
+      <c r="E97" s="38" t="str">
+        <f t="shared" si="5"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F97" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G97" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H97" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I97" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J97" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K97" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L97" s="56"/>
+      <c r="M97" s="15"/>
+      <c r="N97" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="O97" s="15"/>
+      <c r="P97" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q97" s="17">
+        <v>22699</v>
+      </c>
+      <c r="R97" s="18">
+        <v>40</v>
+      </c>
+      <c r="S97" s="19">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T97" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U97" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="V97" s="22">
+        <v>42</v>
+      </c>
+      <c r="W97" s="22">
+        <v>13</v>
+      </c>
+      <c r="X97" s="23"/>
+    </row>
+    <row r="98" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B98" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="C98" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="D98" s="53"/>
+      <c r="E98" s="38" t="str">
+        <f t="shared" si="5"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F98" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G98" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H98" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I98" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J98" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K98" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L98" s="56"/>
+      <c r="M98" s="15"/>
+      <c r="N98" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="O98" s="15"/>
+      <c r="P98" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q98" s="17">
+        <v>22699</v>
+      </c>
+      <c r="R98" s="18">
+        <v>40</v>
+      </c>
+      <c r="S98" s="19">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T98" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U98" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="V98" s="26">
+        <v>42.5</v>
+      </c>
+      <c r="W98" s="22">
+        <v>16</v>
+      </c>
+      <c r="X98" s="23"/>
+    </row>
+    <row r="99" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B99" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="C99" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="D99" s="53"/>
+      <c r="E99" s="38" t="str">
+        <f t="shared" si="5"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F99" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G99" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H99" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I99" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J99" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K99" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L99" s="56"/>
+      <c r="M99" s="15"/>
+      <c r="N99" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="O99" s="15"/>
+      <c r="P99" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q99" s="17">
+        <v>22699</v>
+      </c>
+      <c r="R99" s="18">
+        <v>40</v>
+      </c>
+      <c r="S99" s="19">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T99" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U99" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V99" s="22">
+        <v>43</v>
+      </c>
+      <c r="W99" s="22">
+        <v>15</v>
+      </c>
+      <c r="X99" s="23"/>
+    </row>
+    <row r="100" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B100" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="C100" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="D100" s="53"/>
+      <c r="E100" s="38" t="str">
+        <f t="shared" si="5"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F100" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G100" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H100" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I100" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J100" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K100" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L100" s="56"/>
+      <c r="M100" s="15"/>
+      <c r="N100" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="O100" s="15"/>
+      <c r="P100" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q100" s="17">
+        <v>22699</v>
+      </c>
+      <c r="R100" s="18">
+        <v>40</v>
+      </c>
+      <c r="S100" s="19">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T100" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U100" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="V100" s="22">
+        <v>44</v>
+      </c>
+      <c r="W100" s="22">
+        <v>12</v>
+      </c>
+      <c r="X100" s="23"/>
+    </row>
+    <row r="101" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B101" s="15" t="s">
+        <v>161</v>
+      </c>
+      <c r="C101" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="D101" s="53"/>
+      <c r="E101" s="38" t="str">
+        <f t="shared" si="5"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F101" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G101" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="H101" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I101" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J101" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K101" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L101" s="56"/>
+      <c r="M101" s="15"/>
+      <c r="N101" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="O101" s="15"/>
+      <c r="P101" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q101" s="28">
+        <v>22699</v>
+      </c>
+      <c r="R101" s="29">
+        <v>40</v>
+      </c>
+      <c r="S101" s="30">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T101" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U101" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V101" s="26">
+        <v>44.5</v>
+      </c>
+      <c r="W101" s="22">
+        <v>11</v>
+      </c>
+      <c r="X101" s="23"/>
+    </row>
+    <row r="102" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B102" s="15" t="s">
+        <v>161</v>
+      </c>
+      <c r="C102" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="D102" s="53"/>
+      <c r="E102" s="38" t="str">
+        <f t="shared" si="5"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F102" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G102" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="H102" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I102" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J102" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K102" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L102" s="56"/>
+      <c r="M102" s="15"/>
+      <c r="N102" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="O102" s="15"/>
+      <c r="P102" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q102" s="28">
+        <v>22699</v>
+      </c>
+      <c r="R102" s="29">
+        <v>40</v>
+      </c>
+      <c r="S102" s="30">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T102" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U102" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="V102" s="22">
+        <v>45</v>
+      </c>
+      <c r="W102" s="22">
+        <v>6</v>
+      </c>
+      <c r="X102" s="23"/>
+    </row>
+    <row r="103" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B103" s="15" t="s">
+        <v>161</v>
+      </c>
+      <c r="C103" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="D103" s="53"/>
+      <c r="E103" s="38" t="str">
+        <f t="shared" si="5"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F103" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G103" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="H103" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I103" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J103" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K103" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L103" s="56"/>
+      <c r="M103" s="15"/>
+      <c r="N103" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="O103" s="15"/>
+      <c r="P103" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q103" s="28">
+        <v>22699</v>
+      </c>
+      <c r="R103" s="29">
+        <v>40</v>
+      </c>
+      <c r="S103" s="30">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T103" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U103" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V103" s="22">
+        <v>46</v>
+      </c>
+      <c r="W103" s="22">
+        <v>5</v>
+      </c>
+      <c r="X103" s="23"/>
+    </row>
+    <row r="104" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B104" s="15" t="s">
+        <v>161</v>
+      </c>
+      <c r="C104" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="D104" s="53"/>
+      <c r="E104" s="38" t="str">
+        <f t="shared" si="5"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F104" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G104" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="H104" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I104" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J104" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K104" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L104" s="56"/>
+      <c r="M104" s="15"/>
+      <c r="N104" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="O104" s="15"/>
+      <c r="P104" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q104" s="28">
+        <v>22699</v>
+      </c>
+      <c r="R104" s="29">
+        <v>40</v>
+      </c>
+      <c r="S104" s="30">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T104" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U104" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="V104" s="26">
+        <v>46.5</v>
+      </c>
+      <c r="W104" s="22">
+        <v>5</v>
+      </c>
+      <c r="X104" s="23"/>
+    </row>
+    <row r="105" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B105" s="15" t="s">
+        <v>161</v>
+      </c>
+      <c r="C105" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="D105" s="54"/>
+      <c r="E105" s="38" t="str">
+        <f t="shared" si="5"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F105" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G105" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="H105" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I105" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J105" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K105" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L105" s="57"/>
+      <c r="M105" s="15"/>
+      <c r="N105" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="O105" s="15"/>
+      <c r="P105" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q105" s="28">
+        <v>22699</v>
+      </c>
+      <c r="R105" s="29">
+        <v>40</v>
+      </c>
+      <c r="S105" s="30">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T105" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U105" s="21" t="s">
+        <v>159</v>
+      </c>
+      <c r="V105" s="22">
+        <v>48</v>
+      </c>
+      <c r="W105" s="22">
         <v>1</v>
       </c>
-      <c r="X95" s="22"/>
-[...16 lines deleted...]
-      <c r="F96" s="13" t="s">
+      <c r="X105" s="23"/>
+    </row>
+    <row r="106" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B106" s="11" t="s">
+        <v>165</v>
+      </c>
+      <c r="C106" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="D106" s="52"/>
+      <c r="E106" s="38" t="str">
+        <f t="shared" ref="E106:E118" si="6">HYPERLINK("https://www.google.ru/search?q=L47864800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F106" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G106" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H106" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I106" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J106" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K106" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L106" s="55" t="s">
+        <v>167</v>
+      </c>
+      <c r="M106" s="15"/>
+      <c r="N106" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O106" s="15"/>
+      <c r="P106" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q106" s="17">
+        <v>25499</v>
+      </c>
+      <c r="R106" s="18">
+        <v>40</v>
+      </c>
+      <c r="S106" s="19">
+        <v>17594.309999999998</v>
+      </c>
+      <c r="T106" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U106" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="V106" s="26">
+        <v>38.5</v>
+      </c>
+      <c r="W106" s="22">
+        <v>2</v>
+      </c>
+      <c r="X106" s="23"/>
+    </row>
+    <row r="107" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B107" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="C107" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="D107" s="53"/>
+      <c r="E107" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F107" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G107" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H107" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I107" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J107" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K107" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L107" s="56"/>
+      <c r="M107" s="15"/>
+      <c r="N107" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O107" s="15"/>
+      <c r="P107" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q107" s="17">
+        <v>25499</v>
+      </c>
+      <c r="R107" s="18">
+        <v>40</v>
+      </c>
+      <c r="S107" s="19">
+        <v>17594.309999999998</v>
+      </c>
+      <c r="T107" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U107" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="V107" s="22">
         <v>39</v>
       </c>
-      <c r="G96" s="23" t="s">
-[...2 lines deleted...]
-      <c r="H96" s="23" t="s">
+      <c r="W107" s="22">
+        <v>1</v>
+      </c>
+      <c r="X107" s="23"/>
+    </row>
+    <row r="108" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B108" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="C108" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="D108" s="53"/>
+      <c r="E108" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F108" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G108" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H108" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="I96" s="23" t="s">
-[...26 lines deleted...]
-      <c r="T96" s="19" t="s">
+      <c r="I108" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J108" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K108" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L108" s="56"/>
+      <c r="M108" s="15"/>
+      <c r="N108" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O108" s="15"/>
+      <c r="P108" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q108" s="17">
+        <v>25499</v>
+      </c>
+      <c r="R108" s="18">
+        <v>40</v>
+      </c>
+      <c r="S108" s="19">
+        <v>17594.309999999998</v>
+      </c>
+      <c r="T108" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U96" s="20" t="s">
-[...2 lines deleted...]
-      <c r="V96" s="21">
+      <c r="U108" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="V108" s="22">
+        <v>40</v>
+      </c>
+      <c r="W108" s="22">
+        <v>3</v>
+      </c>
+      <c r="X108" s="23"/>
+    </row>
+    <row r="109" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B109" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="C109" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="D109" s="53"/>
+      <c r="E109" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F109" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G109" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H109" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I109" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J109" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K109" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L109" s="56"/>
+      <c r="M109" s="15"/>
+      <c r="N109" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O109" s="15"/>
+      <c r="P109" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q109" s="17">
+        <v>25499</v>
+      </c>
+      <c r="R109" s="18">
+        <v>40</v>
+      </c>
+      <c r="S109" s="19">
+        <v>17594.309999999998</v>
+      </c>
+      <c r="T109" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U109" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="V109" s="26">
+        <v>40.5</v>
+      </c>
+      <c r="W109" s="22">
+        <v>3</v>
+      </c>
+      <c r="X109" s="23"/>
+    </row>
+    <row r="110" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B110" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="C110" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="D110" s="53"/>
+      <c r="E110" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F110" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G110" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H110" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I110" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J110" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K110" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L110" s="56"/>
+      <c r="M110" s="15"/>
+      <c r="N110" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O110" s="15"/>
+      <c r="P110" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q110" s="17">
+        <v>25499</v>
+      </c>
+      <c r="R110" s="18">
+        <v>40</v>
+      </c>
+      <c r="S110" s="19">
+        <v>17594.309999999998</v>
+      </c>
+      <c r="T110" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U110" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="V110" s="22">
+        <v>41</v>
+      </c>
+      <c r="W110" s="22">
+        <v>6</v>
+      </c>
+      <c r="X110" s="23"/>
+    </row>
+    <row r="111" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B111" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="C111" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="D111" s="53"/>
+      <c r="E111" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F111" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G111" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H111" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I111" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J111" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K111" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L111" s="56"/>
+      <c r="M111" s="15"/>
+      <c r="N111" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O111" s="15"/>
+      <c r="P111" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q111" s="17">
+        <v>25499</v>
+      </c>
+      <c r="R111" s="18">
+        <v>40</v>
+      </c>
+      <c r="S111" s="19">
+        <v>17594.309999999998</v>
+      </c>
+      <c r="T111" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U111" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="V111" s="22">
         <v>42</v>
       </c>
-      <c r="W96" s="21">
-[...25 lines deleted...]
-      <c r="H97" s="23" t="s">
+      <c r="W111" s="22">
+        <v>3</v>
+      </c>
+      <c r="X111" s="23"/>
+    </row>
+    <row r="112" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B112" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="C112" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="D112" s="53"/>
+      <c r="E112" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F112" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G112" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H112" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="I97" s="23" t="s">
-[...26 lines deleted...]
-      <c r="T97" s="19" t="s">
+      <c r="I112" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J112" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K112" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L112" s="56"/>
+      <c r="M112" s="15"/>
+      <c r="N112" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O112" s="15"/>
+      <c r="P112" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q112" s="17">
+        <v>25499</v>
+      </c>
+      <c r="R112" s="18">
+        <v>40</v>
+      </c>
+      <c r="S112" s="19">
+        <v>17594.309999999998</v>
+      </c>
+      <c r="T112" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U97" s="20" t="s">
-[...5 lines deleted...]
-      <c r="W97" s="21">
+      <c r="U112" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V112" s="22">
+        <v>43</v>
+      </c>
+      <c r="W112" s="22">
+        <v>10</v>
+      </c>
+      <c r="X112" s="23"/>
+    </row>
+    <row r="113" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B113" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="C113" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="D113" s="53"/>
+      <c r="E113" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F113" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G113" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H113" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I113" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J113" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K113" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L113" s="56"/>
+      <c r="M113" s="15"/>
+      <c r="N113" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O113" s="15"/>
+      <c r="P113" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q113" s="17">
+        <v>25499</v>
+      </c>
+      <c r="R113" s="18">
+        <v>40</v>
+      </c>
+      <c r="S113" s="19">
+        <v>17594.309999999998</v>
+      </c>
+      <c r="T113" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U113" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="V113" s="22">
+        <v>44</v>
+      </c>
+      <c r="W113" s="22">
+        <v>6</v>
+      </c>
+      <c r="X113" s="23"/>
+    </row>
+    <row r="114" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B114" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="C114" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="D114" s="53"/>
+      <c r="E114" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F114" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G114" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H114" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I114" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J114" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K114" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L114" s="56"/>
+      <c r="M114" s="15"/>
+      <c r="N114" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O114" s="15"/>
+      <c r="P114" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q114" s="17">
+        <v>25499</v>
+      </c>
+      <c r="R114" s="18">
+        <v>40</v>
+      </c>
+      <c r="S114" s="19">
+        <v>17594.309999999998</v>
+      </c>
+      <c r="T114" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U114" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V114" s="26">
+        <v>44.5</v>
+      </c>
+      <c r="W114" s="22">
+        <v>4</v>
+      </c>
+      <c r="X114" s="23"/>
+    </row>
+    <row r="115" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B115" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="C115" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="D115" s="53"/>
+      <c r="E115" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F115" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G115" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="H115" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I115" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J115" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K115" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L115" s="56"/>
+      <c r="M115" s="15"/>
+      <c r="N115" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O115" s="15"/>
+      <c r="P115" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q115" s="28">
+        <v>25499</v>
+      </c>
+      <c r="R115" s="29">
+        <v>40</v>
+      </c>
+      <c r="S115" s="30">
+        <v>17594.309999999998</v>
+      </c>
+      <c r="T115" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U115" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="V115" s="22">
+        <v>45</v>
+      </c>
+      <c r="W115" s="22">
         <v>3</v>
       </c>
-      <c r="X97" s="22"/>
-[...22 lines deleted...]
-      <c r="H98" s="23" t="s">
+      <c r="X115" s="23"/>
+    </row>
+    <row r="116" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B116" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="C116" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="D116" s="53"/>
+      <c r="E116" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F116" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G116" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="H116" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="I98" s="23" t="s">
-[...665 lines deleted...]
-      <c r="U108" s="20" t="s">
+      <c r="I116" s="15" t="s">
         <v>79</v>
       </c>
-      <c r="V108" s="26">
-[...160 lines deleted...]
-      <c r="J111" s="14" t="s">
+      <c r="J116" s="15" t="s">
         <v>29</v>
-      </c>
-[...327 lines deleted...]
-        <v>139</v>
       </c>
       <c r="K116" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="L116" s="14" t="s">
-[...2 lines deleted...]
-      <c r="M116" s="14" t="s">
+      <c r="L116" s="56"/>
+      <c r="M116" s="15"/>
+      <c r="N116" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O116" s="15"/>
+      <c r="P116" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q116" s="28">
+        <v>25499</v>
+      </c>
+      <c r="R116" s="29">
+        <v>40</v>
+      </c>
+      <c r="S116" s="30">
+        <v>17594.309999999998</v>
+      </c>
+      <c r="T116" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U116" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V116" s="22">
+        <v>46</v>
+      </c>
+      <c r="W116" s="22">
+        <v>2</v>
+      </c>
+      <c r="X116" s="23"/>
+    </row>
+    <row r="117" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B117" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="C117" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="D117" s="53"/>
+      <c r="E117" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F117" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G117" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="N116" s="14" t="s">
-[...15 lines deleted...]
-      <c r="T116" s="19" t="s">
+      <c r="H117" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I117" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J117" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K117" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L117" s="56"/>
+      <c r="M117" s="15"/>
+      <c r="N117" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O117" s="15"/>
+      <c r="P117" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q117" s="28">
+        <v>25499</v>
+      </c>
+      <c r="R117" s="29">
+        <v>40</v>
+      </c>
+      <c r="S117" s="30">
+        <v>17594.309999999998</v>
+      </c>
+      <c r="T117" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U116" s="20" t="s">
-[...29 lines deleted...]
-      <c r="H117" s="11" t="s">
+      <c r="U117" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="V117" s="26">
+        <v>46.5</v>
+      </c>
+      <c r="W117" s="22">
+        <v>2</v>
+      </c>
+      <c r="X117" s="23"/>
+    </row>
+    <row r="118" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B118" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="C118" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="D118" s="54"/>
+      <c r="E118" s="38" t="str">
+        <f t="shared" si="6"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F118" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G118" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="H118" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="I117" s="14" t="s">
-[...12 lines deleted...]
-      <c r="N117" s="14" t="s">
+      <c r="I118" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J118" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K118" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="L118" s="57"/>
+      <c r="M118" s="15"/>
+      <c r="N118" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O118" s="15"/>
+      <c r="P118" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q118" s="28">
+        <v>25499</v>
+      </c>
+      <c r="R118" s="29">
+        <v>40</v>
+      </c>
+      <c r="S118" s="30">
+        <v>17594.309999999998</v>
+      </c>
+      <c r="T118" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U118" s="21" t="s">
+        <v>159</v>
+      </c>
+      <c r="V118" s="22">
+        <v>48</v>
+      </c>
+      <c r="W118" s="22">
+        <v>2</v>
+      </c>
+      <c r="X118" s="23"/>
+    </row>
+    <row r="119" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B119" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="C119" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="D119" s="58"/>
+      <c r="E119" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47874400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F119" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="G119" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H119" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I119" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J119" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K119" s="16" t="s">
         <v>85</v>
       </c>
-      <c r="O117" s="14"/>
-[...12 lines deleted...]
-      <c r="T117" s="19" t="s">
+      <c r="L119" s="55" t="s">
+        <v>170</v>
+      </c>
+      <c r="M119" s="15"/>
+      <c r="N119" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O119" s="15"/>
+      <c r="P119" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q119" s="17">
+        <v>22199</v>
+      </c>
+      <c r="R119" s="18">
+        <v>40</v>
+      </c>
+      <c r="S119" s="19">
+        <v>15317.309999999998</v>
+      </c>
+      <c r="T119" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U117" s="20" t="s">
-[...128 lines deleted...]
-        <v>74</v>
+      <c r="U119" s="21" t="s">
+        <v>65</v>
       </c>
       <c r="V119" s="26">
         <v>42.5</v>
       </c>
-      <c r="W119" s="21">
+      <c r="W119" s="22">
         <v>1</v>
       </c>
-      <c r="X119" s="22"/>
-[...6 lines deleted...]
-        <v>196</v>
+      <c r="X119" s="23"/>
+    </row>
+    <row r="120" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B120" s="25" t="s">
+        <v>168</v>
       </c>
       <c r="C120" s="12" t="s">
-        <v>213</v>
-[...10 lines deleted...]
-      <c r="H120" s="23" t="s">
+        <v>169</v>
+      </c>
+      <c r="D120" s="59"/>
+      <c r="E120" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47874400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F120" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="G120" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H120" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="I120" s="23" t="s">
-[...26 lines deleted...]
-      <c r="T120" s="19" t="s">
+      <c r="I120" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J120" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K120" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L120" s="57"/>
+      <c r="M120" s="15"/>
+      <c r="N120" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O120" s="15"/>
+      <c r="P120" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q120" s="17">
+        <v>22199</v>
+      </c>
+      <c r="R120" s="18">
+        <v>40</v>
+      </c>
+      <c r="S120" s="19">
+        <v>15317.309999999998</v>
+      </c>
+      <c r="T120" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U120" s="20" t="s">
-[...10 lines deleted...]
-    <row r="121" spans="1:24" s="1" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="U120" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V120" s="22">
+        <v>43</v>
+      </c>
+      <c r="W120" s="22">
+        <v>5</v>
+      </c>
+      <c r="X120" s="23"/>
+    </row>
+    <row r="121" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A121" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B121" s="11" t="s">
-        <v>215</v>
-[...9 lines deleted...]
-      <c r="F121" s="13"/>
+        <v>172</v>
+      </c>
+      <c r="C121" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="D121" s="52"/>
+      <c r="E121" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47948300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F121" s="14"/>
       <c r="G121" s="11" t="s">
-        <v>217</v>
+        <v>84</v>
       </c>
       <c r="H121" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I121" s="14" t="s">
-[...5 lines deleted...]
-      <c r="K121" s="15" t="s">
+      <c r="I121" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J121" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K121" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L121" s="54" t="s">
-[...7 lines deleted...]
-      <c r="P121" s="15" t="s">
+      <c r="L121" s="55" t="s">
+        <v>174</v>
+      </c>
+      <c r="M121" s="15"/>
+      <c r="N121" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O121" s="15"/>
+      <c r="P121" s="16" t="s">
+        <v>175</v>
+      </c>
+      <c r="Q121" s="17">
+        <v>15499</v>
+      </c>
+      <c r="R121" s="18">
+        <v>40</v>
+      </c>
+      <c r="S121" s="19">
+        <v>10694.31</v>
+      </c>
+      <c r="T121" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U121" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="V121" s="26">
+        <v>40.5</v>
+      </c>
+      <c r="W121" s="22">
+        <v>7</v>
+      </c>
+      <c r="X121" s="23"/>
+    </row>
+    <row r="122" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B122" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="C122" s="32" t="s">
+        <v>173</v>
+      </c>
+      <c r="D122" s="53"/>
+      <c r="E122" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47948300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F122" s="14"/>
+      <c r="G122" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H122" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I122" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J122" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K122" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L122" s="56"/>
+      <c r="M122" s="15"/>
+      <c r="N122" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O122" s="15"/>
+      <c r="P122" s="16" t="s">
+        <v>175</v>
+      </c>
+      <c r="Q122" s="17">
+        <v>15499</v>
+      </c>
+      <c r="R122" s="18">
+        <v>40</v>
+      </c>
+      <c r="S122" s="19">
+        <v>10694.31</v>
+      </c>
+      <c r="T122" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U122" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="V122" s="22">
+        <v>41</v>
+      </c>
+      <c r="W122" s="22">
+        <v>15</v>
+      </c>
+      <c r="X122" s="23"/>
+    </row>
+    <row r="123" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B123" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="C123" s="32" t="s">
+        <v>173</v>
+      </c>
+      <c r="D123" s="53"/>
+      <c r="E123" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47948300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F123" s="14"/>
+      <c r="G123" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H123" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I123" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J123" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K123" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L123" s="56"/>
+      <c r="M123" s="15"/>
+      <c r="N123" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O123" s="15"/>
+      <c r="P123" s="16" t="s">
+        <v>175</v>
+      </c>
+      <c r="Q123" s="17">
+        <v>15499</v>
+      </c>
+      <c r="R123" s="18">
+        <v>40</v>
+      </c>
+      <c r="S123" s="19">
+        <v>10694.31</v>
+      </c>
+      <c r="T123" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U123" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="V123" s="22">
+        <v>42</v>
+      </c>
+      <c r="W123" s="22">
+        <v>7</v>
+      </c>
+      <c r="X123" s="23"/>
+    </row>
+    <row r="124" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B124" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="C124" s="32" t="s">
+        <v>173</v>
+      </c>
+      <c r="D124" s="53"/>
+      <c r="E124" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47948300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F124" s="14"/>
+      <c r="G124" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H124" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I124" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J124" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K124" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L124" s="56"/>
+      <c r="M124" s="15"/>
+      <c r="N124" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O124" s="15"/>
+      <c r="P124" s="16" t="s">
+        <v>175</v>
+      </c>
+      <c r="Q124" s="17">
+        <v>15499</v>
+      </c>
+      <c r="R124" s="18">
+        <v>40</v>
+      </c>
+      <c r="S124" s="19">
+        <v>10694.31</v>
+      </c>
+      <c r="T124" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U124" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="V124" s="26">
+        <v>42.5</v>
+      </c>
+      <c r="W124" s="22">
+        <v>12</v>
+      </c>
+      <c r="X124" s="23"/>
+    </row>
+    <row r="125" spans="1:24" s="1" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B125" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="C125" s="32" t="s">
+        <v>173</v>
+      </c>
+      <c r="D125" s="54"/>
+      <c r="E125" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47948300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F125" s="14"/>
+      <c r="G125" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H125" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I125" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J125" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K125" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L125" s="57"/>
+      <c r="M125" s="15"/>
+      <c r="N125" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O125" s="15"/>
+      <c r="P125" s="16" t="s">
+        <v>175</v>
+      </c>
+      <c r="Q125" s="17">
+        <v>15499</v>
+      </c>
+      <c r="R125" s="18">
+        <v>40</v>
+      </c>
+      <c r="S125" s="19">
+        <v>10694.31</v>
+      </c>
+      <c r="T125" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U125" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V125" s="22">
+        <v>43</v>
+      </c>
+      <c r="W125" s="22">
+        <v>11</v>
+      </c>
+      <c r="X125" s="23"/>
+    </row>
+    <row r="126" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B126" s="11" t="s">
         <v>176</v>
       </c>
-      <c r="Q121" s="16">
-[...8 lines deleted...]
-      <c r="T121" s="19" t="s">
+      <c r="C126" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="D126" s="52"/>
+      <c r="E126" s="38" t="str">
+        <f t="shared" ref="E126:E131" si="7">HYPERLINK("https://www.google.ru/search?q=L47975100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F126" s="14"/>
+      <c r="G126" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H126" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I126" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J126" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K126" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L126" s="55" t="s">
+        <v>178</v>
+      </c>
+      <c r="M126" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N126" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O126" s="15"/>
+      <c r="P126" s="16" t="s">
+        <v>175</v>
+      </c>
+      <c r="Q126" s="17">
+        <v>18599</v>
+      </c>
+      <c r="R126" s="18">
+        <v>40</v>
+      </c>
+      <c r="S126" s="19">
+        <v>12833.31</v>
+      </c>
+      <c r="T126" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U121" s="20" t="s">
-[...5 lines deleted...]
-      <c r="W121" s="21">
+      <c r="U126" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="V126" s="26">
+        <v>40.5</v>
+      </c>
+      <c r="W126" s="22">
         <v>1</v>
       </c>
-      <c r="X121" s="22"/>
-[...20 lines deleted...]
-      <c r="H122" s="23" t="s">
+      <c r="X126" s="23"/>
+    </row>
+    <row r="127" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B127" s="25" t="s">
+        <v>176</v>
+      </c>
+      <c r="C127" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="D127" s="53"/>
+      <c r="E127" s="38" t="str">
+        <f t="shared" si="7"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F127" s="14"/>
+      <c r="G127" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H127" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="I122" s="23" t="s">
-[...5 lines deleted...]
-      <c r="K122" s="15" t="s">
+      <c r="I127" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J127" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K127" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L122" s="55"/>
-[...5 lines deleted...]
-      <c r="P122" s="15" t="s">
+      <c r="L127" s="56"/>
+      <c r="M127" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N127" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O127" s="15"/>
+      <c r="P127" s="16" t="s">
+        <v>175</v>
+      </c>
+      <c r="Q127" s="17">
+        <v>18599</v>
+      </c>
+      <c r="R127" s="18">
+        <v>40</v>
+      </c>
+      <c r="S127" s="19">
+        <v>12833.31</v>
+      </c>
+      <c r="T127" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U127" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="V127" s="22">
+        <v>41</v>
+      </c>
+      <c r="W127" s="22">
+        <v>10</v>
+      </c>
+      <c r="X127" s="23"/>
+    </row>
+    <row r="128" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B128" s="25" t="s">
         <v>176</v>
       </c>
-      <c r="Q122" s="16">
-[...8 lines deleted...]
-      <c r="T122" s="19" t="s">
+      <c r="C128" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="D128" s="53"/>
+      <c r="E128" s="38" t="str">
+        <f t="shared" si="7"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F128" s="14"/>
+      <c r="G128" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H128" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I128" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J128" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K128" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L128" s="56"/>
+      <c r="M128" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N128" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O128" s="15"/>
+      <c r="P128" s="16" t="s">
+        <v>175</v>
+      </c>
+      <c r="Q128" s="17">
+        <v>18599</v>
+      </c>
+      <c r="R128" s="18">
+        <v>40</v>
+      </c>
+      <c r="S128" s="19">
+        <v>12833.31</v>
+      </c>
+      <c r="T128" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U122" s="20" t="s">
-[...5 lines deleted...]
-      <c r="W122" s="21">
+      <c r="U128" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="V128" s="22">
+        <v>42</v>
+      </c>
+      <c r="W128" s="22">
+        <v>9</v>
+      </c>
+      <c r="X128" s="23"/>
+    </row>
+    <row r="129" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B129" s="25" t="s">
+        <v>176</v>
+      </c>
+      <c r="C129" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="D129" s="53"/>
+      <c r="E129" s="38" t="str">
+        <f t="shared" si="7"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F129" s="14"/>
+      <c r="G129" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H129" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I129" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J129" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K129" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L129" s="56"/>
+      <c r="M129" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N129" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O129" s="15"/>
+      <c r="P129" s="16" t="s">
+        <v>175</v>
+      </c>
+      <c r="Q129" s="17">
+        <v>18599</v>
+      </c>
+      <c r="R129" s="18">
+        <v>40</v>
+      </c>
+      <c r="S129" s="19">
+        <v>12833.31</v>
+      </c>
+      <c r="T129" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U129" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="V129" s="26">
+        <v>42.5</v>
+      </c>
+      <c r="W129" s="22">
+        <v>10</v>
+      </c>
+      <c r="X129" s="23"/>
+    </row>
+    <row r="130" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B130" s="25" t="s">
+        <v>176</v>
+      </c>
+      <c r="C130" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="D130" s="53"/>
+      <c r="E130" s="38" t="str">
+        <f t="shared" si="7"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F130" s="14"/>
+      <c r="G130" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H130" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I130" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J130" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K130" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L130" s="56"/>
+      <c r="M130" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N130" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O130" s="15"/>
+      <c r="P130" s="16" t="s">
+        <v>175</v>
+      </c>
+      <c r="Q130" s="17">
+        <v>18599</v>
+      </c>
+      <c r="R130" s="18">
+        <v>40</v>
+      </c>
+      <c r="S130" s="19">
+        <v>12833.31</v>
+      </c>
+      <c r="T130" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U130" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V130" s="22">
+        <v>43</v>
+      </c>
+      <c r="W130" s="22">
+        <v>1</v>
+      </c>
+      <c r="X130" s="23"/>
+    </row>
+    <row r="131" spans="1:24" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B131" s="25" t="s">
+        <v>176</v>
+      </c>
+      <c r="C131" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="D131" s="54"/>
+      <c r="E131" s="38" t="str">
+        <f t="shared" si="7"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F131" s="14"/>
+      <c r="G131" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H131" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I131" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J131" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K131" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L131" s="57"/>
+      <c r="M131" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N131" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O131" s="15"/>
+      <c r="P131" s="16" t="s">
+        <v>175</v>
+      </c>
+      <c r="Q131" s="17">
+        <v>18599</v>
+      </c>
+      <c r="R131" s="18">
+        <v>40</v>
+      </c>
+      <c r="S131" s="19">
+        <v>12833.31</v>
+      </c>
+      <c r="T131" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U131" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="V131" s="22">
+        <v>44</v>
+      </c>
+      <c r="W131" s="22">
+        <v>1</v>
+      </c>
+      <c r="X131" s="23"/>
+    </row>
+    <row r="132" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B132" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="C132" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="D132" s="52"/>
+      <c r="E132" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47975600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F132" s="14"/>
+      <c r="G132" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H132" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I132" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J132" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K132" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L132" s="55" t="s">
+        <v>180</v>
+      </c>
+      <c r="M132" s="15"/>
+      <c r="N132" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="O132" s="15"/>
+      <c r="P132" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q132" s="17">
+        <v>22699</v>
+      </c>
+      <c r="R132" s="18">
+        <v>40</v>
+      </c>
+      <c r="S132" s="19">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T132" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U132" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="V132" s="26">
+        <v>40.5</v>
+      </c>
+      <c r="W132" s="22">
+        <v>1</v>
+      </c>
+      <c r="X132" s="23"/>
+    </row>
+    <row r="133" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B133" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="C133" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="D133" s="53"/>
+      <c r="E133" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47975600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F133" s="14"/>
+      <c r="G133" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H133" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I133" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J133" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K133" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L133" s="56"/>
+      <c r="M133" s="15"/>
+      <c r="N133" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="O133" s="15"/>
+      <c r="P133" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q133" s="17">
+        <v>22699</v>
+      </c>
+      <c r="R133" s="18">
+        <v>40</v>
+      </c>
+      <c r="S133" s="19">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T133" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U133" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="V133" s="22">
+        <v>41</v>
+      </c>
+      <c r="W133" s="22">
+        <v>2</v>
+      </c>
+      <c r="X133" s="23"/>
+    </row>
+    <row r="134" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B134" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="C134" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="D134" s="54"/>
+      <c r="E134" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47975600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F134" s="14"/>
+      <c r="G134" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H134" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I134" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J134" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K134" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L134" s="57"/>
+      <c r="M134" s="15"/>
+      <c r="N134" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="O134" s="15"/>
+      <c r="P134" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q134" s="17">
+        <v>22699</v>
+      </c>
+      <c r="R134" s="18">
+        <v>40</v>
+      </c>
+      <c r="S134" s="19">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T134" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U134" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V134" s="22">
+        <v>43</v>
+      </c>
+      <c r="W134" s="22">
+        <v>2</v>
+      </c>
+      <c r="X134" s="23"/>
+    </row>
+    <row r="135" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B135" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="C135" s="31" t="s">
+        <v>182</v>
+      </c>
+      <c r="D135" s="52"/>
+      <c r="E135" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47981500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F135" s="14"/>
+      <c r="G135" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H135" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I135" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J135" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="K135" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L135" s="55"/>
+      <c r="M135" s="15"/>
+      <c r="N135" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O135" s="15"/>
+      <c r="P135" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q135" s="17">
+        <v>23399</v>
+      </c>
+      <c r="R135" s="18">
+        <v>40</v>
+      </c>
+      <c r="S135" s="19">
+        <v>16145.309999999998</v>
+      </c>
+      <c r="T135" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U135" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="V135" s="26">
+        <v>40.5</v>
+      </c>
+      <c r="W135" s="22">
+        <v>2</v>
+      </c>
+      <c r="X135" s="23"/>
+    </row>
+    <row r="136" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B136" s="25" t="s">
+        <v>124</v>
+      </c>
+      <c r="C136" s="32" t="s">
+        <v>182</v>
+      </c>
+      <c r="D136" s="53"/>
+      <c r="E136" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47981500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F136" s="14"/>
+      <c r="G136" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H136" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I136" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J136" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="K136" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L136" s="56"/>
+      <c r="M136" s="15"/>
+      <c r="N136" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O136" s="15"/>
+      <c r="P136" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q136" s="17">
+        <v>23399</v>
+      </c>
+      <c r="R136" s="18">
+        <v>40</v>
+      </c>
+      <c r="S136" s="19">
+        <v>16145.309999999998</v>
+      </c>
+      <c r="T136" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U136" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="V136" s="22">
+        <v>41</v>
+      </c>
+      <c r="W136" s="22">
+        <v>9</v>
+      </c>
+      <c r="X136" s="23"/>
+    </row>
+    <row r="137" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B137" s="25" t="s">
+        <v>124</v>
+      </c>
+      <c r="C137" s="32" t="s">
+        <v>182</v>
+      </c>
+      <c r="D137" s="53"/>
+      <c r="E137" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47981500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F137" s="14"/>
+      <c r="G137" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H137" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I137" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J137" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="K137" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L137" s="56"/>
+      <c r="M137" s="15"/>
+      <c r="N137" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O137" s="15"/>
+      <c r="P137" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q137" s="17">
+        <v>23399</v>
+      </c>
+      <c r="R137" s="18">
+        <v>40</v>
+      </c>
+      <c r="S137" s="19">
+        <v>16145.309999999998</v>
+      </c>
+      <c r="T137" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U137" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="V137" s="22">
+        <v>42</v>
+      </c>
+      <c r="W137" s="22">
+        <v>7</v>
+      </c>
+      <c r="X137" s="23"/>
+    </row>
+    <row r="138" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B138" s="25" t="s">
+        <v>124</v>
+      </c>
+      <c r="C138" s="32" t="s">
+        <v>182</v>
+      </c>
+      <c r="D138" s="53"/>
+      <c r="E138" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47981500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F138" s="14"/>
+      <c r="G138" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H138" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I138" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J138" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="K138" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L138" s="56"/>
+      <c r="M138" s="15"/>
+      <c r="N138" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O138" s="15"/>
+      <c r="P138" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q138" s="17">
+        <v>23399</v>
+      </c>
+      <c r="R138" s="18">
+        <v>40</v>
+      </c>
+      <c r="S138" s="19">
+        <v>16145.309999999998</v>
+      </c>
+      <c r="T138" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U138" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="V138" s="26">
+        <v>42.5</v>
+      </c>
+      <c r="W138" s="22">
+        <v>7</v>
+      </c>
+      <c r="X138" s="23"/>
+    </row>
+    <row r="139" spans="1:24" s="1" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B139" s="25" t="s">
+        <v>124</v>
+      </c>
+      <c r="C139" s="32" t="s">
+        <v>182</v>
+      </c>
+      <c r="D139" s="54"/>
+      <c r="E139" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47981500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F139" s="14"/>
+      <c r="G139" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H139" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I139" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J139" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="K139" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L139" s="57"/>
+      <c r="M139" s="15"/>
+      <c r="N139" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O139" s="15"/>
+      <c r="P139" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q139" s="17">
+        <v>23399</v>
+      </c>
+      <c r="R139" s="18">
+        <v>40</v>
+      </c>
+      <c r="S139" s="19">
+        <v>16145.309999999998</v>
+      </c>
+      <c r="T139" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U139" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V139" s="22">
+        <v>43</v>
+      </c>
+      <c r="W139" s="22">
+        <v>2</v>
+      </c>
+      <c r="X139" s="23"/>
+    </row>
+    <row r="140" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B140" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="C140" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="D140" s="52"/>
+      <c r="E140" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47985300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F140" s="14"/>
+      <c r="G140" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H140" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I140" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J140" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="K140" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L140" s="55" t="s">
+        <v>121</v>
+      </c>
+      <c r="M140" s="15"/>
+      <c r="N140" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O140" s="15"/>
+      <c r="P140" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q140" s="17">
+        <v>26899</v>
+      </c>
+      <c r="R140" s="18">
+        <v>40</v>
+      </c>
+      <c r="S140" s="19">
+        <v>18560.309999999998</v>
+      </c>
+      <c r="T140" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U140" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="V140" s="22">
+        <v>41</v>
+      </c>
+      <c r="W140" s="22">
         <v>4</v>
       </c>
-      <c r="X122" s="22"/>
-[...20 lines deleted...]
-      <c r="H123" s="23" t="s">
+      <c r="X140" s="23"/>
+    </row>
+    <row r="141" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B141" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="C141" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="D141" s="53"/>
+      <c r="E141" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47985300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F141" s="14"/>
+      <c r="G141" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H141" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="I123" s="23" t="s">
-[...26 lines deleted...]
-      <c r="T123" s="19" t="s">
+      <c r="I141" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J141" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="K141" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L141" s="56"/>
+      <c r="M141" s="15"/>
+      <c r="N141" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O141" s="15"/>
+      <c r="P141" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q141" s="17">
+        <v>26899</v>
+      </c>
+      <c r="R141" s="18">
+        <v>40</v>
+      </c>
+      <c r="S141" s="19">
+        <v>18560.309999999998</v>
+      </c>
+      <c r="T141" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U123" s="20" t="s">
-[...29 lines deleted...]
-      <c r="H124" s="23" t="s">
+      <c r="U141" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="V141" s="22">
+        <v>42</v>
+      </c>
+      <c r="W141" s="22">
+        <v>3</v>
+      </c>
+      <c r="X141" s="23"/>
+    </row>
+    <row r="142" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B142" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="C142" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="D142" s="53"/>
+      <c r="E142" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47985300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F142" s="14"/>
+      <c r="G142" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H142" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="I124" s="23" t="s">
-[...26 lines deleted...]
-      <c r="T124" s="19" t="s">
+      <c r="I142" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J142" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="K142" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L142" s="56"/>
+      <c r="M142" s="15"/>
+      <c r="N142" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O142" s="15"/>
+      <c r="P142" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q142" s="17">
+        <v>26899</v>
+      </c>
+      <c r="R142" s="18">
+        <v>40</v>
+      </c>
+      <c r="S142" s="19">
+        <v>18560.309999999998</v>
+      </c>
+      <c r="T142" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U124" s="20" t="s">
-[...31 lines deleted...]
-      <c r="H125" s="11" t="s">
+      <c r="U142" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="V142" s="26">
+        <v>42.5</v>
+      </c>
+      <c r="W142" s="22">
+        <v>7</v>
+      </c>
+      <c r="X142" s="23"/>
+    </row>
+    <row r="143" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B143" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="C143" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="D143" s="54"/>
+      <c r="E143" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47985300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F143" s="14"/>
+      <c r="G143" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H143" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="I125" s="14" t="s">
-[...28 lines deleted...]
-      <c r="T125" s="19" t="s">
+      <c r="I143" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J143" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="K143" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L143" s="57"/>
+      <c r="M143" s="15"/>
+      <c r="N143" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O143" s="15"/>
+      <c r="P143" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q143" s="17">
+        <v>26899</v>
+      </c>
+      <c r="R143" s="18">
+        <v>40</v>
+      </c>
+      <c r="S143" s="19">
+        <v>18560.309999999998</v>
+      </c>
+      <c r="T143" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U125" s="20" t="s">
-[...129 lines deleted...]
-      <c r="U127" s="20" t="s">
+      <c r="U143" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V143" s="22">
         <v>43</v>
       </c>
-      <c r="V127" s="21">
-[...918 lines deleted...]
-      <c r="W141" s="21">
+      <c r="W143" s="22">
         <v>4</v>
       </c>
-      <c r="X141" s="22"/>
-[...131 lines deleted...]
-    <row r="144" spans="1:24" s="1" customFormat="1" ht="51.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="X143" s="23"/>
+    </row>
+    <row r="144" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A144" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B144" s="11" t="s">
-        <v>192</v>
+        <v>172</v>
       </c>
       <c r="C144" s="12" t="s">
-        <v>225</v>
-[...6 lines deleted...]
-      <c r="F144" s="13"/>
+        <v>184</v>
+      </c>
+      <c r="D144" s="52"/>
+      <c r="E144" s="38" t="str">
+        <f t="shared" ref="E144:E149" si="8">HYPERLINK("https://www.google.ru/search?q=L48000400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F144" s="14"/>
       <c r="G144" s="11" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="H144" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I144" s="14" t="s">
+      <c r="I144" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J144" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K144" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L144" s="55" t="s">
+        <v>174</v>
+      </c>
+      <c r="M144" s="15"/>
+      <c r="N144" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O144" s="15"/>
+      <c r="P144" s="16" t="s">
+        <v>185</v>
+      </c>
+      <c r="Q144" s="17">
+        <v>15599</v>
+      </c>
+      <c r="R144" s="18">
+        <v>40</v>
+      </c>
+      <c r="S144" s="19">
+        <v>10763.31</v>
+      </c>
+      <c r="T144" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U144" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="V144" s="26">
+        <v>40.5</v>
+      </c>
+      <c r="W144" s="22">
+        <v>2</v>
+      </c>
+      <c r="X144" s="23"/>
+    </row>
+    <row r="145" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B145" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="C145" s="12" t="s">
+        <v>184</v>
+      </c>
+      <c r="D145" s="53"/>
+      <c r="E145" s="38" t="str">
+        <f t="shared" si="8"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F145" s="14"/>
+      <c r="G145" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H145" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I145" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J145" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K145" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L145" s="56"/>
+      <c r="M145" s="15"/>
+      <c r="N145" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O145" s="15"/>
+      <c r="P145" s="16" t="s">
+        <v>185</v>
+      </c>
+      <c r="Q145" s="17">
+        <v>15599</v>
+      </c>
+      <c r="R145" s="18">
+        <v>40</v>
+      </c>
+      <c r="S145" s="19">
+        <v>10763.31</v>
+      </c>
+      <c r="T145" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U145" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="V145" s="22">
+        <v>41</v>
+      </c>
+      <c r="W145" s="22">
+        <v>5</v>
+      </c>
+      <c r="X145" s="23"/>
+    </row>
+    <row r="146" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B146" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="C146" s="12" t="s">
+        <v>184</v>
+      </c>
+      <c r="D146" s="53"/>
+      <c r="E146" s="38" t="str">
+        <f t="shared" si="8"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F146" s="14"/>
+      <c r="G146" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H146" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I146" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J146" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K146" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L146" s="56"/>
+      <c r="M146" s="15"/>
+      <c r="N146" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O146" s="15"/>
+      <c r="P146" s="16" t="s">
+        <v>185</v>
+      </c>
+      <c r="Q146" s="17">
+        <v>15599</v>
+      </c>
+      <c r="R146" s="18">
+        <v>40</v>
+      </c>
+      <c r="S146" s="19">
+        <v>10763.31</v>
+      </c>
+      <c r="T146" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U146" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="V146" s="22">
+        <v>42</v>
+      </c>
+      <c r="W146" s="22">
+        <v>5</v>
+      </c>
+      <c r="X146" s="23"/>
+    </row>
+    <row r="147" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B147" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="C147" s="12" t="s">
+        <v>184</v>
+      </c>
+      <c r="D147" s="53"/>
+      <c r="E147" s="38" t="str">
+        <f t="shared" si="8"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F147" s="14"/>
+      <c r="G147" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H147" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I147" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J147" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K147" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L147" s="56"/>
+      <c r="M147" s="15"/>
+      <c r="N147" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O147" s="15"/>
+      <c r="P147" s="16" t="s">
+        <v>185</v>
+      </c>
+      <c r="Q147" s="17">
+        <v>15599</v>
+      </c>
+      <c r="R147" s="18">
+        <v>40</v>
+      </c>
+      <c r="S147" s="19">
+        <v>10763.31</v>
+      </c>
+      <c r="T147" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U147" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="V147" s="26">
+        <v>42.5</v>
+      </c>
+      <c r="W147" s="22">
+        <v>5</v>
+      </c>
+      <c r="X147" s="23"/>
+    </row>
+    <row r="148" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B148" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="C148" s="12" t="s">
+        <v>184</v>
+      </c>
+      <c r="D148" s="53"/>
+      <c r="E148" s="38" t="str">
+        <f t="shared" si="8"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F148" s="14"/>
+      <c r="G148" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H148" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I148" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J148" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K148" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L148" s="56"/>
+      <c r="M148" s="15"/>
+      <c r="N148" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O148" s="15"/>
+      <c r="P148" s="16" t="s">
+        <v>185</v>
+      </c>
+      <c r="Q148" s="17">
+        <v>15599</v>
+      </c>
+      <c r="R148" s="18">
+        <v>40</v>
+      </c>
+      <c r="S148" s="19">
+        <v>10763.31</v>
+      </c>
+      <c r="T148" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U148" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V148" s="22">
+        <v>43</v>
+      </c>
+      <c r="W148" s="22">
+        <v>3</v>
+      </c>
+      <c r="X148" s="23"/>
+    </row>
+    <row r="149" spans="1:24" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B149" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="C149" s="12" t="s">
+        <v>184</v>
+      </c>
+      <c r="D149" s="54"/>
+      <c r="E149" s="38" t="str">
+        <f t="shared" si="8"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F149" s="14"/>
+      <c r="G149" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H149" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I149" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J149" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K149" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L149" s="57"/>
+      <c r="M149" s="15"/>
+      <c r="N149" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O149" s="15"/>
+      <c r="P149" s="16" t="s">
+        <v>185</v>
+      </c>
+      <c r="Q149" s="17">
+        <v>15599</v>
+      </c>
+      <c r="R149" s="18">
+        <v>40</v>
+      </c>
+      <c r="S149" s="19">
+        <v>10763.31</v>
+      </c>
+      <c r="T149" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U149" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V149" s="26">
+        <v>44.5</v>
+      </c>
+      <c r="W149" s="22">
+        <v>1</v>
+      </c>
+      <c r="X149" s="23"/>
+    </row>
+    <row r="150" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B150" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="C150" s="12" t="s">
+        <v>186</v>
+      </c>
+      <c r="D150" s="52"/>
+      <c r="E150" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L48000800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F150" s="14"/>
+      <c r="G150" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H150" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I150" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J150" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K150" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L150" s="55" t="s">
+        <v>174</v>
+      </c>
+      <c r="M150" s="15"/>
+      <c r="N150" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O150" s="15"/>
+      <c r="P150" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q150" s="17">
+        <v>15599</v>
+      </c>
+      <c r="R150" s="18">
+        <v>40</v>
+      </c>
+      <c r="S150" s="19">
+        <v>10763.31</v>
+      </c>
+      <c r="T150" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U150" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="V150" s="22">
+        <v>41</v>
+      </c>
+      <c r="W150" s="22">
+        <v>3</v>
+      </c>
+      <c r="X150" s="23"/>
+    </row>
+    <row r="151" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B151" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="C151" s="12" t="s">
+        <v>186</v>
+      </c>
+      <c r="D151" s="53"/>
+      <c r="E151" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L48000800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F151" s="14"/>
+      <c r="G151" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H151" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I151" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J151" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K151" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L151" s="56"/>
+      <c r="M151" s="15"/>
+      <c r="N151" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O151" s="15"/>
+      <c r="P151" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q151" s="17">
+        <v>15599</v>
+      </c>
+      <c r="R151" s="18">
+        <v>40</v>
+      </c>
+      <c r="S151" s="19">
+        <v>10763.31</v>
+      </c>
+      <c r="T151" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U151" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="V151" s="22">
+        <v>42</v>
+      </c>
+      <c r="W151" s="22">
+        <v>2</v>
+      </c>
+      <c r="X151" s="23"/>
+    </row>
+    <row r="152" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B152" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="C152" s="12" t="s">
+        <v>186</v>
+      </c>
+      <c r="D152" s="54"/>
+      <c r="E152" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L48000800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F152" s="14"/>
+      <c r="G152" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H152" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I152" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J152" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K152" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L152" s="57"/>
+      <c r="M152" s="15"/>
+      <c r="N152" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O152" s="15"/>
+      <c r="P152" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q152" s="17">
+        <v>15599</v>
+      </c>
+      <c r="R152" s="18">
+        <v>40</v>
+      </c>
+      <c r="S152" s="19">
+        <v>10763.31</v>
+      </c>
+      <c r="T152" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U152" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V152" s="22">
+        <v>43</v>
+      </c>
+      <c r="W152" s="22">
+        <v>1</v>
+      </c>
+      <c r="X152" s="23"/>
+    </row>
+    <row r="153" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B153" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="C153" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="D153" s="52"/>
+      <c r="E153" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49105600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F153" s="14"/>
+      <c r="G153" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H153" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I153" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J153" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K153" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L153" s="55" t="s">
         <v>188</v>
       </c>
-      <c r="J144" s="14" t="s">
+      <c r="M153" s="15"/>
+      <c r="N153" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O153" s="15"/>
+      <c r="P153" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q153" s="17">
+        <v>22699</v>
+      </c>
+      <c r="R153" s="18">
+        <v>40</v>
+      </c>
+      <c r="S153" s="19">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T153" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U153" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="V153" s="26">
+        <v>42.5</v>
+      </c>
+      <c r="W153" s="22">
+        <v>1</v>
+      </c>
+      <c r="X153" s="23"/>
+    </row>
+    <row r="154" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B154" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="C154" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="D154" s="53"/>
+      <c r="E154" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49105600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F154" s="14"/>
+      <c r="G154" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H154" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I154" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J154" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K154" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L154" s="56"/>
+      <c r="M154" s="15"/>
+      <c r="N154" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O154" s="15"/>
+      <c r="P154" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q154" s="17">
+        <v>22699</v>
+      </c>
+      <c r="R154" s="18">
+        <v>40</v>
+      </c>
+      <c r="S154" s="19">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T154" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U154" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V154" s="22">
+        <v>43</v>
+      </c>
+      <c r="W154" s="22">
+        <v>1</v>
+      </c>
+      <c r="X154" s="23"/>
+    </row>
+    <row r="155" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B155" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="C155" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="D155" s="54"/>
+      <c r="E155" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49105600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F155" s="14"/>
+      <c r="G155" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H155" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I155" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J155" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K155" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L155" s="57"/>
+      <c r="M155" s="15"/>
+      <c r="N155" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O155" s="15"/>
+      <c r="P155" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q155" s="17">
+        <v>22699</v>
+      </c>
+      <c r="R155" s="18">
+        <v>40</v>
+      </c>
+      <c r="S155" s="19">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T155" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U155" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="V155" s="22">
+        <v>45</v>
+      </c>
+      <c r="W155" s="22">
+        <v>1</v>
+      </c>
+      <c r="X155" s="23"/>
+    </row>
+    <row r="156" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B156" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="C156" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="D156" s="13"/>
+      <c r="E156" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49105800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F156" s="14"/>
+      <c r="G156" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H156" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I156" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J156" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K156" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L156" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="M156" s="15"/>
+      <c r="N156" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="O156" s="15"/>
+      <c r="P156" s="16" t="s">
+        <v>192</v>
+      </c>
+      <c r="Q156" s="17">
+        <v>22699</v>
+      </c>
+      <c r="R156" s="18">
+        <v>40</v>
+      </c>
+      <c r="S156" s="19">
+        <v>15662.309999999998</v>
+      </c>
+      <c r="T156" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U156" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="V156" s="26">
+        <v>36.5</v>
+      </c>
+      <c r="W156" s="22">
+        <v>1</v>
+      </c>
+      <c r="X156" s="23"/>
+    </row>
+    <row r="157" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A157" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B157" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="C157" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="D157" s="52"/>
+      <c r="E157" s="38" t="str">
+        <f t="shared" ref="E157:E162" si="9">HYPERLINK("https://www.google.ru/search?q=L49145100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F157" s="14"/>
+      <c r="G157" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H157" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I157" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J157" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K157" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L157" s="55" t="s">
+        <v>195</v>
+      </c>
+      <c r="M157" s="15"/>
+      <c r="N157" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="O157" s="15"/>
+      <c r="P157" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q157" s="17">
+        <v>23799</v>
+      </c>
+      <c r="R157" s="18">
+        <v>40</v>
+      </c>
+      <c r="S157" s="19">
+        <v>16421.309999999998</v>
+      </c>
+      <c r="T157" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U157" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="V157" s="22">
+        <v>41</v>
+      </c>
+      <c r="W157" s="22">
+        <v>4</v>
+      </c>
+      <c r="X157" s="23"/>
+    </row>
+    <row r="158" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A158" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B158" s="25" t="s">
+        <v>193</v>
+      </c>
+      <c r="C158" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="D158" s="53"/>
+      <c r="E158" s="38" t="str">
+        <f t="shared" si="9"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F158" s="14"/>
+      <c r="G158" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H158" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I158" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J158" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K158" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L158" s="56"/>
+      <c r="M158" s="15"/>
+      <c r="N158" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="O158" s="15"/>
+      <c r="P158" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q158" s="17">
+        <v>23799</v>
+      </c>
+      <c r="R158" s="18">
+        <v>40</v>
+      </c>
+      <c r="S158" s="19">
+        <v>16421.309999999998</v>
+      </c>
+      <c r="T158" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U158" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="V158" s="22">
+        <v>42</v>
+      </c>
+      <c r="W158" s="22">
+        <v>5</v>
+      </c>
+      <c r="X158" s="23"/>
+    </row>
+    <row r="159" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B159" s="25" t="s">
+        <v>193</v>
+      </c>
+      <c r="C159" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="D159" s="53"/>
+      <c r="E159" s="38" t="str">
+        <f t="shared" si="9"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F159" s="14"/>
+      <c r="G159" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H159" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I159" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J159" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K159" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L159" s="56"/>
+      <c r="M159" s="15"/>
+      <c r="N159" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="O159" s="15"/>
+      <c r="P159" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q159" s="17">
+        <v>23799</v>
+      </c>
+      <c r="R159" s="18">
+        <v>40</v>
+      </c>
+      <c r="S159" s="19">
+        <v>16421.309999999998</v>
+      </c>
+      <c r="T159" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U159" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="V159" s="26">
+        <v>42.5</v>
+      </c>
+      <c r="W159" s="22">
+        <v>7</v>
+      </c>
+      <c r="X159" s="23"/>
+    </row>
+    <row r="160" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B160" s="25" t="s">
+        <v>193</v>
+      </c>
+      <c r="C160" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="D160" s="53"/>
+      <c r="E160" s="38" t="str">
+        <f t="shared" si="9"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F160" s="14"/>
+      <c r="G160" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H160" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I160" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J160" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K160" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L160" s="56"/>
+      <c r="M160" s="15"/>
+      <c r="N160" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="O160" s="15"/>
+      <c r="P160" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q160" s="17">
+        <v>23799</v>
+      </c>
+      <c r="R160" s="18">
+        <v>40</v>
+      </c>
+      <c r="S160" s="19">
+        <v>16421.309999999998</v>
+      </c>
+      <c r="T160" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U160" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V160" s="22">
+        <v>43</v>
+      </c>
+      <c r="W160" s="22">
+        <v>8</v>
+      </c>
+      <c r="X160" s="23"/>
+    </row>
+    <row r="161" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B161" s="25" t="s">
+        <v>193</v>
+      </c>
+      <c r="C161" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="D161" s="53"/>
+      <c r="E161" s="38" t="str">
+        <f t="shared" si="9"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F161" s="14"/>
+      <c r="G161" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H161" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I161" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J161" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K161" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L161" s="56"/>
+      <c r="M161" s="15"/>
+      <c r="N161" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="O161" s="15"/>
+      <c r="P161" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q161" s="17">
+        <v>23799</v>
+      </c>
+      <c r="R161" s="18">
+        <v>40</v>
+      </c>
+      <c r="S161" s="19">
+        <v>16421.309999999998</v>
+      </c>
+      <c r="T161" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U161" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="V161" s="22">
+        <v>44</v>
+      </c>
+      <c r="W161" s="22">
+        <v>3</v>
+      </c>
+      <c r="X161" s="23"/>
+    </row>
+    <row r="162" spans="1:24" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A162" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B162" s="25" t="s">
+        <v>193</v>
+      </c>
+      <c r="C162" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="D162" s="54"/>
+      <c r="E162" s="38" t="str">
+        <f t="shared" si="9"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F162" s="14"/>
+      <c r="G162" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H162" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I162" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J162" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K162" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L162" s="57"/>
+      <c r="M162" s="15"/>
+      <c r="N162" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="O162" s="15"/>
+      <c r="P162" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q162" s="17">
+        <v>23799</v>
+      </c>
+      <c r="R162" s="18">
+        <v>40</v>
+      </c>
+      <c r="S162" s="19">
+        <v>16421.309999999998</v>
+      </c>
+      <c r="T162" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U162" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V162" s="26">
+        <v>44.5</v>
+      </c>
+      <c r="W162" s="22">
+        <v>2</v>
+      </c>
+      <c r="X162" s="23"/>
+    </row>
+    <row r="163" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A163" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B163" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="C163" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="D163" s="52"/>
+      <c r="E163" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49225100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F163" s="14"/>
+      <c r="G163" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H163" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I163" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="J163" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K163" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L163" s="55" t="s">
+        <v>195</v>
+      </c>
+      <c r="M163" s="15"/>
+      <c r="N163" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O163" s="15"/>
+      <c r="P163" s="16" t="s">
+        <v>198</v>
+      </c>
+      <c r="Q163" s="17">
+        <v>23999</v>
+      </c>
+      <c r="R163" s="18">
+        <v>40</v>
+      </c>
+      <c r="S163" s="19">
+        <v>16559.309999999998</v>
+      </c>
+      <c r="T163" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U163" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="V163" s="22">
+        <v>42</v>
+      </c>
+      <c r="W163" s="22">
+        <v>1</v>
+      </c>
+      <c r="X163" s="23"/>
+    </row>
+    <row r="164" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B164" s="25" t="s">
+        <v>193</v>
+      </c>
+      <c r="C164" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="D164" s="53"/>
+      <c r="E164" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49225100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F164" s="14"/>
+      <c r="G164" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H164" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I164" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J164" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K164" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L164" s="56"/>
+      <c r="M164" s="15"/>
+      <c r="N164" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O164" s="15"/>
+      <c r="P164" s="16" t="s">
+        <v>198</v>
+      </c>
+      <c r="Q164" s="17">
+        <v>23999</v>
+      </c>
+      <c r="R164" s="18">
+        <v>40</v>
+      </c>
+      <c r="S164" s="19">
+        <v>16559.309999999998</v>
+      </c>
+      <c r="T164" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U164" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="V164" s="26">
+        <v>42.5</v>
+      </c>
+      <c r="W164" s="22">
+        <v>2</v>
+      </c>
+      <c r="X164" s="23"/>
+    </row>
+    <row r="165" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B165" s="25" t="s">
+        <v>193</v>
+      </c>
+      <c r="C165" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="D165" s="54"/>
+      <c r="E165" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49225100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F165" s="14"/>
+      <c r="G165" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H165" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I165" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J165" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K165" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L165" s="57"/>
+      <c r="M165" s="15"/>
+      <c r="N165" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O165" s="15"/>
+      <c r="P165" s="16" t="s">
+        <v>198</v>
+      </c>
+      <c r="Q165" s="17">
+        <v>23999</v>
+      </c>
+      <c r="R165" s="18">
+        <v>40</v>
+      </c>
+      <c r="S165" s="19">
+        <v>16559.309999999998</v>
+      </c>
+      <c r="T165" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U165" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V165" s="22">
+        <v>43</v>
+      </c>
+      <c r="W165" s="22">
+        <v>1</v>
+      </c>
+      <c r="X165" s="23"/>
+    </row>
+    <row r="166" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B166" s="11" t="s">
+        <v>199</v>
+      </c>
+      <c r="C166" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="D166" s="13"/>
+      <c r="E166" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47956900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F166" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="G166" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H166" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I166" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="J166" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K166" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L166" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="M166" s="15"/>
+      <c r="N166" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O166" s="15"/>
+      <c r="P166" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q166" s="17">
+        <v>23799</v>
+      </c>
+      <c r="R166" s="18">
+        <v>45.38</v>
+      </c>
+      <c r="S166" s="19">
+        <v>14949.988499999999</v>
+      </c>
+      <c r="T166" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U166" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="V166" s="22">
+        <v>44</v>
+      </c>
+      <c r="W166" s="22">
+        <v>1</v>
+      </c>
+      <c r="X166" s="23"/>
+    </row>
+    <row r="167" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A167" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B167" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="C167" s="12" t="s">
+        <v>204</v>
+      </c>
+      <c r="D167" s="13"/>
+      <c r="E167" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47568400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F167" s="14"/>
+      <c r="G167" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H167" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I167" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="J167" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K167" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L167" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="M167" s="15"/>
+      <c r="N167" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O167" s="15"/>
+      <c r="P167" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q167" s="17">
+        <v>30499</v>
+      </c>
+      <c r="R167" s="18">
+        <v>45.24</v>
+      </c>
+      <c r="S167" s="19">
+        <v>19204.988499999999</v>
+      </c>
+      <c r="T167" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U167" s="21" t="s">
         <v>52</v>
       </c>
-      <c r="K144" s="15" t="s">
-[...6 lines deleted...]
-      <c r="N144" s="14" t="s">
+      <c r="V167" s="22">
+        <v>39</v>
+      </c>
+      <c r="W167" s="22">
+        <v>2</v>
+      </c>
+      <c r="X167" s="23"/>
+    </row>
+    <row r="168" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A168" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B168" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="C168" s="12" t="s">
+        <v>207</v>
+      </c>
+      <c r="D168" s="58"/>
+      <c r="E168" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47990800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F168" s="14"/>
+      <c r="G168" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H168" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I168" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="J168" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K168" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L168" s="55" t="s">
+        <v>205</v>
+      </c>
+      <c r="M168" s="15"/>
+      <c r="N168" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O168" s="15"/>
+      <c r="P168" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q168" s="17">
+        <v>30499</v>
+      </c>
+      <c r="R168" s="18">
+        <v>45.24</v>
+      </c>
+      <c r="S168" s="19">
+        <v>19204.988499999999</v>
+      </c>
+      <c r="T168" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U168" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="V168" s="26">
+        <v>40.5</v>
+      </c>
+      <c r="W168" s="22">
+        <v>1</v>
+      </c>
+      <c r="X168" s="23"/>
+    </row>
+    <row r="169" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A169" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B169" s="25" t="s">
+        <v>203</v>
+      </c>
+      <c r="C169" s="12" t="s">
+        <v>207</v>
+      </c>
+      <c r="D169" s="59"/>
+      <c r="E169" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47990800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F169" s="14"/>
+      <c r="G169" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H169" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I169" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J169" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K169" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L169" s="57"/>
+      <c r="M169" s="15"/>
+      <c r="N169" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O169" s="15"/>
+      <c r="P169" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q169" s="17">
+        <v>30499</v>
+      </c>
+      <c r="R169" s="18">
+        <v>45.24</v>
+      </c>
+      <c r="S169" s="19">
+        <v>19204.988499999999</v>
+      </c>
+      <c r="T169" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U169" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V169" s="22">
+        <v>46</v>
+      </c>
+      <c r="W169" s="22">
+        <v>1</v>
+      </c>
+      <c r="X169" s="23"/>
+    </row>
+    <row r="170" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A170" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B170" s="11" t="s">
+        <v>208</v>
+      </c>
+      <c r="C170" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="D170" s="52"/>
+      <c r="E170" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47971400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F170" s="14"/>
+      <c r="G170" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H170" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I170" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="J170" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K170" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L170" s="55" t="s">
+        <v>210</v>
+      </c>
+      <c r="M170" s="15"/>
+      <c r="N170" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="O170" s="15"/>
+      <c r="P170" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q170" s="17">
+        <v>24099</v>
+      </c>
+      <c r="R170" s="18">
+        <v>45.23</v>
+      </c>
+      <c r="S170" s="19">
+        <v>15179.988499999999</v>
+      </c>
+      <c r="T170" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U170" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="V170" s="22">
+        <v>35</v>
+      </c>
+      <c r="W170" s="22">
+        <v>1</v>
+      </c>
+      <c r="X170" s="23"/>
+    </row>
+    <row r="171" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A171" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B171" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="C171" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="D171" s="53"/>
+      <c r="E171" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47971400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F171" s="14"/>
+      <c r="G171" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H171" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I171" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J171" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K171" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L171" s="56"/>
+      <c r="M171" s="15"/>
+      <c r="N171" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="O171" s="15"/>
+      <c r="P171" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q171" s="17">
+        <v>24099</v>
+      </c>
+      <c r="R171" s="18">
+        <v>45.23</v>
+      </c>
+      <c r="S171" s="19">
+        <v>15179.988499999999</v>
+      </c>
+      <c r="T171" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U171" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="V171" s="26">
+        <v>36.5</v>
+      </c>
+      <c r="W171" s="22">
+        <v>1</v>
+      </c>
+      <c r="X171" s="23"/>
+    </row>
+    <row r="172" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A172" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B172" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="C172" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="D172" s="54"/>
+      <c r="E172" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47971400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F172" s="14"/>
+      <c r="G172" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H172" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I172" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J172" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K172" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L172" s="57"/>
+      <c r="M172" s="15"/>
+      <c r="N172" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="O172" s="15"/>
+      <c r="P172" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q172" s="17">
+        <v>24099</v>
+      </c>
+      <c r="R172" s="18">
+        <v>45.23</v>
+      </c>
+      <c r="S172" s="19">
+        <v>15179.988499999999</v>
+      </c>
+      <c r="T172" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U172" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="V172" s="22">
+        <v>38</v>
+      </c>
+      <c r="W172" s="22">
+        <v>2</v>
+      </c>
+      <c r="X172" s="23"/>
+    </row>
+    <row r="173" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A173" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B173" s="11" t="s">
+        <v>211</v>
+      </c>
+      <c r="C173" s="12" t="s">
+        <v>212</v>
+      </c>
+      <c r="D173" s="13"/>
+      <c r="E173" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49216400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F173" s="14"/>
+      <c r="G173" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H173" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I173" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="J173" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K173" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L173" s="15"/>
+      <c r="M173" s="15"/>
+      <c r="N173" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="O173" s="15"/>
+      <c r="P173" s="16" t="s">
+        <v>213</v>
+      </c>
+      <c r="Q173" s="17">
+        <v>24099</v>
+      </c>
+      <c r="R173" s="18">
+        <v>45.23</v>
+      </c>
+      <c r="S173" s="19">
+        <v>15179.988499999999</v>
+      </c>
+      <c r="T173" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U173" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="V173" s="22">
+        <v>38</v>
+      </c>
+      <c r="W173" s="22">
+        <v>3</v>
+      </c>
+      <c r="X173" s="23"/>
+    </row>
+    <row r="174" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A174" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B174" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="C174" s="12" t="s">
+        <v>214</v>
+      </c>
+      <c r="D174" s="13"/>
+      <c r="E174" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47132900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F174" s="14"/>
+      <c r="G174" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H174" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I174" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="J174" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K174" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L174" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="M174" s="15"/>
+      <c r="N174" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O174" s="15"/>
+      <c r="P174" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q174" s="17">
+        <v>35699</v>
+      </c>
+      <c r="R174" s="18">
+        <v>45.1</v>
+      </c>
+      <c r="S174" s="19">
+        <v>22539.988499999999</v>
+      </c>
+      <c r="T174" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U174" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="V174" s="22">
+        <v>44</v>
+      </c>
+      <c r="W174" s="22">
+        <v>2</v>
+      </c>
+      <c r="X174" s="23"/>
+    </row>
+    <row r="175" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A175" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B175" s="11" t="s">
+        <v>215</v>
+      </c>
+      <c r="C175" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="D175" s="13"/>
+      <c r="E175" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47000200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F175" s="14"/>
+      <c r="G175" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H175" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I175" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="J175" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K175" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L175" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="M175" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="N175" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O175" s="15"/>
+      <c r="P175" s="16" t="s">
+        <v>218</v>
+      </c>
+      <c r="Q175" s="17">
+        <v>32599</v>
+      </c>
+      <c r="R175" s="18">
+        <v>45.09</v>
+      </c>
+      <c r="S175" s="19">
+        <v>20584.988499999999</v>
+      </c>
+      <c r="T175" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U175" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="V175" s="26">
+        <v>36.5</v>
+      </c>
+      <c r="W175" s="22">
+        <v>1</v>
+      </c>
+      <c r="X175" s="23"/>
+    </row>
+    <row r="176" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A176" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B176" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="C176" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="D176" s="52"/>
+      <c r="E176" s="38" t="str">
+        <f t="shared" ref="E176:E181" si="10">HYPERLINK("https://www.google.ru/search?q=L41086600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F176" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G176" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H176" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I176" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="J176" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K176" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L176" s="55" t="s">
+        <v>221</v>
+      </c>
+      <c r="M176" s="15"/>
+      <c r="N176" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O176" s="15"/>
+      <c r="P176" s="16" t="s">
+        <v>222</v>
+      </c>
+      <c r="Q176" s="17">
+        <v>31799</v>
+      </c>
+      <c r="R176" s="18">
+        <v>40</v>
+      </c>
+      <c r="S176" s="19">
+        <v>21941.31</v>
+      </c>
+      <c r="T176" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U176" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="V176" s="22">
+        <v>40</v>
+      </c>
+      <c r="W176" s="22">
+        <v>1</v>
+      </c>
+      <c r="X176" s="23"/>
+    </row>
+    <row r="177" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A177" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B177" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="C177" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="D177" s="53"/>
+      <c r="E177" s="38" t="str">
+        <f t="shared" si="10"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F177" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G177" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H177" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I177" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J177" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K177" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L177" s="56"/>
+      <c r="M177" s="15"/>
+      <c r="N177" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O177" s="15"/>
+      <c r="P177" s="16" t="s">
+        <v>222</v>
+      </c>
+      <c r="Q177" s="17">
+        <v>31799</v>
+      </c>
+      <c r="R177" s="18">
+        <v>40</v>
+      </c>
+      <c r="S177" s="19">
+        <v>21941.31</v>
+      </c>
+      <c r="T177" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U177" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="V177" s="22">
+        <v>41</v>
+      </c>
+      <c r="W177" s="22">
+        <v>2</v>
+      </c>
+      <c r="X177" s="23"/>
+    </row>
+    <row r="178" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A178" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B178" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="C178" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="D178" s="53"/>
+      <c r="E178" s="38" t="str">
+        <f t="shared" si="10"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F178" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G178" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H178" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I178" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J178" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K178" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L178" s="56"/>
+      <c r="M178" s="15"/>
+      <c r="N178" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O178" s="15"/>
+      <c r="P178" s="16" t="s">
+        <v>222</v>
+      </c>
+      <c r="Q178" s="17">
+        <v>31799</v>
+      </c>
+      <c r="R178" s="18">
+        <v>40</v>
+      </c>
+      <c r="S178" s="19">
+        <v>21941.31</v>
+      </c>
+      <c r="T178" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U178" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="V178" s="26">
+        <v>42.5</v>
+      </c>
+      <c r="W178" s="22">
+        <v>3</v>
+      </c>
+      <c r="X178" s="23"/>
+    </row>
+    <row r="179" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A179" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B179" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="C179" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="D179" s="53"/>
+      <c r="E179" s="38" t="str">
+        <f t="shared" si="10"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F179" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G179" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H179" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I179" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J179" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K179" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L179" s="56"/>
+      <c r="M179" s="15"/>
+      <c r="N179" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O179" s="15"/>
+      <c r="P179" s="16" t="s">
+        <v>222</v>
+      </c>
+      <c r="Q179" s="17">
+        <v>31799</v>
+      </c>
+      <c r="R179" s="18">
+        <v>40</v>
+      </c>
+      <c r="S179" s="19">
+        <v>21941.31</v>
+      </c>
+      <c r="T179" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U179" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V179" s="22">
+        <v>43</v>
+      </c>
+      <c r="W179" s="22">
+        <v>2</v>
+      </c>
+      <c r="X179" s="23"/>
+    </row>
+    <row r="180" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A180" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B180" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="C180" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="D180" s="53"/>
+      <c r="E180" s="38" t="str">
+        <f t="shared" si="10"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F180" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G180" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H180" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I180" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J180" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K180" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L180" s="56"/>
+      <c r="M180" s="15"/>
+      <c r="N180" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O180" s="15"/>
+      <c r="P180" s="16" t="s">
+        <v>222</v>
+      </c>
+      <c r="Q180" s="17">
+        <v>31799</v>
+      </c>
+      <c r="R180" s="18">
+        <v>40</v>
+      </c>
+      <c r="S180" s="19">
+        <v>21941.31</v>
+      </c>
+      <c r="T180" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U180" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V180" s="26">
+        <v>44.5</v>
+      </c>
+      <c r="W180" s="22">
+        <v>1</v>
+      </c>
+      <c r="X180" s="23"/>
+    </row>
+    <row r="181" spans="1:24" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A181" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B181" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="C181" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="D181" s="54"/>
+      <c r="E181" s="38" t="str">
+        <f t="shared" si="10"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F181" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G181" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H181" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I181" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J181" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K181" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L181" s="57"/>
+      <c r="M181" s="15"/>
+      <c r="N181" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O181" s="15"/>
+      <c r="P181" s="16" t="s">
+        <v>222</v>
+      </c>
+      <c r="Q181" s="17">
+        <v>31799</v>
+      </c>
+      <c r="R181" s="18">
+        <v>40</v>
+      </c>
+      <c r="S181" s="19">
+        <v>21941.31</v>
+      </c>
+      <c r="T181" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U181" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="V181" s="22">
+        <v>45</v>
+      </c>
+      <c r="W181" s="22">
+        <v>1</v>
+      </c>
+      <c r="X181" s="23"/>
+    </row>
+    <row r="182" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A182" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B182" s="11" t="s">
+        <v>223</v>
+      </c>
+      <c r="C182" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="D182" s="52"/>
+      <c r="E182" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47112400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F182" s="14"/>
+      <c r="G182" s="11" t="s">
+        <v>225</v>
+      </c>
+      <c r="H182" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I182" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="J182" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K182" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L182" s="55" t="s">
+        <v>226</v>
+      </c>
+      <c r="M182" s="15"/>
+      <c r="N182" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O182" s="15"/>
+      <c r="P182" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q182" s="17">
+        <v>11899</v>
+      </c>
+      <c r="R182" s="18">
+        <v>40</v>
+      </c>
+      <c r="S182" s="19">
+        <v>8210.31</v>
+      </c>
+      <c r="T182" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U182" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="V182" s="22">
+        <v>36</v>
+      </c>
+      <c r="W182" s="22">
+        <v>1</v>
+      </c>
+      <c r="X182" s="23"/>
+    </row>
+    <row r="183" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A183" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B183" s="25" t="s">
+        <v>223</v>
+      </c>
+      <c r="C183" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="D183" s="53"/>
+      <c r="E183" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47112400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F183" s="14"/>
+      <c r="G183" s="25" t="s">
+        <v>225</v>
+      </c>
+      <c r="H183" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I183" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J183" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K183" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L183" s="56"/>
+      <c r="M183" s="15"/>
+      <c r="N183" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O183" s="15"/>
+      <c r="P183" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q183" s="17">
+        <v>11899</v>
+      </c>
+      <c r="R183" s="18">
+        <v>40</v>
+      </c>
+      <c r="S183" s="19">
+        <v>8210.31</v>
+      </c>
+      <c r="T183" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U183" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="V183" s="26">
+        <v>36.5</v>
+      </c>
+      <c r="W183" s="22">
+        <v>3</v>
+      </c>
+      <c r="X183" s="23"/>
+    </row>
+    <row r="184" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A184" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B184" s="25" t="s">
+        <v>223</v>
+      </c>
+      <c r="C184" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="D184" s="54"/>
+      <c r="E184" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47112400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F184" s="14"/>
+      <c r="G184" s="25" t="s">
+        <v>225</v>
+      </c>
+      <c r="H184" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I184" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J184" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K184" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L184" s="57"/>
+      <c r="M184" s="15"/>
+      <c r="N184" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O184" s="15"/>
+      <c r="P184" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q184" s="17">
+        <v>11899</v>
+      </c>
+      <c r="R184" s="18">
+        <v>40</v>
+      </c>
+      <c r="S184" s="19">
+        <v>8210.31</v>
+      </c>
+      <c r="T184" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U184" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="V184" s="22">
+        <v>37</v>
+      </c>
+      <c r="W184" s="22">
+        <v>5</v>
+      </c>
+      <c r="X184" s="23"/>
+    </row>
+    <row r="185" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A185" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B185" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="C185" s="12" t="s">
+        <v>227</v>
+      </c>
+      <c r="D185" s="58"/>
+      <c r="E185" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47133000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F185" s="14"/>
+      <c r="G185" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H185" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I185" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="J185" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K185" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L185" s="55" t="s">
+        <v>205</v>
+      </c>
+      <c r="M185" s="15"/>
+      <c r="N185" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="O185" s="15"/>
+      <c r="P185" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q185" s="17">
+        <v>35699</v>
+      </c>
+      <c r="R185" s="18">
+        <v>40</v>
+      </c>
+      <c r="S185" s="19">
+        <v>24632.31</v>
+      </c>
+      <c r="T185" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U185" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="V185" s="22">
         <v>42</v>
       </c>
-      <c r="O144" s="14"/>
-[...12 lines deleted...]
-      <c r="T144" s="19" t="s">
+      <c r="W185" s="22">
+        <v>5</v>
+      </c>
+      <c r="X185" s="23"/>
+    </row>
+    <row r="186" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A186" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B186" s="25" t="s">
+        <v>203</v>
+      </c>
+      <c r="C186" s="12" t="s">
+        <v>227</v>
+      </c>
+      <c r="D186" s="59"/>
+      <c r="E186" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47133000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F186" s="14"/>
+      <c r="G186" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H186" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I186" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J186" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K186" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L186" s="57"/>
+      <c r="M186" s="15"/>
+      <c r="N186" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="O186" s="15"/>
+      <c r="P186" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q186" s="17">
+        <v>35699</v>
+      </c>
+      <c r="R186" s="18">
+        <v>40</v>
+      </c>
+      <c r="S186" s="19">
+        <v>24632.31</v>
+      </c>
+      <c r="T186" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U144" s="20" t="s">
-[...2 lines deleted...]
-      <c r="V144" s="21">
+      <c r="U186" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="V186" s="22">
+        <v>44</v>
+      </c>
+      <c r="W186" s="22">
+        <v>3</v>
+      </c>
+      <c r="X186" s="23"/>
+    </row>
+    <row r="187" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A187" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B187" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="C187" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="D187" s="52"/>
+      <c r="E187" s="38" t="str">
+        <f t="shared" ref="E187:E195" si="11">HYPERLINK("https://www.google.ru/search?q=L47445500&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F187" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G187" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H187" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I187" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="J187" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K187" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L187" s="55" t="s">
+        <v>230</v>
+      </c>
+      <c r="M187" s="15"/>
+      <c r="N187" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="O187" s="15"/>
+      <c r="P187" s="16" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q187" s="17">
+        <v>32099</v>
+      </c>
+      <c r="R187" s="18">
+        <v>40</v>
+      </c>
+      <c r="S187" s="19">
+        <v>22148.31</v>
+      </c>
+      <c r="T187" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U187" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="V187" s="22">
+        <v>36</v>
+      </c>
+      <c r="W187" s="22">
+        <v>1</v>
+      </c>
+      <c r="X187" s="23"/>
+    </row>
+    <row r="188" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A188" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B188" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="C188" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="D188" s="53"/>
+      <c r="E188" s="38" t="str">
+        <f t="shared" si="11"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F188" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G188" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H188" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I188" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J188" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K188" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L188" s="56"/>
+      <c r="M188" s="15"/>
+      <c r="N188" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="O188" s="15"/>
+      <c r="P188" s="16" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q188" s="17">
+        <v>32099</v>
+      </c>
+      <c r="R188" s="18">
+        <v>40</v>
+      </c>
+      <c r="S188" s="19">
+        <v>22148.31</v>
+      </c>
+      <c r="T188" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U188" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="V188" s="26">
+        <v>36.5</v>
+      </c>
+      <c r="W188" s="22">
+        <v>1</v>
+      </c>
+      <c r="X188" s="23"/>
+    </row>
+    <row r="189" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A189" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B189" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="C189" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="D189" s="53"/>
+      <c r="E189" s="38" t="str">
+        <f t="shared" si="11"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F189" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G189" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H189" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I189" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J189" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K189" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L189" s="56"/>
+      <c r="M189" s="15"/>
+      <c r="N189" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="O189" s="15"/>
+      <c r="P189" s="16" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q189" s="17">
+        <v>32099</v>
+      </c>
+      <c r="R189" s="18">
+        <v>40</v>
+      </c>
+      <c r="S189" s="19">
+        <v>22148.31</v>
+      </c>
+      <c r="T189" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U189" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="V189" s="22">
+        <v>37</v>
+      </c>
+      <c r="W189" s="22">
+        <v>2</v>
+      </c>
+      <c r="X189" s="23"/>
+    </row>
+    <row r="190" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A190" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B190" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="C190" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="D190" s="53"/>
+      <c r="E190" s="38" t="str">
+        <f t="shared" si="11"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F190" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G190" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H190" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I190" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J190" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K190" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L190" s="56"/>
+      <c r="M190" s="15"/>
+      <c r="N190" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="O190" s="15"/>
+      <c r="P190" s="16" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q190" s="17">
+        <v>32099</v>
+      </c>
+      <c r="R190" s="18">
+        <v>40</v>
+      </c>
+      <c r="S190" s="19">
+        <v>22148.31</v>
+      </c>
+      <c r="T190" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U190" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="V190" s="22">
+        <v>38</v>
+      </c>
+      <c r="W190" s="22">
+        <v>2</v>
+      </c>
+      <c r="X190" s="23"/>
+    </row>
+    <row r="191" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A191" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B191" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="C191" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="D191" s="53"/>
+      <c r="E191" s="38" t="str">
+        <f t="shared" si="11"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F191" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G191" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H191" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I191" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J191" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K191" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L191" s="56"/>
+      <c r="M191" s="15"/>
+      <c r="N191" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="O191" s="15"/>
+      <c r="P191" s="16" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q191" s="17">
+        <v>32099</v>
+      </c>
+      <c r="R191" s="18">
+        <v>40</v>
+      </c>
+      <c r="S191" s="19">
+        <v>22148.31</v>
+      </c>
+      <c r="T191" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U191" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="V191" s="26">
+        <v>38.5</v>
+      </c>
+      <c r="W191" s="22">
+        <v>5</v>
+      </c>
+      <c r="X191" s="23"/>
+    </row>
+    <row r="192" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A192" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B192" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="C192" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="D192" s="53"/>
+      <c r="E192" s="38" t="str">
+        <f t="shared" si="11"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F192" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G192" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H192" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I192" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J192" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K192" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L192" s="56"/>
+      <c r="M192" s="15"/>
+      <c r="N192" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="O192" s="15"/>
+      <c r="P192" s="16" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q192" s="17">
+        <v>32099</v>
+      </c>
+      <c r="R192" s="18">
+        <v>40</v>
+      </c>
+      <c r="S192" s="19">
+        <v>22148.31</v>
+      </c>
+      <c r="T192" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U192" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="V192" s="22">
+        <v>39</v>
+      </c>
+      <c r="W192" s="22">
+        <v>1</v>
+      </c>
+      <c r="X192" s="23"/>
+    </row>
+    <row r="193" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A193" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B193" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="C193" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="D193" s="53"/>
+      <c r="E193" s="38" t="str">
+        <f t="shared" si="11"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F193" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G193" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H193" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I193" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J193" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K193" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L193" s="56"/>
+      <c r="M193" s="15"/>
+      <c r="N193" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="O193" s="15"/>
+      <c r="P193" s="16" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q193" s="17">
+        <v>32099</v>
+      </c>
+      <c r="R193" s="18">
+        <v>40</v>
+      </c>
+      <c r="S193" s="19">
+        <v>22148.31</v>
+      </c>
+      <c r="T193" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U193" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="V193" s="22">
+        <v>40</v>
+      </c>
+      <c r="W193" s="22">
+        <v>2</v>
+      </c>
+      <c r="X193" s="23"/>
+    </row>
+    <row r="194" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A194" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B194" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="C194" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="D194" s="53"/>
+      <c r="E194" s="38" t="str">
+        <f t="shared" si="11"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F194" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G194" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H194" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I194" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J194" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K194" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L194" s="56"/>
+      <c r="M194" s="15"/>
+      <c r="N194" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="O194" s="15"/>
+      <c r="P194" s="16" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q194" s="17">
+        <v>32099</v>
+      </c>
+      <c r="R194" s="18">
+        <v>40</v>
+      </c>
+      <c r="S194" s="19">
+        <v>22148.31</v>
+      </c>
+      <c r="T194" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U194" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="V194" s="22">
+        <v>42</v>
+      </c>
+      <c r="W194" s="22">
+        <v>2</v>
+      </c>
+      <c r="X194" s="23"/>
+    </row>
+    <row r="195" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A195" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B195" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="C195" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="D195" s="54"/>
+      <c r="E195" s="38" t="str">
+        <f t="shared" si="11"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F195" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G195" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H195" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I195" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J195" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K195" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L195" s="57"/>
+      <c r="M195" s="15"/>
+      <c r="N195" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="O195" s="15"/>
+      <c r="P195" s="16" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q195" s="17">
+        <v>32099</v>
+      </c>
+      <c r="R195" s="18">
+        <v>40</v>
+      </c>
+      <c r="S195" s="19">
+        <v>22148.31</v>
+      </c>
+      <c r="T195" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U195" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="V195" s="26">
+        <v>42.5</v>
+      </c>
+      <c r="W195" s="22">
+        <v>3</v>
+      </c>
+      <c r="X195" s="23"/>
+    </row>
+    <row r="196" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A196" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B196" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="C196" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="D196" s="52"/>
+      <c r="E196" s="38" t="str">
+        <f t="shared" ref="E196:E206" si="12">HYPERLINK("https://www.google.ru/search?q=L47450600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F196" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G196" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H196" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I196" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="J196" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K196" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L196" s="55" t="s">
+        <v>230</v>
+      </c>
+      <c r="M196" s="15"/>
+      <c r="N196" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O196" s="15"/>
+      <c r="P196" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q196" s="17">
+        <v>37799</v>
+      </c>
+      <c r="R196" s="18">
+        <v>40</v>
+      </c>
+      <c r="S196" s="19">
+        <v>26081.31</v>
+      </c>
+      <c r="T196" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U196" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="V196" s="22">
+        <v>36</v>
+      </c>
+      <c r="W196" s="22">
+        <v>2</v>
+      </c>
+      <c r="X196" s="23"/>
+    </row>
+    <row r="197" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A197" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B197" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="C197" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="D197" s="53"/>
+      <c r="E197" s="38" t="str">
+        <f t="shared" si="12"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F197" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G197" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H197" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I197" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J197" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K197" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L197" s="56"/>
+      <c r="M197" s="15"/>
+      <c r="N197" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O197" s="15"/>
+      <c r="P197" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q197" s="17">
+        <v>37799</v>
+      </c>
+      <c r="R197" s="18">
+        <v>40</v>
+      </c>
+      <c r="S197" s="19">
+        <v>26081.31</v>
+      </c>
+      <c r="T197" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U197" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="V197" s="26">
+        <v>36.5</v>
+      </c>
+      <c r="W197" s="22">
+        <v>2</v>
+      </c>
+      <c r="X197" s="23"/>
+    </row>
+    <row r="198" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A198" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B198" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="C198" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="D198" s="53"/>
+      <c r="E198" s="38" t="str">
+        <f t="shared" si="12"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F198" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G198" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H198" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I198" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J198" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K198" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L198" s="56"/>
+      <c r="M198" s="15"/>
+      <c r="N198" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O198" s="15"/>
+      <c r="P198" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q198" s="17">
+        <v>37799</v>
+      </c>
+      <c r="R198" s="18">
+        <v>40</v>
+      </c>
+      <c r="S198" s="19">
+        <v>26081.31</v>
+      </c>
+      <c r="T198" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U198" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="V198" s="22">
+        <v>37</v>
+      </c>
+      <c r="W198" s="22">
+        <v>3</v>
+      </c>
+      <c r="X198" s="23"/>
+    </row>
+    <row r="199" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A199" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B199" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="C199" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="D199" s="53"/>
+      <c r="E199" s="38" t="str">
+        <f t="shared" si="12"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F199" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G199" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H199" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I199" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J199" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K199" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L199" s="56"/>
+      <c r="M199" s="15"/>
+      <c r="N199" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O199" s="15"/>
+      <c r="P199" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q199" s="17">
+        <v>37799</v>
+      </c>
+      <c r="R199" s="18">
+        <v>40</v>
+      </c>
+      <c r="S199" s="19">
+        <v>26081.31</v>
+      </c>
+      <c r="T199" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U199" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="V199" s="22">
+        <v>38</v>
+      </c>
+      <c r="W199" s="22">
+        <v>3</v>
+      </c>
+      <c r="X199" s="23"/>
+    </row>
+    <row r="200" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A200" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B200" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="C200" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="D200" s="53"/>
+      <c r="E200" s="38" t="str">
+        <f t="shared" si="12"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F200" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G200" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H200" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I200" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J200" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K200" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L200" s="56"/>
+      <c r="M200" s="15"/>
+      <c r="N200" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O200" s="15"/>
+      <c r="P200" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q200" s="17">
+        <v>37799</v>
+      </c>
+      <c r="R200" s="18">
+        <v>40</v>
+      </c>
+      <c r="S200" s="19">
+        <v>26081.31</v>
+      </c>
+      <c r="T200" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U200" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="V200" s="26">
+        <v>38.5</v>
+      </c>
+      <c r="W200" s="22">
+        <v>6</v>
+      </c>
+      <c r="X200" s="23"/>
+    </row>
+    <row r="201" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A201" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B201" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="C201" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="D201" s="53"/>
+      <c r="E201" s="38" t="str">
+        <f t="shared" si="12"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F201" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G201" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H201" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I201" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J201" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K201" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L201" s="56"/>
+      <c r="M201" s="15"/>
+      <c r="N201" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O201" s="15"/>
+      <c r="P201" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q201" s="17">
+        <v>37799</v>
+      </c>
+      <c r="R201" s="18">
+        <v>40</v>
+      </c>
+      <c r="S201" s="19">
+        <v>26081.31</v>
+      </c>
+      <c r="T201" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U201" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="V201" s="22">
+        <v>39</v>
+      </c>
+      <c r="W201" s="22">
+        <v>4</v>
+      </c>
+      <c r="X201" s="23"/>
+    </row>
+    <row r="202" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A202" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B202" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="C202" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="D202" s="53"/>
+      <c r="E202" s="38" t="str">
+        <f t="shared" si="12"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F202" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G202" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H202" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I202" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J202" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K202" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L202" s="56"/>
+      <c r="M202" s="15"/>
+      <c r="N202" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O202" s="15"/>
+      <c r="P202" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q202" s="17">
+        <v>37799</v>
+      </c>
+      <c r="R202" s="18">
+        <v>40</v>
+      </c>
+      <c r="S202" s="19">
+        <v>26081.31</v>
+      </c>
+      <c r="T202" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U202" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="V202" s="22">
+        <v>40</v>
+      </c>
+      <c r="W202" s="22">
+        <v>4</v>
+      </c>
+      <c r="X202" s="23"/>
+    </row>
+    <row r="203" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A203" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B203" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="C203" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="D203" s="53"/>
+      <c r="E203" s="38" t="str">
+        <f t="shared" si="12"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F203" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G203" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H203" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I203" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J203" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K203" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L203" s="56"/>
+      <c r="M203" s="15"/>
+      <c r="N203" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O203" s="15"/>
+      <c r="P203" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q203" s="17">
+        <v>37799</v>
+      </c>
+      <c r="R203" s="18">
+        <v>40</v>
+      </c>
+      <c r="S203" s="19">
+        <v>26081.31</v>
+      </c>
+      <c r="T203" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U203" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="V203" s="26">
+        <v>40.5</v>
+      </c>
+      <c r="W203" s="22">
+        <v>4</v>
+      </c>
+      <c r="X203" s="23"/>
+    </row>
+    <row r="204" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A204" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B204" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="C204" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="D204" s="53"/>
+      <c r="E204" s="38" t="str">
+        <f t="shared" si="12"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F204" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G204" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H204" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I204" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J204" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K204" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L204" s="56"/>
+      <c r="M204" s="15"/>
+      <c r="N204" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O204" s="15"/>
+      <c r="P204" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q204" s="17">
+        <v>37799</v>
+      </c>
+      <c r="R204" s="18">
+        <v>40</v>
+      </c>
+      <c r="S204" s="19">
+        <v>26081.31</v>
+      </c>
+      <c r="T204" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U204" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="V204" s="22">
+        <v>41</v>
+      </c>
+      <c r="W204" s="22">
+        <v>2</v>
+      </c>
+      <c r="X204" s="23"/>
+    </row>
+    <row r="205" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A205" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B205" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="C205" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="D205" s="53"/>
+      <c r="E205" s="38" t="str">
+        <f t="shared" si="12"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F205" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G205" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="H205" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I205" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="J205" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K205" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="L205" s="56"/>
+      <c r="M205" s="15"/>
+      <c r="N205" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O205" s="15"/>
+      <c r="P205" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q205" s="28">
+        <v>37799</v>
+      </c>
+      <c r="R205" s="29">
+        <v>40</v>
+      </c>
+      <c r="S205" s="30">
+        <v>26081.31</v>
+      </c>
+      <c r="T205" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U205" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V205" s="26">
+        <v>44.5</v>
+      </c>
+      <c r="W205" s="22">
+        <v>1</v>
+      </c>
+      <c r="X205" s="23"/>
+    </row>
+    <row r="206" spans="1:24" s="1" customFormat="1" ht="11" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A206" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B206" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="C206" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="D206" s="54"/>
+      <c r="E206" s="38" t="str">
+        <f t="shared" si="12"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F206" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G206" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="H206" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="I206" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="J206" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K206" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="L206" s="57"/>
+      <c r="M206" s="15"/>
+      <c r="N206" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O206" s="15"/>
+      <c r="P206" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q206" s="28">
+        <v>37799</v>
+      </c>
+      <c r="R206" s="29">
+        <v>40</v>
+      </c>
+      <c r="S206" s="30">
+        <v>26081.31</v>
+      </c>
+      <c r="T206" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U206" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="V206" s="22">
+        <v>45</v>
+      </c>
+      <c r="W206" s="22">
+        <v>1</v>
+      </c>
+      <c r="X206" s="23"/>
+    </row>
+    <row r="207" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A207" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B207" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="C207" s="31" t="s">
+        <v>235</v>
+      </c>
+      <c r="D207" s="52"/>
+      <c r="E207" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47801400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F207" s="14"/>
+      <c r="G207" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H207" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I207" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="J207" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K207" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L207" s="55" t="s">
+        <v>210</v>
+      </c>
+      <c r="M207" s="15"/>
+      <c r="N207" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O207" s="15"/>
+      <c r="P207" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q207" s="17">
+        <v>28399</v>
+      </c>
+      <c r="R207" s="18">
+        <v>40</v>
+      </c>
+      <c r="S207" s="19">
+        <v>19595.310000000001</v>
+      </c>
+      <c r="T207" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U207" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="V207" s="22">
+        <v>36</v>
+      </c>
+      <c r="W207" s="22">
+        <v>1</v>
+      </c>
+      <c r="X207" s="23"/>
+    </row>
+    <row r="208" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A208" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B208" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="C208" s="32" t="s">
+        <v>235</v>
+      </c>
+      <c r="D208" s="53"/>
+      <c r="E208" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47801400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F208" s="14"/>
+      <c r="G208" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H208" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I208" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J208" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K208" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L208" s="56"/>
+      <c r="M208" s="15"/>
+      <c r="N208" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O208" s="15"/>
+      <c r="P208" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q208" s="17">
+        <v>28399</v>
+      </c>
+      <c r="R208" s="18">
+        <v>40</v>
+      </c>
+      <c r="S208" s="19">
+        <v>19595.310000000001</v>
+      </c>
+      <c r="T208" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U208" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="V208" s="26">
+        <v>36.5</v>
+      </c>
+      <c r="W208" s="22">
+        <v>1</v>
+      </c>
+      <c r="X208" s="23"/>
+    </row>
+    <row r="209" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A209" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B209" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="C209" s="32" t="s">
+        <v>235</v>
+      </c>
+      <c r="D209" s="53"/>
+      <c r="E209" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47801400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F209" s="14"/>
+      <c r="G209" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H209" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I209" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J209" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K209" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L209" s="56"/>
+      <c r="M209" s="15"/>
+      <c r="N209" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O209" s="15"/>
+      <c r="P209" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q209" s="17">
+        <v>28399</v>
+      </c>
+      <c r="R209" s="18">
+        <v>40</v>
+      </c>
+      <c r="S209" s="19">
+        <v>19595.310000000001</v>
+      </c>
+      <c r="T209" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U209" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="V209" s="22">
+        <v>37</v>
+      </c>
+      <c r="W209" s="22">
+        <v>2</v>
+      </c>
+      <c r="X209" s="23"/>
+    </row>
+    <row r="210" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A210" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B210" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="C210" s="32" t="s">
+        <v>235</v>
+      </c>
+      <c r="D210" s="53"/>
+      <c r="E210" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47801400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F210" s="14"/>
+      <c r="G210" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H210" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I210" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J210" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K210" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L210" s="56"/>
+      <c r="M210" s="15"/>
+      <c r="N210" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O210" s="15"/>
+      <c r="P210" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q210" s="17">
+        <v>28399</v>
+      </c>
+      <c r="R210" s="18">
+        <v>40</v>
+      </c>
+      <c r="S210" s="19">
+        <v>19595.310000000001</v>
+      </c>
+      <c r="T210" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U210" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="V210" s="22">
+        <v>38</v>
+      </c>
+      <c r="W210" s="22">
+        <v>3</v>
+      </c>
+      <c r="X210" s="23"/>
+    </row>
+    <row r="211" spans="1:24" s="1" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A211" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B211" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="C211" s="32" t="s">
+        <v>235</v>
+      </c>
+      <c r="D211" s="54"/>
+      <c r="E211" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47801400&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F211" s="14"/>
+      <c r="G211" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H211" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I211" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J211" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K211" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L211" s="57"/>
+      <c r="M211" s="15"/>
+      <c r="N211" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O211" s="15"/>
+      <c r="P211" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q211" s="17">
+        <v>28399</v>
+      </c>
+      <c r="R211" s="18">
+        <v>40</v>
+      </c>
+      <c r="S211" s="19">
+        <v>19595.310000000001</v>
+      </c>
+      <c r="T211" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U211" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="V211" s="22">
+        <v>39</v>
+      </c>
+      <c r="W211" s="22">
+        <v>2</v>
+      </c>
+      <c r="X211" s="23"/>
+    </row>
+    <row r="212" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A212" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B212" s="11" t="s">
+        <v>236</v>
+      </c>
+      <c r="C212" s="12" t="s">
+        <v>237</v>
+      </c>
+      <c r="D212" s="52"/>
+      <c r="E212" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47875600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F212" s="14"/>
+      <c r="G212" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H212" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I212" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="J212" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K212" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L212" s="55" t="s">
+        <v>238</v>
+      </c>
+      <c r="M212" s="15"/>
+      <c r="N212" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O212" s="15"/>
+      <c r="P212" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q212" s="17">
+        <v>25699</v>
+      </c>
+      <c r="R212" s="18">
+        <v>40</v>
+      </c>
+      <c r="S212" s="19">
+        <v>17732.309999999998</v>
+      </c>
+      <c r="T212" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U212" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="V212" s="26">
+        <v>36.5</v>
+      </c>
+      <c r="W212" s="22">
+        <v>1</v>
+      </c>
+      <c r="X212" s="23"/>
+    </row>
+    <row r="213" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A213" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B213" s="25" t="s">
+        <v>236</v>
+      </c>
+      <c r="C213" s="12" t="s">
+        <v>237</v>
+      </c>
+      <c r="D213" s="53"/>
+      <c r="E213" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47875600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F213" s="14"/>
+      <c r="G213" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H213" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I213" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J213" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K213" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L213" s="56"/>
+      <c r="M213" s="15"/>
+      <c r="N213" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O213" s="15"/>
+      <c r="P213" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q213" s="17">
+        <v>25699</v>
+      </c>
+      <c r="R213" s="18">
+        <v>40</v>
+      </c>
+      <c r="S213" s="19">
+        <v>17732.309999999998</v>
+      </c>
+      <c r="T213" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U213" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="V213" s="22">
+        <v>37</v>
+      </c>
+      <c r="W213" s="22">
+        <v>1</v>
+      </c>
+      <c r="X213" s="23"/>
+    </row>
+    <row r="214" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A214" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B214" s="25" t="s">
+        <v>236</v>
+      </c>
+      <c r="C214" s="12" t="s">
+        <v>237</v>
+      </c>
+      <c r="D214" s="53"/>
+      <c r="E214" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47875600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F214" s="14"/>
+      <c r="G214" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H214" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I214" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J214" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K214" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L214" s="56"/>
+      <c r="M214" s="15"/>
+      <c r="N214" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O214" s="15"/>
+      <c r="P214" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q214" s="17">
+        <v>25699</v>
+      </c>
+      <c r="R214" s="18">
+        <v>40</v>
+      </c>
+      <c r="S214" s="19">
+        <v>17732.309999999998</v>
+      </c>
+      <c r="T214" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U214" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="V214" s="22">
+        <v>38</v>
+      </c>
+      <c r="W214" s="22">
+        <v>2</v>
+      </c>
+      <c r="X214" s="23"/>
+    </row>
+    <row r="215" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A215" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B215" s="25" t="s">
+        <v>236</v>
+      </c>
+      <c r="C215" s="12" t="s">
+        <v>237</v>
+      </c>
+      <c r="D215" s="54"/>
+      <c r="E215" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47875600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F215" s="14"/>
+      <c r="G215" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H215" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I215" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J215" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K215" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L215" s="57"/>
+      <c r="M215" s="15"/>
+      <c r="N215" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O215" s="15"/>
+      <c r="P215" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q215" s="17">
+        <v>25699</v>
+      </c>
+      <c r="R215" s="18">
+        <v>40</v>
+      </c>
+      <c r="S215" s="19">
+        <v>17732.309999999998</v>
+      </c>
+      <c r="T215" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U215" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="V215" s="22">
+        <v>42</v>
+      </c>
+      <c r="W215" s="22">
+        <v>1</v>
+      </c>
+      <c r="X215" s="23"/>
+    </row>
+    <row r="216" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A216" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B216" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="C216" s="12" t="s">
+        <v>239</v>
+      </c>
+      <c r="D216" s="52"/>
+      <c r="E216" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47978800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F216" s="14"/>
+      <c r="G216" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H216" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I216" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="J216" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K216" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L216" s="55" t="s">
+        <v>210</v>
+      </c>
+      <c r="M216" s="15"/>
+      <c r="N216" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O216" s="15"/>
+      <c r="P216" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q216" s="17">
+        <v>24099</v>
+      </c>
+      <c r="R216" s="18">
+        <v>40</v>
+      </c>
+      <c r="S216" s="19">
+        <v>16628.309999999998</v>
+      </c>
+      <c r="T216" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U216" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="V216" s="22">
+        <v>37</v>
+      </c>
+      <c r="W216" s="22">
+        <v>1</v>
+      </c>
+      <c r="X216" s="23"/>
+    </row>
+    <row r="217" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A217" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B217" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="C217" s="12" t="s">
+        <v>239</v>
+      </c>
+      <c r="D217" s="53"/>
+      <c r="E217" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47978800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F217" s="14"/>
+      <c r="G217" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H217" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I217" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J217" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K217" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L217" s="56"/>
+      <c r="M217" s="15"/>
+      <c r="N217" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O217" s="15"/>
+      <c r="P217" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q217" s="17">
+        <v>24099</v>
+      </c>
+      <c r="R217" s="18">
+        <v>40</v>
+      </c>
+      <c r="S217" s="19">
+        <v>16628.309999999998</v>
+      </c>
+      <c r="T217" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U217" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V217" s="22">
         <v>43</v>
       </c>
-      <c r="W144" s="21">
+      <c r="W217" s="22">
         <v>1</v>
       </c>
-      <c r="X144" s="22"/>
-[...8 lines deleted...]
-      <c r="C145" s="12" t="s">
+      <c r="X217" s="23"/>
+    </row>
+    <row r="218" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A218" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B218" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="C218" s="12" t="s">
+        <v>239</v>
+      </c>
+      <c r="D218" s="54"/>
+      <c r="E218" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47978800&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F218" s="14"/>
+      <c r="G218" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H218" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I218" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J218" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K218" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L218" s="57"/>
+      <c r="M218" s="15"/>
+      <c r="N218" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O218" s="15"/>
+      <c r="P218" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q218" s="17">
+        <v>24099</v>
+      </c>
+      <c r="R218" s="18">
+        <v>40</v>
+      </c>
+      <c r="S218" s="19">
+        <v>16628.309999999998</v>
+      </c>
+      <c r="T218" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U218" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="V218" s="22">
+        <v>44</v>
+      </c>
+      <c r="W218" s="22">
+        <v>1</v>
+      </c>
+      <c r="X218" s="23"/>
+    </row>
+    <row r="219" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A219" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B219" s="11" t="s">
+        <v>240</v>
+      </c>
+      <c r="C219" s="12" t="s">
+        <v>241</v>
+      </c>
+      <c r="D219" s="52"/>
+      <c r="E219" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49163000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F219" s="14"/>
+      <c r="G219" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H219" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I219" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="J219" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K219" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L219" s="55" t="s">
+        <v>242</v>
+      </c>
+      <c r="M219" s="15"/>
+      <c r="N219" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O219" s="15"/>
+      <c r="P219" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q219" s="17">
+        <v>30499</v>
+      </c>
+      <c r="R219" s="18">
+        <v>40</v>
+      </c>
+      <c r="S219" s="19">
+        <v>21044.31</v>
+      </c>
+      <c r="T219" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U219" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V219" s="22">
+        <v>43</v>
+      </c>
+      <c r="W219" s="22">
+        <v>2</v>
+      </c>
+      <c r="X219" s="23"/>
+    </row>
+    <row r="220" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A220" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B220" s="25" t="s">
+        <v>240</v>
+      </c>
+      <c r="C220" s="12" t="s">
+        <v>241</v>
+      </c>
+      <c r="D220" s="53"/>
+      <c r="E220" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49163000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F220" s="14"/>
+      <c r="G220" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H220" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I220" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J220" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K220" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L220" s="56"/>
+      <c r="M220" s="15"/>
+      <c r="N220" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O220" s="15"/>
+      <c r="P220" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q220" s="17">
+        <v>30499</v>
+      </c>
+      <c r="R220" s="18">
+        <v>40</v>
+      </c>
+      <c r="S220" s="19">
+        <v>21044.31</v>
+      </c>
+      <c r="T220" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U220" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="V220" s="22">
+        <v>44</v>
+      </c>
+      <c r="W220" s="22">
+        <v>1</v>
+      </c>
+      <c r="X220" s="23"/>
+    </row>
+    <row r="221" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A221" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B221" s="25" t="s">
+        <v>240</v>
+      </c>
+      <c r="C221" s="12" t="s">
+        <v>241</v>
+      </c>
+      <c r="D221" s="53"/>
+      <c r="E221" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49163000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F221" s="14"/>
+      <c r="G221" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H221" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I221" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J221" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K221" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L221" s="56"/>
+      <c r="M221" s="15"/>
+      <c r="N221" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O221" s="15"/>
+      <c r="P221" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q221" s="17">
+        <v>30499</v>
+      </c>
+      <c r="R221" s="18">
+        <v>40</v>
+      </c>
+      <c r="S221" s="19">
+        <v>21044.31</v>
+      </c>
+      <c r="T221" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U221" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V221" s="26">
+        <v>44.5</v>
+      </c>
+      <c r="W221" s="22">
+        <v>1</v>
+      </c>
+      <c r="X221" s="23"/>
+    </row>
+    <row r="222" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A222" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B222" s="25" t="s">
+        <v>240</v>
+      </c>
+      <c r="C222" s="12" t="s">
+        <v>241</v>
+      </c>
+      <c r="D222" s="54"/>
+      <c r="E222" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49163000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F222" s="14"/>
+      <c r="G222" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H222" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I222" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J222" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K222" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L222" s="57"/>
+      <c r="M222" s="15"/>
+      <c r="N222" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O222" s="15"/>
+      <c r="P222" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q222" s="17">
+        <v>30499</v>
+      </c>
+      <c r="R222" s="18">
+        <v>40</v>
+      </c>
+      <c r="S222" s="19">
+        <v>21044.31</v>
+      </c>
+      <c r="T222" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U222" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="V222" s="22">
+        <v>45</v>
+      </c>
+      <c r="W222" s="22">
+        <v>1</v>
+      </c>
+      <c r="X222" s="23"/>
+    </row>
+    <row r="223" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A223" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B223" s="11" t="s">
+        <v>199</v>
+      </c>
+      <c r="C223" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="D223" s="52"/>
+      <c r="E223" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49221300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F223" s="14"/>
+      <c r="G223" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="H223" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I223" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="J223" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K223" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L223" s="55" t="s">
+        <v>202</v>
+      </c>
+      <c r="M223" s="15"/>
+      <c r="N223" s="15" t="s">
+        <v>244</v>
+      </c>
+      <c r="O223" s="15"/>
+      <c r="P223" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q223" s="17">
+        <v>23799</v>
+      </c>
+      <c r="R223" s="18">
+        <v>40</v>
+      </c>
+      <c r="S223" s="19">
+        <v>16421.309999999998</v>
+      </c>
+      <c r="T223" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U223" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="V223" s="22">
+        <v>42</v>
+      </c>
+      <c r="W223" s="22">
+        <v>2</v>
+      </c>
+      <c r="X223" s="23"/>
+    </row>
+    <row r="224" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A224" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B224" s="25" t="s">
+        <v>199</v>
+      </c>
+      <c r="C224" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="D224" s="53"/>
+      <c r="E224" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49221300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F224" s="14"/>
+      <c r="G224" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H224" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I224" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J224" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K224" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L224" s="56"/>
+      <c r="M224" s="15"/>
+      <c r="N224" s="15" t="s">
+        <v>244</v>
+      </c>
+      <c r="O224" s="15"/>
+      <c r="P224" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q224" s="17">
+        <v>23799</v>
+      </c>
+      <c r="R224" s="18">
+        <v>40</v>
+      </c>
+      <c r="S224" s="19">
+        <v>16421.309999999998</v>
+      </c>
+      <c r="T224" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U224" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="V224" s="26">
+        <v>42.5</v>
+      </c>
+      <c r="W224" s="22">
+        <v>3</v>
+      </c>
+      <c r="X224" s="23"/>
+    </row>
+    <row r="225" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A225" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B225" s="25" t="s">
+        <v>199</v>
+      </c>
+      <c r="C225" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="D225" s="54"/>
+      <c r="E225" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L49221300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F225" s="14"/>
+      <c r="G225" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="H225" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I225" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="J225" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K225" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L225" s="57"/>
+      <c r="M225" s="15"/>
+      <c r="N225" s="15" t="s">
+        <v>244</v>
+      </c>
+      <c r="O225" s="15"/>
+      <c r="P225" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q225" s="17">
+        <v>23799</v>
+      </c>
+      <c r="R225" s="18">
+        <v>40</v>
+      </c>
+      <c r="S225" s="19">
+        <v>16421.309999999998</v>
+      </c>
+      <c r="T225" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="U225" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V225" s="22">
+        <v>43</v>
+      </c>
+      <c r="W225" s="22">
+        <v>4</v>
+      </c>
+      <c r="X225" s="23"/>
+    </row>
+    <row r="226" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A226" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B226" s="11" t="s">
+        <v>245</v>
+      </c>
+      <c r="C226" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="D226" s="13"/>
+      <c r="E226" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=LC2182600&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F226" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G226" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="H226" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="I226" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="J226" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K226" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L226" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="M226" s="15"/>
+      <c r="N226" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O226" s="15"/>
+      <c r="P226" s="16" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q226" s="17">
+        <v>12899</v>
+      </c>
+      <c r="R226" s="18">
+        <v>40</v>
+      </c>
+      <c r="S226" s="19">
+        <v>8900.31</v>
+      </c>
+      <c r="T226" s="20" t="s">
+        <v>252</v>
+      </c>
+      <c r="U226" s="21" t="s">
+        <v>253</v>
+      </c>
+      <c r="V226" s="34" t="s">
+        <v>254</v>
+      </c>
+      <c r="W226" s="22">
+        <v>30</v>
+      </c>
+      <c r="X226" s="23"/>
+    </row>
+    <row r="227" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A227" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B227" s="11" t="s">
+        <v>245</v>
+      </c>
+      <c r="C227" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="D227" s="13"/>
+      <c r="E227" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=LC2182700&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F227" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G227" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="H227" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="I227" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="J227" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K227" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L227" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="M227" s="15"/>
+      <c r="N227" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O227" s="15"/>
+      <c r="P227" s="16" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q227" s="17">
+        <v>12899</v>
+      </c>
+      <c r="R227" s="18">
+        <v>40</v>
+      </c>
+      <c r="S227" s="19">
+        <v>8900.31</v>
+      </c>
+      <c r="T227" s="20" t="s">
+        <v>252</v>
+      </c>
+      <c r="U227" s="21" t="s">
+        <v>253</v>
+      </c>
+      <c r="V227" s="34" t="s">
+        <v>254</v>
+      </c>
+      <c r="W227" s="22">
+        <v>12</v>
+      </c>
+      <c r="X227" s="23"/>
+    </row>
+    <row r="228" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A228" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B228" s="11" t="s">
+        <v>256</v>
+      </c>
+      <c r="C228" s="12" t="s">
+        <v>257</v>
+      </c>
+      <c r="D228" s="13"/>
+      <c r="E228" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=LC2182900&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F228" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G228" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="H228" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="I228" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="J228" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K228" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L228" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="M228" s="15"/>
+      <c r="N228" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O228" s="15"/>
+      <c r="P228" s="16" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q228" s="17">
+        <v>10799</v>
+      </c>
+      <c r="R228" s="18">
+        <v>40</v>
+      </c>
+      <c r="S228" s="19">
+        <v>7451.3099999999986</v>
+      </c>
+      <c r="T228" s="20" t="s">
+        <v>252</v>
+      </c>
+      <c r="U228" s="21" t="s">
+        <v>253</v>
+      </c>
+      <c r="V228" s="34" t="s">
+        <v>254</v>
+      </c>
+      <c r="W228" s="22">
+        <v>22</v>
+      </c>
+      <c r="X228" s="23"/>
+    </row>
+    <row r="229" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A229" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B229" s="11" t="s">
+        <v>256</v>
+      </c>
+      <c r="C229" s="12" t="s">
+        <v>259</v>
+      </c>
+      <c r="D229" s="13"/>
+      <c r="E229" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=LC2183000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F229" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G229" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="H229" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="I229" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="J229" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K229" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L229" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="M229" s="15"/>
+      <c r="N229" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O229" s="15"/>
+      <c r="P229" s="16" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q229" s="17">
+        <v>10799</v>
+      </c>
+      <c r="R229" s="18">
+        <v>40</v>
+      </c>
+      <c r="S229" s="19">
+        <v>7451.3099999999986</v>
+      </c>
+      <c r="T229" s="20" t="s">
+        <v>252</v>
+      </c>
+      <c r="U229" s="21" t="s">
+        <v>253</v>
+      </c>
+      <c r="V229" s="34" t="s">
+        <v>254</v>
+      </c>
+      <c r="W229" s="22">
+        <v>11</v>
+      </c>
+      <c r="X229" s="23"/>
+    </row>
+    <row r="230" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A230" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B230" s="11" t="s">
+        <v>260</v>
+      </c>
+      <c r="C230" s="12" t="s">
+        <v>261</v>
+      </c>
+      <c r="D230" s="13"/>
+      <c r="E230" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=LC2183200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F230" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G230" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="H230" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="I230" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="J230" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K230" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L230" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="M230" s="15"/>
+      <c r="N230" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O230" s="15"/>
+      <c r="P230" s="16" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q230" s="17">
+        <v>16299</v>
+      </c>
+      <c r="R230" s="18">
+        <v>40</v>
+      </c>
+      <c r="S230" s="19">
+        <v>11246.31</v>
+      </c>
+      <c r="T230" s="20" t="s">
+        <v>252</v>
+      </c>
+      <c r="U230" s="21" t="s">
+        <v>253</v>
+      </c>
+      <c r="V230" s="34" t="s">
+        <v>254</v>
+      </c>
+      <c r="W230" s="22">
+        <v>24</v>
+      </c>
+      <c r="X230" s="23"/>
+    </row>
+    <row r="231" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A231" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B231" s="11" t="s">
+        <v>260</v>
+      </c>
+      <c r="C231" s="12" t="s">
+        <v>262</v>
+      </c>
+      <c r="D231" s="13"/>
+      <c r="E231" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=LC2183300&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F231" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G231" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="H231" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="I231" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="J231" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K231" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L231" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="M231" s="15"/>
+      <c r="N231" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="O231" s="15"/>
+      <c r="P231" s="16" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q231" s="17">
+        <v>16299</v>
+      </c>
+      <c r="R231" s="18">
+        <v>40</v>
+      </c>
+      <c r="S231" s="19">
+        <v>11246.31</v>
+      </c>
+      <c r="T231" s="20" t="s">
+        <v>252</v>
+      </c>
+      <c r="U231" s="21" t="s">
+        <v>253</v>
+      </c>
+      <c r="V231" s="34" t="s">
+        <v>254</v>
+      </c>
+      <c r="W231" s="22">
+        <v>12</v>
+      </c>
+      <c r="X231" s="23"/>
+    </row>
+    <row r="232" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A232" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B232" s="11" t="s">
+        <v>263</v>
+      </c>
+      <c r="C232" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="D232" s="13"/>
+      <c r="E232" s="38" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=L47112000&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F232" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="G232" s="11" t="s">
         <v>225</v>
       </c>
-      <c r="D145" s="58"/>
-[...8 lines deleted...]
-      <c r="H145" s="23" t="s">
+      <c r="H232" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I145" s="23" t="s">
-[...26 lines deleted...]
-      <c r="T145" s="19" t="s">
+      <c r="I232" s="15" t="s">
+        <v>265</v>
+      </c>
+      <c r="J232" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="K232" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L232" s="15" t="s">
+        <v>226</v>
+      </c>
+      <c r="M232" s="15"/>
+      <c r="N232" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="O232" s="15"/>
+      <c r="P232" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q232" s="17">
+        <v>13199</v>
+      </c>
+      <c r="R232" s="18">
+        <v>45.45</v>
+      </c>
+      <c r="S232" s="19">
+        <v>8279.9884999999995</v>
+      </c>
+      <c r="T232" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="U145" s="20" t="s">
-[...5 lines deleted...]
-      <c r="W145" s="21">
+      <c r="U232" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="V232" s="26">
+        <v>38.5</v>
+      </c>
+      <c r="W232" s="22">
         <v>1</v>
       </c>
-      <c r="X145" s="22"/>
-[...66 lines deleted...]
-      <c r="X146" s="22"/>
+      <c r="X232" s="23"/>
     </row>
   </sheetData>
-  <autoFilter ref="A3:X146" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
-[...52 lines deleted...]
-    <mergeCell ref="L131:L136"/>
+  <autoFilter ref="A3:X232" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <mergeCells count="72">
+    <mergeCell ref="D5:D13"/>
+    <mergeCell ref="L5:L13"/>
+    <mergeCell ref="D14:D23"/>
+    <mergeCell ref="L14:L23"/>
+    <mergeCell ref="D24:D36"/>
+    <mergeCell ref="L24:L36"/>
+    <mergeCell ref="D37:D41"/>
+    <mergeCell ref="L37:L41"/>
+    <mergeCell ref="D42:D44"/>
+    <mergeCell ref="L42:L44"/>
+    <mergeCell ref="D61:D62"/>
+    <mergeCell ref="L61:L62"/>
+    <mergeCell ref="D63:D64"/>
+    <mergeCell ref="L63:L64"/>
+    <mergeCell ref="D65:D72"/>
+    <mergeCell ref="L65:L72"/>
+    <mergeCell ref="D73:D74"/>
+    <mergeCell ref="L73:L74"/>
+    <mergeCell ref="D75:D88"/>
+    <mergeCell ref="L75:L88"/>
+    <mergeCell ref="D89:D91"/>
+    <mergeCell ref="L89:L91"/>
+    <mergeCell ref="D92:D105"/>
+    <mergeCell ref="L92:L105"/>
+    <mergeCell ref="D106:D118"/>
+    <mergeCell ref="L106:L118"/>
+    <mergeCell ref="D119:D120"/>
+    <mergeCell ref="L119:L120"/>
+    <mergeCell ref="D121:D125"/>
+    <mergeCell ref="L121:L125"/>
+    <mergeCell ref="D126:D131"/>
+    <mergeCell ref="L126:L131"/>
+    <mergeCell ref="D132:D134"/>
+    <mergeCell ref="L132:L134"/>
+    <mergeCell ref="D135:D139"/>
+    <mergeCell ref="L135:L139"/>
+    <mergeCell ref="D140:D143"/>
+    <mergeCell ref="L140:L143"/>
+    <mergeCell ref="D144:D149"/>
+    <mergeCell ref="L144:L149"/>
+    <mergeCell ref="D150:D152"/>
+    <mergeCell ref="L150:L152"/>
+    <mergeCell ref="D153:D155"/>
+    <mergeCell ref="L153:L155"/>
+    <mergeCell ref="D157:D162"/>
+    <mergeCell ref="L157:L162"/>
+    <mergeCell ref="D163:D165"/>
+    <mergeCell ref="L163:L165"/>
+    <mergeCell ref="D168:D169"/>
+    <mergeCell ref="L168:L169"/>
+    <mergeCell ref="D170:D172"/>
+    <mergeCell ref="L170:L172"/>
+    <mergeCell ref="D176:D181"/>
+    <mergeCell ref="L176:L181"/>
+    <mergeCell ref="D182:D184"/>
+    <mergeCell ref="L182:L184"/>
+    <mergeCell ref="D185:D186"/>
+    <mergeCell ref="L185:L186"/>
+    <mergeCell ref="D187:D195"/>
+    <mergeCell ref="L187:L195"/>
+    <mergeCell ref="D196:D206"/>
+    <mergeCell ref="L196:L206"/>
+    <mergeCell ref="D207:D211"/>
+    <mergeCell ref="L207:L211"/>
+    <mergeCell ref="D212:D215"/>
+    <mergeCell ref="L212:L215"/>
+    <mergeCell ref="D216:D218"/>
+    <mergeCell ref="L216:L218"/>
+    <mergeCell ref="D219:D222"/>
+    <mergeCell ref="L219:L222"/>
+    <mergeCell ref="D223:D225"/>
+    <mergeCell ref="L223:L225"/>
   </mergeCells>
-  <dataValidations count="7">
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X4 X131:X132 X128 X111 X109 X103:X104 X91 X86:X88 X77:X80 X73:X74 X69 X66:X67 X59:X60 X55 X52 X30 X27:X28 X25 X21 X18:X19 X15 X11 X6" xr:uid="{00000000-0002-0000-0000-000000000000}">
+  <dataValidations count="20">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X4 X232 X220:X222 X215:X218 X212:X213 X205:X208 X192 X187:X188 X180:X182 X175:X176 X168:X171 X165:X166 X163 X152:X156 X149 X130:X132 X126 X119 X107 X105 X88:X91 X73:X75 X59:X65 X56 X53 X47 X45 X42:X43 X34 X13" xr:uid="{00000000-0002-0000-0000-000000000000}">
+      <formula1>1</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X5 X225 X201:X203 X157 X143 X140 X114 X93 X79 X35 X28 X22:X23 X16" xr:uid="{00000000-0002-0000-0000-000001000000}">
+      <formula1>4</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X6 X159 X142 X137:X138 X123 X121 X39 X32 X29 X11" xr:uid="{00000000-0002-0000-0000-000002000000}">
+      <formula1>7</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X7 X224 X210 X198:X199 X195 X186 X183 X178 X173 X161 X150 X148 X141 X115 X111 X108:X109 X92 X85:X86 X78 X72 X36 X25:X26" xr:uid="{00000000-0002-0000-0000-000003000000}">
+      <formula1>3</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X8 X136 X128 X81 X70 X67 X55 X30 X21 X15" xr:uid="{00000000-0002-0000-0000-000004000000}">
+      <formula1>9</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X97 X9:X10" xr:uid="{00000000-0002-0000-0000-000005000000}">
+      <formula1>13</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X12 X191 X184:X185 X158 X145:X147 X120 X103:X104 X84 X41 X37 X27 X14" xr:uid="{00000000-0002-0000-0000-000008000000}">
+      <formula1>5</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X17 X231 X227 X124 X100" xr:uid="{00000000-0002-0000-0000-00000D000000}">
+      <formula1>12</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X18:X19" xr:uid="{00000000-0002-0000-0000-00000E000000}">
+      <formula1>17</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X20 X229 X125 X101 X96 X66" xr:uid="{00000000-0002-0000-0000-000010000000}">
+      <formula1>11</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X24 X223 X219 X214 X211 X209 X204 X196:X197 X193:X194 X189:X190 X179 X177 X174 X172 X167 X164 X162 X151 X144 X139 X133:X135 X116:X118 X106 X87 X76:X77 X57:X58 X54 X48:X52 X46 X44 X38" xr:uid="{00000000-0002-0000-0000-000014000000}">
       <formula1>2</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X5 X142:X146 X137 X129:X130 X124:X125 X117:X121 X112:X115 X110 X105:X108 X99:X102 X95:X96 X92 X89:X90 X85 X70:X72 X68 X61 X56:X57 X53:X54 X48:X51 X37:X46 X33 X31 X29 X22:X24 X16:X17 X9:X10 X7" xr:uid="{00000000-0002-0000-0000-000001000000}">
-      <formula1>1</formula1>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X31 X160 X95 X82 X71" xr:uid="{00000000-0002-0000-0000-00001B000000}">
+      <formula1>8</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X8 X138:X139 X136 X127 X97 X83:X84 X81 X75:X76 X65 X62 X36 X32 X26 X12:X14" xr:uid="{00000000-0002-0000-0000-000004000000}">
-[...8 lines deleted...]
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X35 X140" xr:uid="{00000000-0002-0000-0000-00001F000000}">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X33 X200 X113 X110 X102 X94 X83 X80" xr:uid="{00000000-0002-0000-0000-00001D000000}">
       <formula1>6</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X126" xr:uid="{00000000-0002-0000-0000-00007A000000}">
-      <formula1>9</formula1>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X40 X129 X127 X112" xr:uid="{00000000-0002-0000-0000-000024000000}">
+      <formula1>10</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X68" xr:uid="{00000000-0002-0000-0000-000040000000}">
+      <formula1>20</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X69 X122 X99" xr:uid="{00000000-0002-0000-0000-000041000000}">
+      <formula1>15</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X98" xr:uid="{00000000-0002-0000-0000-00005E000000}">
+      <formula1>16</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X226" xr:uid="{00000000-0002-0000-0000-0000DE000000}">
+      <formula1>30</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X228" xr:uid="{00000000-0002-0000-0000-0000E0000000}">
+      <formula1>22</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X230" xr:uid="{00000000-0002-0000-0000-0000E2000000}">
+      <formula1>24</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="1" top="0.75" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
+  <pageSetup paperSize="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:K16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="38" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="16384" width="9.33203125" style="38"/>
+    <col min="1" max="1" width="2.75" style="39" customWidth="1"/>
+    <col min="2" max="3" width="31.75" style="39" customWidth="1"/>
+    <col min="4" max="4" width="2.75" style="39" customWidth="1"/>
+    <col min="5" max="5" width="35.75" style="40" customWidth="1"/>
+    <col min="6" max="7" width="22.75" style="42" customWidth="1"/>
+    <col min="8" max="8" width="2.75" style="40" customWidth="1"/>
+    <col min="9" max="9" width="38.75" style="40" customWidth="1"/>
+    <col min="10" max="11" width="16.75" style="42" customWidth="1"/>
+    <col min="12" max="16384" width="9.1640625" style="39"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="E1" s="44" t="s">
-[...3 lines deleted...]
-      <c r="G1" s="45"/>
+      <c r="E1" s="45" t="s">
+        <v>267</v>
+      </c>
+      <c r="F1" s="41"/>
+      <c r="G1" s="46"/>
     </row>
     <row r="2" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="E2" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="46">
+      <c r="E2" s="43" t="s">
+        <v>268</v>
+      </c>
+      <c r="F2" s="47">
         <f>SUMPRODUCT(TDSheet!$Q$4:$Q$1048572,TDSheet!$X$4:$X$1048572)</f>
         <v>0</v>
       </c>
-      <c r="G2" s="46"/>
-[...3 lines deleted...]
-      <c r="K2" s="48"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
     </row>
     <row r="3" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B3" s="61"/>
-[...4 lines deleted...]
-      <c r="F3" s="46" t="e">
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="E3" s="43" t="s">
+        <v>269</v>
+      </c>
+      <c r="F3" s="47" t="e">
         <f>SUMPRODUCT(TDSheet!#REF!,TDSheet!$X$4:$X$1048571)</f>
         <v>#REF!</v>
       </c>
-      <c r="G3" s="46"/>
-[...3 lines deleted...]
-      <c r="K3" s="48"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
     </row>
     <row r="4" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B4" s="59" t="s">
-[...20 lines deleted...]
-        <v>240</v>
+      <c r="B4" s="60" t="s">
+        <v>266</v>
+      </c>
+      <c r="C4" s="61"/>
+      <c r="E4" s="44" t="s">
+        <v>270</v>
+      </c>
+      <c r="F4" s="50" t="s">
+        <v>275</v>
+      </c>
+      <c r="G4" s="50" t="s">
+        <v>276</v>
+      </c>
+      <c r="H4" s="48"/>
+      <c r="I4" s="50" t="s">
+        <v>277</v>
+      </c>
+      <c r="J4" s="50" t="s">
+        <v>279</v>
+      </c>
+      <c r="K4" s="50" t="s">
+        <v>276</v>
       </c>
     </row>
     <row r="5" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B5" s="60"/>
-[...1 lines deleted...]
-      <c r="E5" s="42" t="s">
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="E5" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="F5" s="46" t="e">
+      <c r="F5" s="47" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$H$4:$H$1048569="Обувь"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="G5" s="46">
+      <c r="G5" s="47">
         <f>SUMIF(TDSheet!$H$4:$H$1048569,"Обувь",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
-      <c r="H5" s="47"/>
-[...3 lines deleted...]
-      <c r="J5" s="46" t="e">
+      <c r="H5" s="48"/>
+      <c r="I5" s="51" t="s">
+        <v>30</v>
+      </c>
+      <c r="J5" s="47" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$K$4:$K$1048569="Мужчины"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="K5" s="46">
+      <c r="K5" s="47">
         <f>SUMIF(TDSheet!$K$4:$K$1048569,"Мужчины",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B6" s="60"/>
-[...4 lines deleted...]
-      <c r="F6" s="46" t="e">
+      <c r="B6" s="61"/>
+      <c r="C6" s="61"/>
+      <c r="E6" s="43" t="s">
+        <v>271</v>
+      </c>
+      <c r="F6" s="47" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$H$4:$H$1048569="Одежда"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="G6" s="46">
+      <c r="G6" s="47">
         <f>SUMIF(TDSheet!$H$4:$H$1048569,"Одежда",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
-      <c r="H6" s="47"/>
-[...3 lines deleted...]
-      <c r="J6" s="46" t="e">
+      <c r="H6" s="48"/>
+      <c r="I6" s="51" t="s">
+        <v>40</v>
+      </c>
+      <c r="J6" s="47" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$K$4:$K$1048569="Женщины"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="K6" s="46">
+      <c r="K6" s="47">
         <f>SUMIF(TDSheet!$K$4:$K$1048569,"Женщины",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B7" s="60"/>
-[...4 lines deleted...]
-      <c r="F7" s="46" t="e">
+      <c r="B7" s="61"/>
+      <c r="C7" s="61"/>
+      <c r="E7" s="43" t="s">
+        <v>272</v>
+      </c>
+      <c r="F7" s="47" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$H$4:$H$1048569="Аксессуары"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="G7" s="46">
+      <c r="G7" s="47">
         <f>SUMIF(TDSheet!$H$4:$H$1048569,"Аксессуары",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
-      <c r="H7" s="47"/>
-[...3 lines deleted...]
-      <c r="J7" s="46" t="e">
+      <c r="H7" s="48"/>
+      <c r="I7" s="51" t="s">
+        <v>278</v>
+      </c>
+      <c r="J7" s="47" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$K$4:$K$1048569="Дети"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="K7" s="46">
+      <c r="K7" s="47">
         <f>SUMIF(TDSheet!$K$4:$K$1048569,"Дети",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B8" s="60"/>
-[...4 lines deleted...]
-      <c r="F8" s="46" t="e">
+      <c r="B8" s="61"/>
+      <c r="C8" s="61"/>
+      <c r="E8" s="43" t="s">
+        <v>273</v>
+      </c>
+      <c r="F8" s="47" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$H$4:$H$1048569="Спорт. Инвентарь"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="G8" s="46">
+      <c r="G8" s="47">
         <f>SUMIF(TDSheet!$H$4:$H$1048569,"Спорт. Инвентарь",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
-      <c r="H8" s="47"/>
-[...3 lines deleted...]
-      <c r="J8" s="46" t="e">
+      <c r="H8" s="48"/>
+      <c r="I8" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="J8" s="47" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$K$4:$K$1048569="Унисекс"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="K8" s="46">
+      <c r="K8" s="47">
         <f>SUMIF(TDSheet!$K$4:$K$1048569,"Унисекс",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B9" s="60"/>
-[...4 lines deleted...]
-      <c r="F9" s="46" t="e">
+      <c r="B9" s="61"/>
+      <c r="C9" s="61"/>
+      <c r="E9" s="43" t="s">
+        <v>248</v>
+      </c>
+      <c r="F9" s="47" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$H$4:$H$1048569="Сумки и рюкзаки"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="G9" s="46">
+      <c r="G9" s="47">
         <f>SUMIF(TDSheet!$H$4:$H$1048569,"Сумки и рюкзаки",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
-      <c r="H9" s="47"/>
-[...2 lines deleted...]
-      <c r="K9" s="48"/>
+      <c r="H9" s="48"/>
+      <c r="I9" s="48"/>
+      <c r="J9" s="49"/>
+      <c r="K9" s="49"/>
     </row>
     <row r="10" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B10" s="60"/>
-[...4 lines deleted...]
-      <c r="F10" s="46" t="e">
+      <c r="B10" s="61"/>
+      <c r="C10" s="61"/>
+      <c r="E10" s="43" t="s">
+        <v>274</v>
+      </c>
+      <c r="F10" s="47" t="e">
         <f>SUM(F5:F9)</f>
         <v>#REF!</v>
       </c>
-      <c r="G10" s="46">
+      <c r="G10" s="47">
         <f>SUM(G5:G9)</f>
         <v>0</v>
       </c>
-      <c r="H10" s="47"/>
-[...2 lines deleted...]
-      <c r="K10" s="48"/>
+      <c r="H10" s="48"/>
+      <c r="I10" s="48"/>
+      <c r="J10" s="49"/>
+      <c r="K10" s="49"/>
     </row>
     <row r="11" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B11" s="60"/>
-      <c r="C11" s="60"/>
+      <c r="B11" s="61"/>
+      <c r="C11" s="61"/>
     </row>
     <row r="12" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B12" s="60"/>
-      <c r="C12" s="60"/>
+      <c r="B12" s="61"/>
+      <c r="C12" s="61"/>
     </row>
     <row r="13" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B13" s="60"/>
-      <c r="C13" s="60"/>
+      <c r="B13" s="61"/>
+      <c r="C13" s="61"/>
     </row>
     <row r="14" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B14" s="60"/>
-      <c r="C14" s="60"/>
+      <c r="B14" s="61"/>
+      <c r="C14" s="61"/>
     </row>
     <row r="15" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B15" s="60"/>
-      <c r="C15" s="60"/>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
     </row>
     <row r="16" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B16" s="61"/>
-      <c r="C16" s="61"/>
+      <c r="B16" s="62"/>
+      <c r="C16" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B4:C15"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B16:C16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>TDSheet</vt:lpstr>
       <vt:lpstr>Расчет</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Кулешова Надежда</dc:creator>
+  <dc:creator>Дятькина Анна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>