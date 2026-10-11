--- v2 (2026-08-27)
+++ v3 (2026-10-11)
@@ -13,165 +13,101 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Mac\Home\Downloads\archive 2\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Mac\Home\Downloads\archive\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9FB481C-DCAA-40D4-8B8E-7C71955E339D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{21F0BB69-9761-442B-8412-1C78EB6673CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-98" yWindow="-98" windowWidth="22875" windowHeight="13650" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="TDSheet" sheetId="1" r:id="rId1"/>
     <sheet name="Расчет" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">TDSheet!$A$3:$X$310</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">TDSheet!$A$3:$X$247</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="K8" i="2" l="1"/>
   <c r="K7" i="2"/>
   <c r="K6" i="2"/>
   <c r="K5" i="2"/>
   <c r="J8" i="2"/>
   <c r="J7" i="2"/>
   <c r="J6" i="2"/>
   <c r="J5" i="2"/>
   <c r="G9" i="2"/>
   <c r="G8" i="2"/>
   <c r="G7" i="2"/>
   <c r="G6" i="2"/>
   <c r="G5" i="2"/>
   <c r="F9" i="2"/>
   <c r="F8" i="2"/>
   <c r="F7" i="2"/>
   <c r="F6" i="2"/>
   <c r="F5" i="2"/>
-  <c r="F10" i="2" s="1"/>
   <c r="F3" i="2"/>
   <c r="F2" i="2"/>
-  <c r="E310" i="1"/>
-[...61 lines deleted...]
-  <c r="E248" i="1"/>
   <c r="E247" i="1"/>
   <c r="E246" i="1"/>
   <c r="E245" i="1"/>
   <c r="E244" i="1"/>
   <c r="E243" i="1"/>
   <c r="E242" i="1"/>
   <c r="E241" i="1"/>
   <c r="E240" i="1"/>
   <c r="E239" i="1"/>
   <c r="E238" i="1"/>
   <c r="E237" i="1"/>
   <c r="E236" i="1"/>
   <c r="E235" i="1"/>
   <c r="E234" i="1"/>
   <c r="E233" i="1"/>
   <c r="E232" i="1"/>
   <c r="E231" i="1"/>
   <c r="E230" i="1"/>
   <c r="E229" i="1"/>
   <c r="E228" i="1"/>
   <c r="E227" i="1"/>
   <c r="E226" i="1"/>
   <c r="E225" i="1"/>
   <c r="E224" i="1"/>
   <c r="E223" i="1"/>
@@ -372,56 +308,57 @@
   <c r="E28" i="1"/>
   <c r="E27" i="1"/>
   <c r="E26" i="1"/>
   <c r="E25" i="1"/>
   <c r="E24" i="1"/>
   <c r="E23" i="1"/>
   <c r="E22" i="1"/>
   <c r="E21" i="1"/>
   <c r="E20" i="1"/>
   <c r="E19" i="1"/>
   <c r="E18" i="1"/>
   <c r="E17" i="1"/>
   <c r="E16" i="1"/>
   <c r="E15" i="1"/>
   <c r="E14" i="1"/>
   <c r="E13" i="1"/>
   <c r="E12" i="1"/>
   <c r="E11" i="1"/>
   <c r="E10" i="1"/>
   <c r="E9" i="1"/>
   <c r="E8" i="1"/>
   <c r="E7" i="1"/>
   <c r="E6" i="1"/>
   <c r="E5" i="1"/>
   <c r="E4" i="1"/>
-  <c r="G10" i="2" l="1"/>
+  <c r="F10" i="2" l="1"/>
+  <c r="G10" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4103" uniqueCount="338">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3330" uniqueCount="326">
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Больше фотографий</t>
   </si>
   <si>
     <t>Внимание</t>
   </si>
   <si>
     <t>Рос.описание</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
@@ -452,216 +389,153 @@
     <t>RRP</t>
   </si>
   <si>
     <t>Скидка %</t>
   </si>
   <si>
     <t>Шкала</t>
   </si>
   <si>
     <t>Р-р</t>
   </si>
   <si>
     <t>Рос. размер</t>
   </si>
   <si>
     <t>Нали-
 чие</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Crocs</t>
   </si>
   <si>
-    <t>Handle It Rain Boot K</t>
-[...2 lines deleted...]
-    <t>211052-730</t>
+    <t>Handle It Rain Boot T</t>
+  </si>
+  <si>
+    <t>211056-730</t>
   </si>
   <si>
     <t>Сапоги</t>
   </si>
   <si>
     <t>Обувь</t>
   </si>
   <si>
     <t>Повседневная обувь</t>
   </si>
   <si>
     <t>Спортивный стиль</t>
   </si>
   <si>
     <t>Дети</t>
   </si>
   <si>
     <t>желтый</t>
   </si>
   <si>
     <t>верх: пластик; подкладка: отсутствует; подошва: пластик</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
-    <t>C13</t>
-[...5 lines deleted...]
-    <t>33-34</t>
+    <t>C4</t>
   </si>
   <si>
     <t>Jibbitz Letter H</t>
   </si>
   <si>
     <t>10007001</t>
   </si>
   <si>
     <t>Джибитс</t>
   </si>
   <si>
     <t>Аксессуары</t>
   </si>
   <si>
     <t>Прочие аксессуары</t>
   </si>
   <si>
     <t>Унисекс</t>
   </si>
   <si>
     <t>Украшение Jibbitz для обуви Crocs.</t>
   </si>
   <si>
     <t>N/A.</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Круглогодично</t>
   </si>
   <si>
     <t>100% полимер croslite</t>
   </si>
   <si>
     <t>Tech size</t>
   </si>
   <si>
     <t>onesize</t>
   </si>
   <si>
     <t>_</t>
   </si>
   <si>
-    <t>Russian Flag</t>
-[...2 lines deleted...]
-    <t>10006914</t>
+    <t>Football Team 5 Pack</t>
+  </si>
+  <si>
+    <t>10015038</t>
+  </si>
+  <si>
+    <t>Jibbitz Football Team 5 Pack — это оригинальные украшения для обуви Crocs, которые позволяют персонализировать вашу коллекцию. Эти яркие и уникальные аксессуары легко крепятся к специальным отверстиям на поверхности Crocs, позволяя вам выразить свой стиль и индивидуальность. Существует широкий ассортимент Jibbitz: от любимых персонажей мультфильмов до символов хобби и интересов. Каждый найдет что-то по душе, трансформируя повседневную обувь в нечто особенное. Идеальные для коллекционирования и обмена с друзьями!</t>
   </si>
   <si>
     <t>разноцветный</t>
   </si>
   <si>
-    <t>Cheers Beer</t>
-[...4 lines deleted...]
-  <si>
     <t>100% синт.материалы</t>
   </si>
   <si>
-    <t>BVB Pennant</t>
-[...55 lines deleted...]
-  <si>
     <t>Picnic Pitcher</t>
   </si>
   <si>
     <t>10018519</t>
   </si>
   <si>
     <t>Sandcastle</t>
   </si>
   <si>
     <t>10018542</t>
+  </si>
+  <si>
+    <t>Jibbitz Sandcastle — это оригинальные украшения для обуви Crocs, которые позволяют персонализировать вашу коллекцию. Эти яркие и уникальные аксессуары легко крепятся к специальным отверстиям на поверхности Crocs, позволяя вам выразить свой стиль и индивидуальность. Существует широкий ассортимент Jibbitz: от любимых персонажей мультфильмов до символов хобби и интересов. Каждый найдет что-то по душе, трансформируя повседневную обувь в нечто особенное. Идеальные для коллекционирования и обмена с друзьями!</t>
   </si>
   <si>
     <t>Classic Crocs Sandal</t>
   </si>
   <si>
     <t>206761-410</t>
   </si>
   <si>
     <t>Шлепанцы</t>
   </si>
   <si>
     <t>Сандалии и шлепанцы</t>
   </si>
   <si>
     <t>Внешний вид и ощущение комфорта наших удобных моделей Classic Clog и Crocs Slide теперь и в модели сандалий. Два верхних ремешка обеспечивают ещё больший комфорт и защиту, а семь отверстий на каждой ноге позволят украсить эту модель с помощью Jibbitz™: мы даже помогли вам начать, добавив аксессуар с логотипом Crocs. Литой полимерный материал Croslite™ обеспечит вам комфорт и поддержку стопы в течение всего дня.
  Особенности Classic Crocs Sandal:
  - Верх с двумя ремешками, вдохновлённый моделями Classic Clog и Crocs Slide
  - Невероятно лёгкие - носятся с удовольствием 
 - Легко моются и быстро сохнут 
 - Стельки из полимерного материала Croslite™ обеспечивают длительный комфорт
  - В комплект входит Jibbitz™в форме логотипа Crocs
  - Можно украсить с помощью Jibbitz™
  - Iconic Crocs Comfort™: Лёгкие. Гибкие. Абсолютный комфорт.</t>
   </si>
   <si>
@@ -700,814 +574,853 @@
   <si>
     <t>Сабо</t>
   </si>
   <si>
     <t>Легендарные сабо, с появлением которых началась революция в области комфорта во всём мире. Пара, в которую вы будете влюбляться всё больше с каждым днём! Сабо Crocs Classic с технологией Iconic Crocs Comfort и расцветками на любой вкус подарят вам ощущение комфорта при ходьбе. Особенности Crocs Classic: - Невероятно лёгкие – носите их с удовольствием - Не тонут в воде - Вентиляционные отверстия обеспечивают воздухопроводимость и, в тоже время, не дают задерживаться воде и песку при ходьбе - Легко моются и быстро сохнут - Поворотные пяточные ремешки  обеспечивают более надёжную посадку на ноге - Можно украсить Jibbitz - Iconic Crocs Comfort: Лёгкие. Гибкие. Подходят для ежедневной носки</t>
   </si>
   <si>
     <t>зеленый</t>
   </si>
   <si>
     <t>M7W9</t>
   </si>
   <si>
     <t>39-40</t>
   </si>
   <si>
     <t>M8W10</t>
   </si>
   <si>
     <t>40-41</t>
   </si>
   <si>
     <t>10001-0DA</t>
   </si>
   <si>
+    <t>10001-410</t>
+  </si>
+  <si>
     <t>M9W11</t>
   </si>
   <si>
     <t>41-42</t>
   </si>
   <si>
-    <t>10001-410</t>
+    <t>10001-200</t>
+  </si>
+  <si>
+    <t>коричневый</t>
+  </si>
+  <si>
+    <t>100% термопласт (эва)</t>
   </si>
   <si>
     <t>10001-001</t>
   </si>
   <si>
     <t>черный</t>
-  </si>
-[...28 lines deleted...]
-    <t>верх: 95% Термопласт (ТПУ), 5% Текстиль (Полиэстер), подкладка: 100% Текстиль (Полиэстер), подошва: 100% Термопласт (ЭВА)</t>
   </si>
   <si>
     <t>Classic Clog T</t>
   </si>
   <si>
     <t>206990-4KZ</t>
   </si>
   <si>
     <t>Сабо Crocs Classic Clog T - это легендарная модель, с появлением которой началась революция в области комфорта во всём мире. Пара, в которую вы будете влюбляться всё больше с каждым днём!
 Особенности:
 Легкие и удобные: Изготовлены из фирменного материала Croslite™, который обеспечивает легкость, амортизацию и комфорт. 
 Прочная конструкция: Модель устойчива к износу и подходит для активного образа жизни.
 Поворотные пяточные ремешки: обеспечивают более надёжную посадку на ноге.
 Вентиляционные отверстия: обеспечивают воздухопроводимость и в тоже время не дают задерживаться воде и песку при ходьбе.
 Не тонут в воде.
 Легко моются и быстро сохнут.
 Можно украсить Jibbitz.
 Подходят для ежедневной носки. 
 Модель унисекс.</t>
   </si>
   <si>
     <t>C6</t>
   </si>
   <si>
     <t>C7</t>
   </si>
   <si>
     <t>C8</t>
   </si>
   <si>
     <t>C9</t>
   </si>
   <si>
     <t>C10</t>
   </si>
   <si>
-    <t>Crocband Clog K</t>
-[...8 lines deleted...]
-    <t>голубой</t>
+    <t>Crocs Classic Lined Clog</t>
+  </si>
+  <si>
+    <t>203591-060</t>
+  </si>
+  <si>
+    <t>Crocs Classic Lined Clog - это уютные и теплые сабо, предназначенные для комфортного ношения в холодное время года. Изготовлены из инновационного материала Croslite, который обеспечивает мягкость, легкость и долговечность обуви. Технология Croslite делает Crocs Classic Lined Clog идеальным выбором для зимнего сезона. Внутренняя подкладка обеспечивает дополнительное тепло и комфорт, а материал Croslite обладает водоотталкивающими свойствами, чтобы защитить ваши ноги от сырости и холода.</t>
+  </si>
+  <si>
+    <t>верх: 95% Термопласт (ТПУ), 5% Текстиль (Полиэстер), подкладка: 100% Текстиль (Полиэстер), подошва: 100% Термопласт (ЭВА)</t>
+  </si>
+  <si>
+    <t>Classic</t>
+  </si>
+  <si>
+    <t>10001-4JL</t>
+  </si>
+  <si>
+    <t>Baya</t>
+  </si>
+  <si>
+    <t>10126-4JL</t>
+  </si>
+  <si>
+    <t>Сабо Crocs Baya унисекс представляют собой идеальное сочетание комфорта и практичности. Эта цельнолитая модель выполнена из инновационного материала Croslite, что обеспечивает исключительную легкость и эффективное поглощение ударов при ходьбе. Сабо легко чистятся и мгновенно сохнут, что делает их идеальными для повседневного использования и отдыха на природе. Возможность индивидуализации с помощью украшений Jibbitz позволяет каждому владельцу создать уникальный и неповторимый стиль. Crocs Baya — это надежный выбор для тех, кто ценит практичность, комфорт и возможность самовыражения.</t>
+  </si>
+  <si>
+    <t>206990-5AF</t>
+  </si>
+  <si>
+    <t>фиолетовый</t>
+  </si>
+  <si>
+    <t>Crush Clog</t>
+  </si>
+  <si>
+    <t>207521-2Y2</t>
+  </si>
+  <si>
+    <t>Чтобы по-новому взглянуть на свои любимые сабо, обратите внимание на сабо Classic Crush. Эти динамичные новые сабо увеличенной высоты и смелого дизайна предлагают множество вариантов персонализации благодаря отверстиям Jibbitz™ на верху и поворотному ремешку. Комфорт Crocs, который вы любите, плюс дополнительная порция роста, позы и стиля.</t>
+  </si>
+  <si>
+    <t>бежевый</t>
+  </si>
+  <si>
+    <t>Baya II Flip</t>
+  </si>
+  <si>
+    <t>208192-410</t>
+  </si>
+  <si>
+    <t>Сланцы</t>
+  </si>
+  <si>
+    <t>Сабо Crocs Baya II Flip — это гармоничное сочетание комфорта и практичности. Выполненные из цельнолитого материала Croslite, они обеспечивают невероятную легкость и отличную амортизацию при ходьбе. Эти сабо легко чистятся и быстро сохнут, что делает их идеальными для ежедневного использования и отдыха на природе. Возможность персонализации с помощью украшений Jibbitz позволяет каждому владельцу добавить уникальные акценты и выразить свой стиль. Crocs Baya II Flip — это надежный выбор для тех, кто ценит удобство, практичность и индивидуальность в моде.</t>
+  </si>
+  <si>
+    <t>верх: 100% Термопласт (95% ЭВА, 5% ТПУ), подошва: 100% Термопласт (ЭВА)</t>
+  </si>
+  <si>
+    <t>Crocband Cruiser RicRacSandalK Mar</t>
+  </si>
+  <si>
+    <t>211028-4WG</t>
+  </si>
+  <si>
+    <t>Сандалии</t>
+  </si>
+  <si>
+    <t>Сандалии Crocband Cruiser — идеальный выбор для активных малышей, готовых резвиться целый день. Эти повседневные сандалии сочетают в себе удобство и функциональность, предлагаемое всей коллекцией Crocband. Улучшенная посадка и легкая регулировка позволяют быстро адаптироваться к ножке ребенка, обеспечивая комфорт и безопасность. Защитный носок добавляет дополнительную защиту, что делает эти сандалии идеальными для игр на детской площадке или у бассейна. Crocband™ Cruiser обеспечивают комфорт и поддержку, чтобы дети могли наслаждаться каждым мгновением своих летних приключений.</t>
   </si>
   <si>
     <t>C11</t>
   </si>
   <si>
-    <t>Miami Toe Loop Sandal</t>
-[...23 lines deleted...]
-    <t>10001-21N</t>
+    <t>C12</t>
+  </si>
+  <si>
+    <t>C13</t>
+  </si>
+  <si>
+    <t>J1</t>
+  </si>
+  <si>
+    <t>31-32</t>
+  </si>
+  <si>
+    <t>J2</t>
+  </si>
+  <si>
+    <t>33-34</t>
+  </si>
+  <si>
+    <t>J3</t>
+  </si>
+  <si>
+    <t>34-35</t>
+  </si>
+  <si>
+    <t>Mellow Slide</t>
+  </si>
+  <si>
+    <t>208392-2Y2</t>
+  </si>
+  <si>
+    <t>Позвольте себе свободу и легкость с унисекс шлепанцами Crocs Mellow Slide. Эти шлепанцы, выполненные из термопласта (ЭВА), обеспечивают превосходный комфорт и долговечность, становясь идеальным выбором для тех, кто ценит качество и стиль.
+Основные особенности:
+- Удобный дизайн: эргономичная форма и мягкость материала делают каждую пару шагов легкими и приятными;
+- Лёгкость и прочность: термопласт ЭВА обеспечивает долгосрочную износостойкость, сохраняя первоначальный вид и комфорт;
+- Универсальный стиль: минималистический дизайн подходит для любого гардероба, позволяя носить их как дома, так и на улице;
+- Быстрая сушка и легкий уход: шлепанцы легко чистятся и сохнут, сохраняя свою практичность и свежесть.
+Наслаждайтесь каждым шагом в Crocs Mellow Slide — идеальный баланс комфорта и стиля для повседневной носки.</t>
+  </si>
+  <si>
+    <t>нейтральный</t>
+  </si>
+  <si>
+    <t>10001-100</t>
+  </si>
+  <si>
+    <t>белый</t>
+  </si>
+  <si>
+    <t>M13</t>
+  </si>
+  <si>
+    <t>45-46</t>
+  </si>
+  <si>
+    <t>10001-5BN</t>
   </si>
   <si>
     <t>Сабо Crocs Classic Clog — это идеальное сочетание комфорта и стиля, и превосходный выбор для повседневной носки. Эти сабо созданы для тех, кто ценит удобство и долговечность в обуви. Изготовленные из уникального материала Croslite, они обеспечивают непревзойдённую мягкость и комфорт при каждом шаге. Croslite также славится своей долговечностью: сабо сохраняют форму, устойчивы к истиранию и способны выдерживать значительные нагрузки, что делает их идеальными для ежедневного использования.
 Одним из главных преимуществ этой обуви является её анатомическая форма. Удобная посадка и поддержка стопы позволяют ногам находиться в естественном положении, что особенно ценно при длительном ношении. 
 Сабо Crocs Classic Clog также отличаются простотой в уходе. Они легко моются и быстро сохнут, что делает их практичными и удобными в повседневной жизни. 
 Стильный и лаконичный дизайн сабо представлен в широкой палитре цветов, что позволяет каждому найти подходящую пару под свой гардероб. Сабо подойдут как для домашнего использования, так и для прогулок по городу, и даже для работы в офисе, добавляя индивидуальности вашему образу.
 Специальные отверстия для вентиляции обеспечивают комфортный микроклимат для ног даже в жаркую погоду. Они также позволяют украшать обувь различными аксессуарами, добавляя нотку индивидуальности вашему стилю.</t>
   </si>
   <si>
+    <t>M3W5</t>
+  </si>
+  <si>
+    <t>35-36</t>
+  </si>
+  <si>
+    <t>10001-6WC</t>
+  </si>
+  <si>
+    <t>Сабо Crocs Classic Clog - это удобная и стильная обувь для повседневной носки. Изготовлены из прочного материала Croslite, который обеспечивает мягкость, комфорт и долговечность. Удобная посадка и анатомическая форма обеспечивают идеальную поддержку стопы. Эти сабо отличаются легкостью и непревзойденным комфортом, сделавшие их популярными среди активных и стильных людей.</t>
+  </si>
+  <si>
+    <t>красный</t>
+  </si>
+  <si>
+    <t>Classic Animal Clog</t>
+  </si>
+  <si>
+    <t>211800-0RH</t>
+  </si>
+  <si>
+    <t>Classic Tie Dye Clog</t>
+  </si>
+  <si>
+    <t>211937-0PZ</t>
+  </si>
+  <si>
+    <t>Сабо Crocs Classic Tie Dye Clog — это взрыв ярких красок и воплощение культового комфорта. Модель выделяется оригинальным принтом в стиле тай-дай, который добавляет образу расслабленного летнего настроения и психоделического шика. Сабо полностью выполнены из легкого материала Croslite, гарантирующего отличную амортизацию и комфорт в течение всего дня. Поворотные пяточные ремешки обеспечивают надежную посадку на ноге, а вентиляционные отверстия защищают от перегрева и позволяют крепить значки Jibbitz. Обувь невероятно практична: она не тонет в воде, мгновенно сохнет и легко очищается от любых загрязнений.</t>
+  </si>
+  <si>
+    <t>Crocband Gum Clog</t>
+  </si>
+  <si>
+    <t>212756-410</t>
+  </si>
+  <si>
+    <t>верх: 100% полимер, подошва: 100% полимер</t>
+  </si>
+  <si>
+    <t>CrocsAllDayCamouflageSlideM</t>
+  </si>
+  <si>
+    <t>211863-097</t>
+  </si>
+  <si>
+    <t>Мужчины</t>
+  </si>
+  <si>
+    <t>черный/серый</t>
+  </si>
+  <si>
+    <t>M11</t>
+  </si>
+  <si>
+    <t>10001-21N</t>
+  </si>
+  <si>
     <t>10001-21Q</t>
   </si>
   <si>
     <t>10001-3YF</t>
   </si>
   <si>
-    <t>10001-4KZ</t>
-[...5 lines deleted...]
-    <t>10001-6ZQ</t>
+    <t>Мужские сабо Crocs Classic — легендарная модель для комфортной повседневной носки, отдыха, путешествий и прогулок. Легкая и гибкая конструкция Iconic Crocs Comfort обеспечивает удобство в течение дня, а свободная посадка делает Crocs мужские практичным выбором для теплой погоды и активного отдыха.
+Вентиляционные отверстия улучшают воздухообмен и помогают воде и песку быстрее выходить из обуви. Материал легко очищается и быстро сохнет, а поворотный ремешок на пятке позволяет выбрать свободную или более надежную посадку. Сабо Crocs отличаются небольшим весом и не тонут в воде.
+Кроксы мужские Classic подходят для города, пляжа, дачи и поездок. Эти Crocs мужские сабо можно дополнить аксессуарами Jibbitz, создавая индивидуальный дизайн. Практичность, гибкость и комфорт делают модель удобной обувью на каждый день.</t>
+  </si>
+  <si>
+    <t>10001-6SW</t>
+  </si>
+  <si>
+    <t>розовый</t>
+  </si>
+  <si>
+    <t>Bayaband Flip</t>
+  </si>
+  <si>
+    <t>205393-4CC</t>
   </si>
   <si>
     <t>InMotion Flip</t>
   </si>
   <si>
     <t>211101-0LC</t>
   </si>
   <si>
-    <t>Мужчины</t>
+    <t>Мужские вьетнамки Crocs In Motion Flip — идеальный выбор для активного отдыха и повседневной носки. Модель сочетает спортивный стиль, легкость и инновационные технологии. Гибкий верх Free Feel Technology адаптируется к стопе, даря полную свободу движений. Анатомическая перемычка из ТПУ обладает мягкой текстурой и повышенной износостойкостью. Премиальная стелька из пены LiteRide™ гарантирует мягкую поддержку и максимальную амортизацию при ходьбе. Полностью формованная подошва из материала Croslite™ делает обувь невесомой и долговечной. Эти технологичные вьетнамки подарят вам комфорт, чувство легкости и стильный вид на весь день.</t>
   </si>
   <si>
     <t>черный/синий</t>
   </si>
   <si>
     <t>M7</t>
   </si>
   <si>
-    <t>M8</t>
+    <t>Crocband</t>
+  </si>
+  <si>
+    <t>11016-1AS</t>
+  </si>
+  <si>
+    <t>Культовая модель Crocband Clog, выпускаемая во многих цветах, имеет множество поклонников по всему миру. Изготовлен из антимикробного полимерного материала Croslite, устойчив к запахам, легко чистится и быстро сохнет. Контрастная полоска сбоку на подошве и зажим в виде крокодила придают ей неповторимый шарм. Подвижный задний ремешок позволяет легко трансформировать шлепанцы в сандалии и наоборот.</t>
+  </si>
+  <si>
+    <t>10001-7C1</t>
+  </si>
+  <si>
+    <t>Mellow Clog</t>
+  </si>
+  <si>
+    <t>208493-001</t>
+  </si>
+  <si>
+    <t>Crocs Mellow Clog - это стильные и удобные сабо, которые добавят комфорта и легкости вашему повседневному образу. Изготовленные из качественных материалов и с применением инновационных технологий, эти сабо обеспечат вашим стопам поддержку и комфорт на протяжении всего дня. Благодаря удобной посадке и стильному дизайну, Crocs Mellow Clog станут отличным выбором для активного образа жизни и отдыха.</t>
+  </si>
+  <si>
+    <t>208493-100</t>
+  </si>
+  <si>
+    <t>207521-5BO</t>
   </si>
   <si>
     <t>Classic Crocs Flip</t>
   </si>
   <si>
     <t>207713-001</t>
   </si>
   <si>
-    <t>207713-410</t>
-[...2 lines deleted...]
-    <t>Classic Crocs Flip - это удобные и стильные шлепанцы, идеально подходящие для повседневной носки. Изготовлены из инновационного материала Croslite, который обеспечивает мягкость, легкость и долговечность обуви. Технология Croslite позволяет шлепанцам адаптироваться к форме стопы, обеспечивая идеальную посадку и комфорт при каждом шаге. Кроме того, материал Croslite устойчив к влаге и быстро сохнет, что делает Classic Crocs Flip отличным выбором для носки на пляже, у бассейна или в душе.</t>
+    <t>Classic Crocs Flip — это сочетание удобства и стиля в виде шлёпанцев, которые идеально подходят для повседневного использования. Они изготовлены из инновационного материала Croslite, который обеспечивает мягкость, легкость и долговечность. Этот материал позволяет шлёпанцам адаптироваться к форме стопы, гарантируя идеальную посадку и максимальный комфорт с каждым шагом.
+Особенностью материала Croslite является устойчивость к влаге и способность быстро высыхать, что делает Classic Crocs Flip отличным выбором для пляжа, бассейна или душа. Эти шлёпанцы легко моются, благодаря чему сохраняют свой первоначальный вид и функциональность на протяжении длительного времени. 
+Эргономичный дизайн шлёпанцев поддерживает арку стопы, а нескользящая подошва обеспечивает уверенность на мокрых поверхностях. Лёгкие и компактные, их удобно брать с собой в дорогу, чтобы всегда чувствовать комфорт, где бы вы ни находились. 
+Classic Crocs Flip доступны в разных цветах, позволяя выбрать вариант, который идеально дополнит ваш гардероб. Эти шлёпанцы — отличный выбор для тех, кто ценит практичность и стиль в каждой детали.</t>
   </si>
   <si>
     <t>Classic Slide v2</t>
   </si>
   <si>
-    <t>209401-001</t>
+    <t>209401-410</t>
   </si>
   <si>
     <t>Чтобы по-новому взглянуть на свои любимые сандалии, обратите внимание на сандалии Classic Crush. Эти динамичные новые сандалии увеличенной высоты и смелого дизайна имеют популярную и универсальную конструкцию с двумя ремешками, а также отверстия Jibbitz™ на ремешках сандалий для персонализации. Комфорт Crocs, который вы любите, плюс дополнительная порция роста, позы и стиля.</t>
   </si>
   <si>
-    <t>Crocs Crocband</t>
-[...59 lines deleted...]
-    <t>208392-410</t>
+    <t>Crocs All Day Slide W</t>
+  </si>
+  <si>
+    <t>211430-001</t>
+  </si>
+  <si>
+    <t>Женщины</t>
+  </si>
+  <si>
+    <t>W9</t>
+  </si>
+  <si>
+    <t>211430-0Q6</t>
+  </si>
+  <si>
+    <t>W6</t>
+  </si>
+  <si>
+    <t>10001-6GD</t>
   </si>
   <si>
     <t>Bayaband Clog</t>
   </si>
   <si>
-    <t>205089-126</t>
+    <t>205089-066</t>
+  </si>
+  <si>
+    <t>M10W12</t>
+  </si>
+  <si>
+    <t>42-43</t>
+  </si>
+  <si>
+    <t>205089-6TG</t>
   </si>
   <si>
     <t>Сабо Crocs славятся своим исключительным комфортом. Уникальный дизайн и материал бренда создают ощущение мягкости, повторяя форму вашей ноги и обеспечивая комфорт в течение всего дня. Crocs известны своей легкой конструкцией. Эти сабо, изготовленные из материала Croslite (запатентованной технологии), значительно легче традиционных вариантов обуви, что снижает усталость и нагрузку на ноги.
 Crocs оснащены нескользящей подошвой, что делает их отличным выбором для условий, где сцепление имеет решающее значение. Прогуливаетесь ли вы у бассейна, гуляете по мокрой поверхности или работаете на скользкой поверхности, обувь Crocs обеспечит дополнительную устойчивость.
 Crocs легко обслуживать и чистить. Материал водостойкий, его можно протирать влажной тряпкой. Некоторые модели можно стирать в машине, что упрощает процесс чистки и гарантирует, что ваша обувь всегда будет выглядеть свежей.</t>
   </si>
   <si>
-    <t>M10W12</t>
-[...22 lines deleted...]
-  <si>
     <t>InMotion Clog</t>
   </si>
   <si>
     <t>209964-001</t>
   </si>
   <si>
     <t>Окунитесь в мир исключительного комфорта с новыми сабо InMotion, в которых сливаются две передовые технологии: LiteRide™ и Free Feel Technology™. Эти сабо созданы для тех, кто ценит свободу и поддержку, обеспечивая максимальное удобство в каждом шаге. Премиальная пенная стелька LiteRide™ гарантирует идеальную амортизацию и помощь там, где это необходимо вашим ногам. Верхняя часть с технологией Free Feel Technology™ дарит ощущение легкости, поскольку "ощущается как ничто", а поворотный ремешок обеспечивает надежную посадку. Легкая и прочная полностью формованная подошва Croslite дополняет дизайн, создавая обувь, которая подстраивается под ваш день. Идеальны для повседневного использования, эти сабо предлагают революционный комфорт и мягкость.</t>
   </si>
   <si>
-    <t>Mellow Clog</t>
-[...13 lines deleted...]
-  <si>
     <t>10001-1WY</t>
   </si>
   <si>
-    <t>10001-6GD</t>
-[...2 lines deleted...]
-    <t>10001-7CJ</t>
+    <t>10001-4KZ</t>
+  </si>
+  <si>
+    <t>10001-6ZQ</t>
   </si>
   <si>
     <t>10001-86A</t>
   </si>
   <si>
     <t>оранжевый</t>
   </si>
   <si>
-    <t>Baya</t>
-[...5 lines deleted...]
-    <t>Сабо Crocs Baya унисекс представляют собой идеальное сочетание комфорта и практичности. Эта цельнолитая модель выполнена из инновационного материала Croslite, что обеспечивает исключительную легкость и эффективное поглощение ударов при ходьбе. Сабо легко чистятся и мгновенно сохнут, что делает их идеальными для повседневного использования и отдыха на природе. Возможность индивидуализации с помощью украшений Jibbitz позволяет каждому владельцу создать уникальный и неповторимый стиль. Crocs Baya — это надежный выбор для тех, кто ценит практичность, комфорт и возможность самовыражения.</t>
+    <t>Crocs Crocband</t>
   </si>
   <si>
     <t>11016-001</t>
   </si>
   <si>
-    <t>Культовая модель Crocband Clog, выпускаемая во многих цветах, имеет множество поклонников по всему миру. Изготовлен из антимикробного полимерного материала Croslite, устойчив к запахам, легко чистится и быстро сохнет. Контрастная полоска сбоку на подошве и зажим в виде крокодила придают ей неповторимый шарм. Подвижный задний ремешок позволяет легко трансформировать шлепанцы в сандалии и наоборот.</t>
-[...5 lines deleted...]
-    <t>белый/зеленый</t>
+    <t>11016-100</t>
   </si>
   <si>
     <t>11016-3BX</t>
   </si>
   <si>
+    <t>Культовая модель сабо Crocband Clog завоевала сердца миллионов поклонников по всему миру благодаря своему уникальному стилю и непревзойдённому комфорту. Эти сабо доступны в широкой палитре цветов, так что каждый может найти идеальную пару по своему вкусу.
+Изготовленные из полимерного материала Croslite, они предоставляют множество преимуществ. Лёгкость в уходе является большим плюсом: их можно легко очистить и они быстро сохнут, что делает эту обувь невероятно практичной для повседневной носки.
+Отличительная черта Crocband Clog — это контрастная полоска, украшающая боковую часть подошвы. Этот стильный акцент придаёт сабо свежий и современный вид, делая их сразу узнаваемыми.  Одним из ключевых элементов дизайна является подвижный задний ремешок. Он обеспечивает надёжную фиксацию обуви на ноге, что особенно полезно для активной деятельности. Ремешок позволяет легко трансформировать сабо в сандалии и обратно, адаптируя обувь под ваши текущие потребности и создавая дополнительный уровень удобства.</t>
+  </si>
+  <si>
+    <t>43-44</t>
+  </si>
+  <si>
     <t>11016-410</t>
   </si>
   <si>
     <t>Спортивные сабо в стиле ретро всегда ассоциировались с движением, энергией, независимостью и свободой. В сабо Crocband в стиле ретро сочетается легендарная энергия обуви Crocs, а также дух оптимизма и молодости. Благодаря яркой и забавной расцветке в стиле ретро и поп эти сабо прекрасно подойдут к любой повседневной одежде. Особенности Crocs Crocband: - Полностью литая обувь из легкого материала Croslite для максимальной поддержки и комфорта - Полоска в спортивном духе вдоль подошвы как отражение классического стиля - Пяточный ремешок из материала Croslite для надежной фиксации - Отверстия для значков Jibbitz позволяют подчеркнуть индивидуальность</t>
   </si>
   <si>
-    <t>M11</t>
-[...10 lines deleted...]
-  <si>
     <t>11016-7AQ</t>
   </si>
   <si>
-    <t>203591-10M</t>
-[...4 lines deleted...]
-  <si>
     <t>Classic Platform Clog W</t>
   </si>
   <si>
     <t>206750-2Y2</t>
   </si>
   <si>
     <t>Легендарные сабо, с появлением которых началась революция в области комфорта во всём мире. Пара, в которую вы будете влюбляться всё больше с каждым днём! Сабо Crocs Classic с технологией Iconic Crocs Comfort и расцветками на любой вкус подарят вам ощущение комфорта при ходьбе. Особенности Crocs Classic: - Невероятно лёгкие – носите их с удовольствием - Не тонут в воде - Вентиляционные отверстия обеспечивают воздухопроводимость и, в тоже время, не дают задерживаться воде и песку при ходьбе - Легко моются и быстро сохнут - Поворотные пяточные ремешки обеспечивают более надёжную посадку на ноге - Можно украсить Jibbitz - Iconic Crocs Comfort: Лёгкие. Гибкие. Подходят для ежедневной носки</t>
-  </si>
-[...13 lines deleted...]
-    <t>W11</t>
   </si>
   <si>
     <t>206761-001</t>
   </si>
   <si>
     <t>Эта модель вдохновлена классическими сабо Classic Clog и сланцами Crocs Slides и, сохранив удобство и стиль тех и других, в этой версии стала еще комфортнее и безопаснее для стопы, получив 2 верхних ремешка вместо одного. Семь отверстий на каждом ботинке позволяют персонализировать их с помощью брелоков Jibbitz™. Оригинальная пенополиуретановая стелька Croslite™ обеспечит мягкость и поддержку на пляже, во дворе и за его пределами.
 Верх с двумя ремешками, вдохновленный классическими сабо Classic Clog и сланцами Crocs Slides
 Невероятно легкие и приятные в носке
 Легко чистятся и быстро сохнут
 Стелька из пеноматериала Croslite™ для длительного комфорта
 Возможность персонализации с помощью брелоков Jibbitz™
 Исконный комфорт Crocs Comfort™: Легкие. Гибкие. 360-градусный комфорт. Обувь Crocs славится своим превосходным комфортом. Уникальный дизайн и материалы бренда обеспечивают мягкость, которая подстраивается под форму Ваших ног, обеспечивая комфорт в течение всего дня.</t>
   </si>
   <si>
-    <t>206990-5AF</t>
-[...1 lines deleted...]
-  <si>
     <t>Crocband Clog T</t>
   </si>
   <si>
     <t>207005-4PI</t>
   </si>
   <si>
-    <t>C4</t>
+    <t>Детские сабо Crocs Crocband Clog T — идеальный выбор для летних приключений, активных игр и пляжного отдыха. Модель выполнена из уникального легкого полимера Croslite, который обеспечивает мягкую амортизацию, правильную анатомическую поддержку стопы и комфорт в течение всего дня.
+Сабо оснащены надежным поворотным пяточным ремешком для фиксации ноги во время бега. Вентиляционные отверстия отлично пропускают воздух, отводят воду и позволяют украсить обувь яркими значками Jibbitz. Кроксы неприхотливы в уходе, легко моются обычной водой и моментально сохнут. Это практичная, износостойкая и нескользящая обувь для активных детей!</t>
+  </si>
+  <si>
+    <t>207005-6WU</t>
+  </si>
+  <si>
+    <t>белый/розовый</t>
   </si>
   <si>
     <t>C5</t>
   </si>
   <si>
-    <t>207005-6WU</t>
-[...14 lines deleted...]
-    <t>31-32</t>
+    <t>Crocband Clog K</t>
+  </si>
+  <si>
+    <t>207006-485</t>
+  </si>
+  <si>
+    <t>Модель Classic Solarized Clog сочетает в себе яркую графику и легендарный комфорт Crocs. Забавные и стильные сабо с уникальным ярким принтом, в которые вы будете влюбляться всё больше день за днём. Невероятно комфортные, подчеркнут</t>
+  </si>
+  <si>
+    <t>J4</t>
   </si>
   <si>
     <t>207006-6WU</t>
   </si>
   <si>
+    <t>Детские сабо Crocs Crocband Clog K — идеальный выбор для летних приключений, активных игр и пляжного отдыха. Модель выполнена из уникального легкого полимера Croslite, который обеспечивает мягкую амортизацию, правильную анатомическую поддержку стопы и комфорт в течение всего дня.
+Сабо оснащены надежным поворотным пяточным ремешком для фиксации ноги во время бега. Вентиляционные отверстия отлично пропускают воздух, отводят воду и позволяют украсить обувь яркими значками Jibbitz. Кроксы неприхотливы в уходе, легко моются обычной водой и моментально сохнут. Это практичная, износостойкая и нескользящая обувь для активных детей!</t>
+  </si>
+  <si>
     <t>Classic Platform Glitter ClogW</t>
   </si>
   <si>
     <t>207241-5AS</t>
   </si>
   <si>
-    <t>Brooklyn Buckle LowWdg</t>
-[...8 lines deleted...]
-    <t>верх: 96% Термопласт (ТПУ), 4% Металл, подошва: 100% Термопласт (80% Полиуретан, 20% Резина)</t>
+    <t>Сабо Crocs Classic Platform Glitter Clog W — это стильное и удобное решение для тех, кто хочет выделяться и ощущать комфорт на каждом шагу. Изготовленные из 100% термопласта (ЭВА), они обеспечивают легкость и долговечность. Блестящий дизайн добавляет шику и делает их подходящими как для повседневной носки, так и для особенных случаев. Повышенная платформа придаёт современный силуэт и дарит дополнительную амортизацию. Прочные и удобные, эти сабо идеально подходят для активного дня, обеспечивая надежную поддержку и оригинальный стиль. Независимо от ваших планов, Crocs Classic Platform Glitter Clog W подготовят вас к любым приключениям.</t>
+  </si>
+  <si>
+    <t>W7</t>
+  </si>
+  <si>
+    <t>W8</t>
   </si>
   <si>
     <t>Classic Marbled Clog K</t>
   </si>
   <si>
     <t>207464-4RR</t>
   </si>
   <si>
-    <t>J3</t>
-[...5 lines deleted...]
-    <t>Crush Clog</t>
+    <t>Сабо Classic Marbled Clog K для детей — это идеальный выбор для маленьких непосед, которые хотят чувствовать комфорт и уверенность в каждом шаге. Эти сабо изготовлены из 100% термопласта (ЭВА), обеспечивая легкость, гибкость и долговечность. Материал ЭВА обладает водоотталкивающими свойствами и легко очищается, что делает их идеальными для активных игр на улице или у воды. Уникальный мраморный дизайн придает обуви стильный и современный вид, который непременно понравится вашему ребенку. Сабо оснащены регулируемым ремешком на заднике для надежной фиксации на ноге. Это универсальная обувь, идеально подходящая для повседневной носки и отдыха.</t>
   </si>
   <si>
     <t>207521-1WY</t>
   </si>
   <si>
-    <t>207521-2Y2</t>
-[...1 lines deleted...]
-  <si>
     <t>207521-5AT</t>
   </si>
   <si>
-    <t>207521-5BO</t>
-[...1 lines deleted...]
-  <si>
     <t>207521-6UR</t>
   </si>
   <si>
     <t>207521-6ZQ</t>
   </si>
   <si>
-    <t>Baya II Flip</t>
-[...23 lines deleted...]
-    <t>нейтральный</t>
+    <t>Mellow Recovery Slide</t>
+  </si>
+  <si>
+    <t>208392-410</t>
   </si>
   <si>
     <t>Stomp Clog</t>
   </si>
   <si>
     <t>209347-5AS</t>
   </si>
   <si>
-    <t>Classic Cozzzy Slipper</t>
-[...11 lines deleted...]
-    <t>209401-410</t>
+    <t>Сабо Унисекс Stomp Clog — это универсальный выбор для тех, кто ценит комфорт и практичность в повседневной обуви. Изготовленные из 100% термопласта (ЭВА), они отличаются легкостью и высокой износостойкостью, обеспечивая долгий срок службы. Эргономичный дизайн поддерживает правильное положение стопы, даря удобство в течение всего дня. Сабо легко очищаются и быстро сохнут, что делает их идеальными для использования как на улице, так и в помещении. Благодаря классическому дизайну и устойчивой подошве, они подходят для разнообразных условий и часто меняющихся погодных условий. Унисекс модель Stomp Clog — отличный выбор для активного образа жизни.</t>
+  </si>
+  <si>
+    <t>209401-001</t>
   </si>
   <si>
     <t>209401-76M</t>
   </si>
   <si>
+    <t>Добавьте свежести в ваш стиль с сандалиями Crocs Classic Crush, которые станут новым акцентом в вашей коллекции обуви. Эти сандалии сочетают в себе популярную и универсальную конструкцию с двумя ремешками и увеличенной высотой платформы, предлагая уникальный баланс стиля и удобства.
+Ключевые особенности:
+- Увеличенная высота: Подчеркните свой образ дополнительной порцией роста, позы и уверенности, сохраняя при этом комфорт, за который вы любите Crocs;
+- Смелый дизайн: Динамичная эстетика сандалий привлекает внимание и позволяет вам выделиться среди других, создавая модное заявление;
+- Персонализация с Jibbitz: Отверстия на ремешках позволяют добавить уникальные значки Jibbitz, чтобы выразить свою индивидуальность и сделать каждую пару неповторимой.
+Комфорт и функциональность:
+- Два ремешка: Универсальная конструкция сандалий обеспечивает надежную фиксацию и комфортную посадку для всех типов ступней;
+- Неизменный комфорт Crocs: Легкие материалы и продуманная конструкция обеспечивают комфорт, позволяя вам наслаждаться активным днем без дискомфорта.
+Пересмотрите свой взгляд на любимую обувь с сандалиями Crocs Classic Crush, добавив немного дерзости и эксклюзивности в ваш повседневный стиль.</t>
+  </si>
+  <si>
     <t>Crocband Cruiser Sandal K</t>
   </si>
   <si>
     <t>209423-1NJ</t>
   </si>
   <si>
-    <t>Сандалии</t>
+    <t>Сандалии Crocband Cruiser Sandal K — идеальный выбор для активных детей. Эти повседневные сандалии отличаются легкостью, так как изготовлены из 100% термопласта (ЭВА), обеспечивающего комфорт и свободу движений. Удобная застежка-липучка позволяет быстро и легко надевать и снимать обувь, обеспечивая отличную фиксацию на ноге. Поддерживающий ремешок на пятке добавляет дополнительную устойчивость, а нескользящая подошва гарантирует безопасность на любых поверхностях. Кроме того, подошва не оставляет следов, что делает сандалии подходящими для всех видов активности как на улице, так и в помещении.</t>
   </si>
   <si>
     <t>серый/зеленый</t>
   </si>
   <si>
+    <t>Crocband Cruiser Sandal K Nv/Vr</t>
+  </si>
+  <si>
+    <t>209423-4OT</t>
+  </si>
+  <si>
     <t>Crocband Cruiser Sandal T</t>
   </si>
   <si>
     <t>209424-1NJ</t>
   </si>
   <si>
+    <t>Сандалии Crocband Cruiser Sandal T — идеальный выбор для активных детей. Эти повседневные сандалии отличаются легкостью, так как изготовлены из 100% термопласта (ЭВА), обеспечивающего комфорт и свободу движений. Удобная застежка-липучка позволяет быстро и легко надевать и снимать обувь, обеспечивая отличную фиксацию на ноге. Поддерживающий ремешок на пятке добавляет дополнительную устойчивость, а нескользящая подошва гарантирует безопасность на любых поверхностях. Кроме того, подошва не оставляет следов, что делает сандалии подходящими для всех видов активности как на улице, так и в помещении.</t>
+  </si>
+  <si>
     <t>209424-4OT</t>
   </si>
   <si>
-    <t>Сандалии Crocband Cruiser Sandal T — идеальный выбор для активных детей. Эти повседневные сандалии отличаются легкостью, так как изготовлены из 100% термопласта (ЭВА), обеспечивающего комфорт и свободу движений. Удобная застежка-липучка позволяет быстро и легко надевать и снимать обувь, обеспечивая отличную фиксацию на ноге. Поддерживающий ремешок на пятке добавляет дополнительную устойчивость, а нескользящая подошва гарантирует безопасность на любых поверхностях. Кроме того, подошва не оставляет следов, что делает сандалии подходящими для всех видов активности как на улице, так и в помещении.</t>
-[...1 lines deleted...]
-  <si>
     <t>синий/красный</t>
   </si>
   <si>
     <t>Baya Seasonal Printed Cg K</t>
   </si>
   <si>
     <t>209728-6PI</t>
   </si>
   <si>
+    <t>Сабо для девочек Baya Seasonal Printed Cg K сочетают стиль и практичность, идеально подходя для юных модниц. Изготовленные из 100% термопласта (ЭВА), они легкие и прочные, обеспечивая комфорт и надежность на каждый день. Яркий сезонный принт придаёт сабо оригинальный и привлекательный вид, который понравится детям. Вентилируемая конструкция позволяет ногам дышать, а анатомическая форма поддерживает комфорт в течение всего дня. Эти сабо легко очищаются и быстро сохнут, что делает их идеальными для активного отдыха на свежем воздухе или посещения бассейна. Baya Seasonal Printed Cg K — это стиль и удобство в одном.</t>
+  </si>
+  <si>
     <t>Miami Thong Flip</t>
   </si>
   <si>
     <t>209793-6ZQ</t>
   </si>
   <si>
     <t>верх: 96% Термопласт (ТПУ) , 4% Металл, подошва: 100% Термопласт (ЭВА)</t>
   </si>
   <si>
+    <t>Miami Toe Loop Sandal</t>
+  </si>
+  <si>
+    <t>209862-6ZQ</t>
+  </si>
+  <si>
+    <t>верх: 100% Термопласт (ТПУ), подошва: 100% ЭВА</t>
+  </si>
+  <si>
     <t>Classic Soccer Ball Clog T</t>
   </si>
   <si>
     <t>210023-103</t>
   </si>
   <si>
+    <t>Детские сабо для мальчика Crocs Classic Soccer Ball Clog представляют собой идеальное сочетание стиля и комфорта, созданные специально для юных футболистов и поклонников этого захватывающего спорта. Изготовленные из инновационного материала Croslite, эти сабо отличаются легкостью, превосходной амортизацией и водостойкостью, что особенно важно для активных детей. Подошва, разработанная с учетом детской подвижности, и фирменная стелька Crocs Comfort обеспечивают удобство в течение всего дня. Оригинальный дизайн с фиксацией в виде пластыря с изображением футбольного мяча на заднике придаёт уникальность и акцентирует футбольное увлечение ребёнка. Эти сабо не только отлично подходят для повседневной носки, но и становятся верным спутником после тренировок или насыщенных игровых дней, предлагая практичность и стиль в каждом шаге.</t>
+  </si>
+  <si>
     <t>белый/черный</t>
   </si>
   <si>
     <t>Classic Soccer Ball Clog K</t>
   </si>
   <si>
     <t>210157-103</t>
   </si>
   <si>
     <t>Classic Denim Clog</t>
   </si>
   <si>
     <t>210402-1NK</t>
   </si>
   <si>
+    <t>Classic Denim Clog от Crocs — это уникальные классические сабо с джинсовым исполнением, подходящие для повседневного использования. Изготовлены из легкого пеноматериала Croslite, они обеспечивают комфортную посадку и легкость на каждом шагу. Графический принт, имитирующий джинсовую ткань, и декоративные заклепки на задней части добавляют стильный акцент. Вентиляционные отверстия обеспечивают отличную воздухопроницаемость и помогают отводить влагу, что делает их идеальными для любых погодных условий. Легкие и удобные в переноске, эти сабо станут надежным спутником на каждый день, сочетая в себе стиль и функциональность.</t>
+  </si>
+  <si>
     <t>верх: 100% Термопласт (ЭВА), подошва: 100% Термопласт (ЭВА)</t>
   </si>
   <si>
-    <t>Crocband Cruiser RicRacSandalK Mar</t>
-[...4 lines deleted...]
-  <si>
     <t>Crocband Cruiser RicRacSandalT Mar</t>
   </si>
   <si>
     <t>211032-4WG</t>
   </si>
   <si>
-    <t>Cls Watercolor Marbled Clog</t>
-[...8 lines deleted...]
-    <t>211937-0PZ</t>
+    <t>211430-78U</t>
+  </si>
+  <si>
+    <t>Женские шлепанцы Crocs Aal Day Slide W — это стильная, легкая и невероятно удобная модель на каждый день. Обувь гармонично сочетает лаконичный спортивный силуэт с максимальной мягкостью при ходьбе. Мягкий синтетический верх обеспечивает аккуратную посадку стопы и элегантный внешний вид. Главное преимущество модели — инновационная стелька Mellow, которая в точности повторяет контуры вашей стопы.
+Легкая конструкция и продуманный протектор подошвы гарантируют надежное сцепление и стабильность на любых поверхностях. Шлепанцы отлично дополнят летние, спортивные или повседневные образы. Идеальный выбор для долгих прогулок и отдыха.</t>
   </si>
   <si>
     <t>Classic Confetti Clog</t>
   </si>
   <si>
     <t>212462-2MT</t>
   </si>
   <si>
+    <t>Сабо унисекс Classic Confetti Clog представляют собой яркое и стильное дополнение к вашему повседневному образу. Изготовленные из легкого и удобного материала Croslite, они обеспечивают исключительный комфорт и амортизацию на протяжении всего дня. Дизайн с красочным конфетти-принтом добавляет игривости и индивидуальности, делая эти сабо универсальным аксессуаром для любого гардероба. Отверстия на верхней части не только обеспечивают отличную вентиляцию, но и дают возможность добавить личные акценты с помощью украшений Jibbitz. Идеально подходят для прогулок, отдыха и активного образа жизни, эти сабо подарят вам комфорт и яркие эмоции при каждом шаге.</t>
+  </si>
+  <si>
     <t>Clsc Dnm Flwr Adj BackstrapCgT</t>
   </si>
   <si>
     <t>212512-2MD</t>
   </si>
   <si>
+    <t>Сабо для девочек Classic Denim Flower Adjustable Backstrap Clog станут прекрасным дополнением к гардеробу юных модниц. Они сочетают в себе стиль и комфорт, благодаря материалу Croslite, который обеспечивает легкость и амортизацию. Очаровательный дизайн с цветочным принтом на джинсовой основе придает обуви уникальный и милый вид. Регулируемый ремешок на задней части позволяет достичь идеальной посадки, обеспечивая надежную фиксацию на ноге. Эти сабо подходят как для повседневной носки, так и для прогулок на свежем воздухе, даря комфорт и радость с каждым шагом. Возможность декорирования аксессуарами Jibbitz добавляет индивидуальности и позволяет создать неповторимый стиль.</t>
+  </si>
+  <si>
     <t>Crocband Glow Confetti BandCgK</t>
   </si>
   <si>
     <t>212523-3BU</t>
   </si>
   <si>
+    <t>Детские сабо Crocs Crocband Glow Confetti Band Clog K — идеальный выбор для активных девочек. Модель сочетает в себе яркий дизайн, практичность и комфорт. Главная фишка — стильная лента со светящимся в темноте конфетти, которая приводит детей в восторг.
+Обувь выполнена из легкого материала Croslite, обеспечивающего амортизацию и поддержку стопы весь день. Анатомическая стелька снижает усталость, а поворотный ремешок гарантирует надежную фиксацию при беге. Сабо не боятся воды, моментально сохнут и легко очищаются от грязи. Ребенок может сам украсить их значками Jibbitz, создав уникальный образ. Это отличный вариант для пляжа и прогулок!</t>
+  </si>
+  <si>
     <t>212523-4ZA</t>
   </si>
   <si>
     <t>Crocband Glow Confetti BandCgT</t>
   </si>
   <si>
     <t>212524-3BU</t>
   </si>
   <si>
+    <t>Детские сабо Crocs Crocband Glow Confetti Band Clog T — идеальный выбор для активных девочек. Модель сочетает в себе яркий дизайн, практичность и комфорт. Главная фишка — стильная лента со светящимся в темноте конфетти, которая приводит детей в восторг.
+Обувь выполнена из легкого материала Croslite, обеспечивающего амортизацию и поддержку стопы весь день. Анатомическая стелька снижает усталость, а поворотный ремешок гарантирует надежную фиксацию при беге. Сабо не боятся воды, моментально сохнут и легко очищаются от грязи. Ребенок может сам украсить их значками Jibbitz, создав уникальный образ. Это отличный вариант для пляжа и прогулок!</t>
+  </si>
+  <si>
     <t>212524-4ZA</t>
   </si>
   <si>
     <t>CrbndCruiserGlwConfettiBandSdK</t>
   </si>
   <si>
     <t>212527-1X8</t>
   </si>
   <si>
+    <t>Детские сандалии Crocband Cruiser Glow Confetti Band Sandal K – это яркая, стильная и невероятно удобная модель для активных детей. Обувь гармонично сочетает в себе фирменный комфорт Crocs с оригинальным ярким дизайном. Сандалии полностью выполнены из легкого, прочного инновационного материала Croslite™, который гарантирует отличную амортизацию, мягкость и безопасность при каждом шаге. Контурная стелька анатомически правильно поддерживает стопу. Она дарит абсолютный комфорт весь день даже во время активных игр и долгих прогулок. Детали: спортивная полоска на подошве, поворотный ремешок на пятке, отверстия под значки Jibbitz™ и комфорт на 360 градусов.</t>
+  </si>
+  <si>
     <t>CrbndCruiserGlwConfettiBandSdT</t>
   </si>
   <si>
     <t>212528-1X8</t>
   </si>
   <si>
-    <t>Classic Sea Sparkle Shaker CgK</t>
-[...2 lines deleted...]
-    <t>213273-2MC</t>
+    <t>Детские сандалии Crocband Cruiser Glow Confetti Band Sandal T – это яркая, стильная и невероятно удобная модель для активных детей. Обувь гармонично сочетает в себе фирменный комфорт Crocs с оригинальным ярким дизайном. Сандалии полностью выполнены из легкого, прочного инновационного материала Croslite™, который гарантирует отличную амортизацию, мягкость и безопасность при каждом шаге. Контурная стелька анатомически правильно поддерживает стопу. Она дарит абсолютный комфорт весь день даже во время активных игр и долгих прогулок. Детали: спортивная полоска на подошве, поворотный ремешок на пятке, отверстия под значки Jibbitz™ и комфорт на 360 градусов.</t>
   </si>
   <si>
     <t>Classic Sea Sparkle Shaker CgT</t>
   </si>
   <si>
     <t>213274-2MC</t>
+  </si>
+  <si>
+    <t>Познакомьтесь с классическими детскими сабо Sea Sparkle Shaker Clog, которые перенесут ваших малышей в волшебный подводный мир. Эти сабо привносят океаническую магию в культовый дизайн благодаря элементам, вдохновленным морем, и пузырькам, наполненным блестками. Жидкость и блестки внутри прозрачных вставок создают завораживающий эффект при каждом шаге. Их легкая конструкция из материала Croslite обеспечивает знаменитый комфорт Crocs, а поворотный ремешок на пятке гарантирует надежную фиксацию. Декорированные морскими элементами и подсвеченные блеском, эти сабо станут ярким акцентом любого наряда. Персонализируйте их с помощью подвесок Jibbitz, чтобы добавить индивидуальности.</t>
   </si>
   <si>
     <t>Учитывайте, что ввиду большой скорости продаж товара со склада,  выполнение заказа обычно не превышает 80%</t>
   </si>
   <si>
     <t>Расчет суммы заказа</t>
   </si>
   <si>
     <t>Сумма всего Заказа в Рознчных ценах</t>
   </si>
   <si>
     <t>Сумма всего Заказа в Оптовых ценах</t>
   </si>
   <si>
     <t>Анализ состава заказа по категории</t>
   </si>
   <si>
     <t>Одежда</t>
   </si>
   <si>
     <t>Спорт. Инвентарь</t>
   </si>
   <si>
     <t>Сумки и рюкзаки</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>Сумма. в руб.</t>
   </si>
   <si>
     <t>Кол-во</t>
   </si>
   <si>
     <t>Анализ состава заказа по полу</t>
   </si>
   <si>
     <t>Сумма в руб.</t>
   </si>
   <si>
     <t>Оптовая Цена</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
-[...6 lines deleted...]
-      <color rgb="FF008000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -1593,295 +1506,292 @@
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
-      <top style="thin">
-[...9 lines deleted...]
-      <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
-      <diagonal/>
-[...9 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="8" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
@@ -2080,171 +1990,171 @@
             <c:numRef>
               <c:f>Расчет!$F$5:$F$9</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-B0BA-4E1B-8B50-FE98AF215C91}"/>
+              <c16:uniqueId val="{00000000-D7C4-4BCA-9B9F-8854C57BDFAF}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="100"/>
-        <c:axId val="414600472"/>
-        <c:axId val="319240920"/>
+        <c:axId val="326952024"/>
+        <c:axId val="326952352"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="414600472"/>
+        <c:axId val="326952024"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="319240920"/>
+        <c:crossAx val="326952352"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="319240920"/>
+        <c:axId val="326952352"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="#,##0.00" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="414600472"/>
+        <c:crossAx val="326952024"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
         <c:majorUnit val="50000"/>
         <c:minorUnit val="50000"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
@@ -2359,245 +2269,245 @@
                       <a:tint val="15000"/>
                       <a:satMod val="350000"/>
                     </a:schemeClr>
                   </a:gs>
                 </a:gsLst>
                 <a:lin ang="16200000" scaled="1"/>
               </a:gradFill>
               <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:shade val="95000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:round/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="38000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000001-48B3-4B9C-BFE1-8C649B518C2F}"/>
+                <c16:uniqueId val="{00000001-CE16-40FF-B427-5767916FD297}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:gradFill rotWithShape="1">
                 <a:gsLst>
                   <a:gs pos="0">
                     <a:schemeClr val="accent2">
                       <a:tint val="50000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="35000">
                     <a:schemeClr val="accent2">
                       <a:tint val="37000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="100000">
                     <a:schemeClr val="accent2">
                       <a:tint val="15000"/>
                       <a:satMod val="350000"/>
                     </a:schemeClr>
                   </a:gs>
                 </a:gsLst>
                 <a:lin ang="16200000" scaled="1"/>
               </a:gradFill>
               <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:shade val="95000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:round/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="38000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000003-48B3-4B9C-BFE1-8C649B518C2F}"/>
+                <c16:uniqueId val="{00000003-CE16-40FF-B427-5767916FD297}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="2"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:gradFill rotWithShape="1">
                 <a:gsLst>
                   <a:gs pos="0">
                     <a:schemeClr val="accent3">
                       <a:tint val="50000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="35000">
                     <a:schemeClr val="accent3">
                       <a:tint val="37000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="100000">
                     <a:schemeClr val="accent3">
                       <a:tint val="15000"/>
                       <a:satMod val="350000"/>
                     </a:schemeClr>
                   </a:gs>
                 </a:gsLst>
                 <a:lin ang="16200000" scaled="1"/>
               </a:gradFill>
               <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:schemeClr val="accent3">
                     <a:shade val="95000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:round/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="38000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000005-48B3-4B9C-BFE1-8C649B518C2F}"/>
+                <c16:uniqueId val="{00000005-CE16-40FF-B427-5767916FD297}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="3"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:gradFill rotWithShape="1">
                 <a:gsLst>
                   <a:gs pos="0">
                     <a:schemeClr val="accent4">
                       <a:tint val="50000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="35000">
                     <a:schemeClr val="accent4">
                       <a:tint val="37000"/>
                       <a:satMod val="300000"/>
                     </a:schemeClr>
                   </a:gs>
                   <a:gs pos="100000">
                     <a:schemeClr val="accent4">
                       <a:tint val="15000"/>
                       <a:satMod val="350000"/>
                     </a:schemeClr>
                   </a:gs>
                 </a:gsLst>
                 <a:lin ang="16200000" scaled="1"/>
               </a:gradFill>
               <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                 <a:solidFill>
                   <a:schemeClr val="accent4">
                     <a:shade val="95000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:round/>
               </a:ln>
               <a:effectLst>
                 <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                   <a:srgbClr val="000000">
                     <a:alpha val="38000"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                <c16:uniqueId val="{00000007-48B3-4B9C-BFE1-8C649B518C2F}"/>
+                <c16:uniqueId val="{00000007-CE16-40FF-B427-5767916FD297}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:cat>
             <c:strRef>
               <c:f>Расчет!$I$5:$I$8</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>Мужчины</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Женщины</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Дети</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Унисекс</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Расчет!$J$5:$J$8</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-7A6A-4292-84CD-8B3BC18745FE}"/>
+              <c16:uniqueId val="{00000000-6D4A-4A35-9624-8BFB555F06C1}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
         <c:holeSize val="75"/>
       </c:doughnutChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
@@ -3762,4988 +3672,4344 @@
   </cs:upBar>
   <cs:valueAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="50000"/>
         <a:lumOff val="50000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="dk1"/>
     </cs:fontRef>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>4</xdr:row>
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>4</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>4</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>9</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>10</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>333375</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>11</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>12</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>333375</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>13</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>14</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>15</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>333375</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>16</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>17</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>333375</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>20</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>25</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>31</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>36</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>45</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>46</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>50</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>55</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>60</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>61</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>61</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>67</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>68</xdr:row>
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>70</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>71</xdr:row>
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>73</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>73</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000023000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>74</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>75</xdr:row>
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000024000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000025000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000026000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>79</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>79</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000027000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>80</xdr:row>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>80</xdr:row>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000028000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>81</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>81</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>82</xdr:row>
+      <xdr:row>92</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>82</xdr:row>
+      <xdr:row>92</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>83</xdr:row>
+      <xdr:row>93</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>83</xdr:row>
+      <xdr:row>93</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>84</xdr:row>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>84</xdr:row>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>95</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>95</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>96</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>96</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>87</xdr:row>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>87</xdr:row>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>88</xdr:row>
+      <xdr:row>98</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>88</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000030000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>89</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>89</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>90</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>90</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>91</xdr:row>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>91</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000033000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>92</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>93</xdr:row>
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000034000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>94</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>95</xdr:row>
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000035000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>96</xdr:row>
+      <xdr:row>121</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>96</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000036000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>97</xdr:row>
+      <xdr:row>125</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>130</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000037000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>131</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>105</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>106</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>109</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>136</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>140</xdr:row>
       <xdr:rowOff>333375</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>115</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>116</xdr:row>
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>120</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>121</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>126</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>127</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>129</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>130</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>131</xdr:row>
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="63" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>132</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>136</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000040000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>137</xdr:row>
+      <xdr:row>157</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>141</xdr:row>
+      <xdr:row>161</xdr:row>
       <xdr:rowOff>333375</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>142</xdr:row>
+      <xdr:row>162</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>142</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000042000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>143</xdr:row>
+      <xdr:row>166</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>149</xdr:row>
-      <xdr:rowOff>171450</xdr:rowOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="67" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000043000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>169</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>154</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="68" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000044000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>155</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>158</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="69" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000045000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>159</xdr:row>
+      <xdr:row>175</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>159</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000046000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>160</xdr:row>
+      <xdr:row>178</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>162</xdr:row>
+      <xdr:row>180</xdr:row>
       <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000047000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>163</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>163</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000048000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>164</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>169</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="73" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000049000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>170</xdr:row>
+      <xdr:row>185</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>174</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>175</xdr:row>
+      <xdr:row>186</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>179</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="75" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>180</xdr:row>
+      <xdr:row>189</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>184</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="76" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>185</xdr:row>
+      <xdr:row>193</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>188</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="77" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>189</xdr:row>
+      <xdr:row>196</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>193</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>194</xdr:row>
+      <xdr:row>199</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>197</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="79" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>198</xdr:row>
+      <xdr:row>200</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>201</xdr:row>
+      <xdr:row>203</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000050000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>202</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>204</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="81" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000051000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>205</xdr:row>
+      <xdr:row>206</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>209</xdr:row>
+      <xdr:row>210</xdr:row>
       <xdr:rowOff>333375</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000052000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>210</xdr:row>
+      <xdr:row>211</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>212</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000053000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>213</xdr:row>
+      <xdr:row>212</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>215</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="84" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000054000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>216</xdr:row>
+      <xdr:row>213</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>220</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000055000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>221</xdr:row>
+      <xdr:row>217</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>225</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>1266825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000056000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>226</xdr:row>
+      <xdr:row>218</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>226</xdr:row>
-      <xdr:rowOff>1266825</xdr:rowOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000057000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>227</xdr:row>
+      <xdr:row>221</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>231</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000058000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>232</xdr:row>
+      <xdr:row>225</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>236</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000059000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>237</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>238</xdr:row>
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>239</xdr:row>
+      <xdr:row>237</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>244</xdr:row>
+      <xdr:row>240</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>245</xdr:row>
+      <xdr:row>241</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>247</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>248</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1552575</xdr:colOff>
-      <xdr:row>250</xdr:row>
-      <xdr:rowOff>419100</xdr:rowOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="93" name="Имя " descr="Descr ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor>
-[...642 lines deleted...]
-  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>289560</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>7</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>477520</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Диаграмма 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>7</xdr:col>
-      <xdr:colOff>155575</xdr:colOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>629920</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>11</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>447040</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="3" name="Диаграмма 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -9060,133 +8326,133 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
-  <dimension ref="A1:X310"/>
+  <dimension ref="A1:X247"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="4" ySplit="3" topLeftCell="E4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="G1" sqref="G1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="G6" sqref="G6"/>
+      <selection pane="bottomRight" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.5" defaultRowHeight="11.45" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="10.4140625" defaultRowHeight="11.45" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.1640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="14" style="1" customWidth="1"/>
-    <col min="3" max="3" width="11.33203125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.25" style="1" customWidth="1"/>
     <col min="4" max="4" width="29.83203125" style="1" customWidth="1" collapsed="1"/>
-    <col min="5" max="5" width="15.5" style="1" customWidth="1"/>
-    <col min="6" max="6" width="10.5" style="1" customWidth="1"/>
+    <col min="5" max="5" width="15.4140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="10.4140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="19.83203125" style="1" customWidth="1"/>
-    <col min="8" max="8" width="11.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.75" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.1640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.1640625" style="3" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
-    <col min="12" max="12" width="17.5" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="17.5" style="1" customWidth="1"/>
+    <col min="12" max="12" width="17.4140625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="17.25" style="1" customWidth="1"/>
+    <col min="14" max="15" width="10.4140625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="17.4140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.1640625" style="1" customWidth="1"/>
-    <col min="18" max="18" width="9.33203125" style="4" customWidth="1"/>
+    <col min="18" max="18" width="9.25" style="4" customWidth="1"/>
     <col min="19" max="19" width="10" style="2" customWidth="1"/>
-    <col min="20" max="20" width="10.5" style="1" customWidth="1"/>
-    <col min="21" max="21" width="7.6640625" style="1" customWidth="1"/>
+    <col min="20" max="20" width="10.4140625" style="1" customWidth="1"/>
+    <col min="21" max="21" width="7.75" style="1" customWidth="1"/>
     <col min="22" max="22" width="7" style="1" customWidth="1"/>
     <col min="23" max="24" width="5.83203125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
     </row>
     <row r="2" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="31"/>
-[...22 lines deleted...]
-      <c r="X2" s="31"/>
+      <c r="A2" s="30"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="30"/>
+      <c r="T2" s="30"/>
+      <c r="U2" s="30"/>
+      <c r="V2" s="30"/>
+      <c r="W2" s="30"/>
+      <c r="X2" s="30"/>
     </row>
     <row r="3" spans="1:24" s="1" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>7</v>
@@ -9200,20286 +8466,16362 @@
       <c r="K3" s="7" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="O3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="P3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="R3" s="9" t="s">
         <v>17</v>
       </c>
       <c r="S3" s="10" t="s">
-        <v>337</v>
+        <v>325</v>
       </c>
       <c r="T3" s="10" t="s">
         <v>18</v>
       </c>
       <c r="U3" s="10" t="s">
         <v>19</v>
       </c>
       <c r="V3" s="7" t="s">
         <v>20</v>
       </c>
       <c r="W3" s="7" t="s">
         <v>21</v>
       </c>
       <c r="X3" s="5" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:24" s="1" customFormat="1" ht="51.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="54"/>
-[...1 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=211052-730&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="D4" s="13"/>
+      <c r="E4" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=211056-730&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F4" s="13"/>
+      <c r="F4" s="14"/>
       <c r="G4" s="11" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I4" s="14" t="s">
+      <c r="I4" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="J4" s="14" t="s">
-[...2 lines deleted...]
-      <c r="K4" s="15" t="s">
+      <c r="J4" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K4" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L4" s="51"/>
-[...1 lines deleted...]
-      <c r="N4" s="14" t="s">
+      <c r="L4" s="15"/>
+      <c r="M4" s="15"/>
+      <c r="N4" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="O4" s="14"/>
-      <c r="P4" s="15" t="s">
+      <c r="O4" s="15"/>
+      <c r="P4" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="Q4" s="16">
-[...2 lines deleted...]
-      <c r="R4" s="17">
+      <c r="Q4" s="17">
+        <v>4799</v>
+      </c>
+      <c r="R4" s="18">
         <v>45</v>
       </c>
-      <c r="S4" s="18">
-[...2 lines deleted...]
-      <c r="T4" s="19" t="s">
+      <c r="S4" s="19">
+        <v>3035.3674999999994</v>
+      </c>
+      <c r="T4" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U4" s="20" t="s">
+      <c r="U4" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="V4" s="21">
-[...2 lines deleted...]
-      <c r="W4" s="21">
+      <c r="V4" s="22">
+        <v>21</v>
+      </c>
+      <c r="W4" s="22">
         <v>1</v>
       </c>
-      <c r="X4" s="22"/>
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="X4" s="23"/>
+    </row>
+    <row r="5" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>35</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=211052-730&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>36</v>
+      </c>
+      <c r="D5" s="13"/>
+      <c r="E5" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10007001&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F5" s="13"/>
-[...27 lines deleted...]
-      <c r="R5" s="17">
+      <c r="F5" s="14"/>
+      <c r="G5" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="H5" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" s="16" t="s">
         <v>45</v>
       </c>
-      <c r="S5" s="18">
-[...11 lines deleted...]
-      <c r="W5" s="21">
+      <c r="Q5" s="24">
+        <v>899</v>
+      </c>
+      <c r="R5" s="18">
+        <v>74.66</v>
+      </c>
+      <c r="S5" s="25">
+        <v>261.93549999999999</v>
+      </c>
+      <c r="T5" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="U5" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="V5" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="W5" s="22">
         <v>1</v>
       </c>
-      <c r="X5" s="22"/>
+      <c r="X5" s="23"/>
     </row>
     <row r="6" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D6" s="13"/>
+      <c r="E6" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10015038&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F6" s="14"/>
+      <c r="G6" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="C6" s="12" t="s">
+      <c r="H6" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="D6" s="25"/>
-[...5 lines deleted...]
-      <c r="G6" s="11" t="s">
+      <c r="I6" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="H6" s="11" t="s">
+      <c r="J6" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="16" t="s">
         <v>40</v>
       </c>
-      <c r="I6" s="14" t="s">
-[...14 lines deleted...]
-      <c r="N6" s="14" t="s">
+      <c r="L6" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="15"/>
+      <c r="N6" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="O6" s="15"/>
+      <c r="P6" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q6" s="17">
+        <v>2299</v>
+      </c>
+      <c r="R6" s="18">
         <v>45</v>
       </c>
-      <c r="O6" s="14" t="s">
+      <c r="S6" s="19">
+        <v>1454.1174999999998</v>
+      </c>
+      <c r="T6" s="20" t="s">
         <v>46</v>
       </c>
-      <c r="P6" s="15" t="s">
+      <c r="U6" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="Q6" s="26">
-[...8 lines deleted...]
-      <c r="T6" s="19" t="s">
+      <c r="V6" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="U6" s="20" t="s">
-[...8 lines deleted...]
-      <c r="X6" s="22"/>
+      <c r="W6" s="22">
+        <v>5</v>
+      </c>
+      <c r="X6" s="23"/>
     </row>
     <row r="7" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="11" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C7" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D7" s="13"/>
+      <c r="E7" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10018519&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F7" s="14"/>
+      <c r="G7" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="H7" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L7" s="15"/>
+      <c r="M7" s="15"/>
+      <c r="N7" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="D7" s="25"/>
-[...26 lines deleted...]
-      <c r="N7" s="14" t="s">
+      <c r="O7" s="15"/>
+      <c r="P7" s="16" t="s">
         <v>53</v>
       </c>
-      <c r="O7" s="14" t="s">
+      <c r="Q7" s="24">
+        <v>699</v>
+      </c>
+      <c r="R7" s="18">
+        <v>45</v>
+      </c>
+      <c r="S7" s="25">
+        <v>442.11749999999995</v>
+      </c>
+      <c r="T7" s="20" t="s">
         <v>46</v>
       </c>
-      <c r="P7" s="15" t="s">
+      <c r="U7" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="Q7" s="26">
-[...8 lines deleted...]
-      <c r="T7" s="19" t="s">
+      <c r="V7" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="U7" s="20" t="s">
-[...8 lines deleted...]
-      <c r="X7" s="22"/>
+      <c r="W7" s="22">
+        <v>1</v>
+      </c>
+      <c r="X7" s="23"/>
     </row>
     <row r="8" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>55</v>
-[...58 lines deleted...]
-      <c r="B9" s="11" t="s">
         <v>57</v>
       </c>
-      <c r="C9" s="12" t="s">
-[...572 lines deleted...]
-      <c r="E18" s="34" t="str">
+      <c r="D8" s="13"/>
+      <c r="E8" s="33" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=10018542&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F18" s="13"/>
-      <c r="G18" s="11" t="s">
+      <c r="F8" s="14"/>
+      <c r="G8" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="H8" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="I8" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="H18" s="11" t="s">
+      <c r="J8" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="16" t="s">
         <v>40</v>
       </c>
-      <c r="I18" s="14" t="s">
-[...10 lines deleted...]
-      <c r="N18" s="14" t="s">
+      <c r="L8" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="15"/>
+      <c r="N8" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="O8" s="15"/>
+      <c r="P8" s="16" t="s">
         <v>53</v>
       </c>
-      <c r="O18" s="14"/>
-[...6 lines deleted...]
-      <c r="R18" s="17">
+      <c r="Q8" s="24">
+        <v>699</v>
+      </c>
+      <c r="R8" s="18">
         <v>45</v>
       </c>
-      <c r="S18" s="27">
-[...2 lines deleted...]
-      <c r="T18" s="19" t="s">
+      <c r="S8" s="25">
+        <v>442.11749999999995</v>
+      </c>
+      <c r="T8" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="U8" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="V8" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="U18" s="20" t="s">
-[...21 lines deleted...]
-      <c r="E19" s="34" t="str">
+      <c r="W8" s="22">
+        <v>2</v>
+      </c>
+      <c r="X8" s="23"/>
+    </row>
+    <row r="9" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D9" s="47"/>
+      <c r="E9" s="33" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=206761-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F19" s="13"/>
-[...35 lines deleted...]
-      <c r="T19" s="19" t="s">
+      <c r="F9" s="14"/>
+      <c r="G9" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="H9" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I9" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J9" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L9" s="50" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="15"/>
+      <c r="N9" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="15"/>
+      <c r="P9" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q9" s="17">
+        <v>4799</v>
+      </c>
+      <c r="R9" s="18">
+        <v>78.38</v>
+      </c>
+      <c r="S9" s="19">
+        <v>1193.4354999999998</v>
+      </c>
+      <c r="T9" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U19" s="20" t="s">
-[...5 lines deleted...]
-      <c r="W19" s="21">
+      <c r="U9" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V9" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W9" s="22">
         <v>3</v>
       </c>
-      <c r="X19" s="22"/>
-[...12 lines deleted...]
-      <c r="E20" s="34" t="str">
+      <c r="X9" s="23"/>
+    </row>
+    <row r="10" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D10" s="48"/>
+      <c r="E10" s="33" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=206761-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F20" s="13"/>
-[...33 lines deleted...]
-      <c r="T20" s="19" t="s">
+      <c r="F10" s="14"/>
+      <c r="G10" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="H10" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I10" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J10" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L10" s="51"/>
+      <c r="M10" s="15"/>
+      <c r="N10" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O10" s="15"/>
+      <c r="P10" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q10" s="17">
+        <v>4799</v>
+      </c>
+      <c r="R10" s="18">
+        <v>78.38</v>
+      </c>
+      <c r="S10" s="19">
+        <v>1193.4354999999998</v>
+      </c>
+      <c r="T10" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U20" s="20" t="s">
-[...5 lines deleted...]
-      <c r="W20" s="21">
+      <c r="U10" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V10" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W10" s="22">
         <v>13</v>
       </c>
-      <c r="X20" s="22"/>
-[...12 lines deleted...]
-      <c r="E21" s="34" t="str">
+      <c r="X10" s="23"/>
+    </row>
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D11" s="49"/>
+      <c r="E11" s="33" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=206761-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F21" s="13"/>
-[...33 lines deleted...]
-      <c r="T21" s="19" t="s">
+      <c r="F11" s="14"/>
+      <c r="G11" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="H11" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I11" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J11" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L11" s="52"/>
+      <c r="M11" s="15"/>
+      <c r="N11" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O11" s="15"/>
+      <c r="P11" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q11" s="17">
+        <v>4799</v>
+      </c>
+      <c r="R11" s="18">
+        <v>78.38</v>
+      </c>
+      <c r="S11" s="19">
+        <v>1193.4354999999998</v>
+      </c>
+      <c r="T11" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U21" s="20" t="s">
-[...5 lines deleted...]
-      <c r="W21" s="21">
+      <c r="U11" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V11" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W11" s="22">
         <v>7</v>
       </c>
-      <c r="X21" s="22"/>
-[...12 lines deleted...]
-      <c r="E22" s="34" t="str">
+      <c r="X11" s="23"/>
+    </row>
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C12" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="D12" s="47"/>
+      <c r="E12" s="33" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=10001-309&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F22" s="13" t="s">
-[...25 lines deleted...]
-      <c r="P22" s="15" t="s">
+      <c r="F12" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G12" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H12" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I12" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J12" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L12" s="50" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="15"/>
+      <c r="N12" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="O12" s="15"/>
+      <c r="P12" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="Q22" s="16">
-[...8 lines deleted...]
-      <c r="T22" s="19" t="s">
+      <c r="Q12" s="17">
+        <v>6999</v>
+      </c>
+      <c r="R12" s="18">
+        <v>69.17</v>
+      </c>
+      <c r="S12" s="19">
+        <v>2481.4354999999996</v>
+      </c>
+      <c r="T12" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U22" s="20" t="s">
-[...21 lines deleted...]
-      <c r="E23" s="34" t="str">
+      <c r="U12" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V12" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W12" s="22">
+        <v>86</v>
+      </c>
+      <c r="X12" s="23"/>
+    </row>
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="C13" s="29" t="s">
+        <v>73</v>
+      </c>
+      <c r="D13" s="48"/>
+      <c r="E13" s="33" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=10001-309&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F23" s="13" t="s">
-[...23 lines deleted...]
-      <c r="P23" s="15" t="s">
+      <c r="F13" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G13" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H13" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I13" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J13" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K13" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L13" s="51"/>
+      <c r="M13" s="15"/>
+      <c r="N13" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="O13" s="15"/>
+      <c r="P13" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="Q23" s="16">
-[...8 lines deleted...]
-      <c r="T23" s="19" t="s">
+      <c r="Q13" s="17">
+        <v>6999</v>
+      </c>
+      <c r="R13" s="18">
+        <v>69.17</v>
+      </c>
+      <c r="S13" s="19">
+        <v>2481.4354999999996</v>
+      </c>
+      <c r="T13" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U23" s="20" t="s">
-[...5 lines deleted...]
-      <c r="W23" s="21">
+      <c r="U13" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V13" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W13" s="22">
         <v>122</v>
       </c>
-      <c r="X23" s="22"/>
-[...12 lines deleted...]
-      <c r="E24" s="34" t="str">
+      <c r="X13" s="23"/>
+    </row>
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="C14" s="29" t="s">
+        <v>73</v>
+      </c>
+      <c r="D14" s="48"/>
+      <c r="E14" s="33" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=10001-309&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F24" s="13" t="s">
-[...23 lines deleted...]
-      <c r="P24" s="15" t="s">
+      <c r="F14" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G14" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H14" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I14" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J14" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K14" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L14" s="51"/>
+      <c r="M14" s="15"/>
+      <c r="N14" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="O14" s="15"/>
+      <c r="P14" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="Q24" s="16">
-[...8 lines deleted...]
-      <c r="T24" s="19" t="s">
+      <c r="Q14" s="17">
+        <v>6999</v>
+      </c>
+      <c r="R14" s="18">
+        <v>69.17</v>
+      </c>
+      <c r="S14" s="19">
+        <v>2481.4354999999996</v>
+      </c>
+      <c r="T14" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U24" s="20" t="s">
-[...5 lines deleted...]
-      <c r="W24" s="21">
+      <c r="U14" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V14" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W14" s="22">
         <v>163</v>
       </c>
-      <c r="X24" s="22"/>
-[...12 lines deleted...]
-      <c r="E25" s="34" t="str">
+      <c r="X14" s="23"/>
+    </row>
+    <row r="15" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="C15" s="29" t="s">
+        <v>73</v>
+      </c>
+      <c r="D15" s="48"/>
+      <c r="E15" s="33" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=10001-309&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F25" s="13" t="s">
-[...8 lines deleted...]
-      <c r="I25" s="23" t="s">
+      <c r="F15" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G15" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H15" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I15" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J15" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K15" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L15" s="51"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="O15" s="15"/>
+      <c r="P15" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q15" s="17">
+        <v>6999</v>
+      </c>
+      <c r="R15" s="18">
+        <v>69.17</v>
+      </c>
+      <c r="S15" s="19">
+        <v>2481.4354999999996</v>
+      </c>
+      <c r="T15" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U15" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V15" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W15" s="22">
         <v>83</v>
       </c>
-      <c r="J25" s="14" t="s">
-[...48 lines deleted...]
-      <c r="E26" s="34" t="str">
+      <c r="X15" s="23"/>
+    </row>
+    <row r="16" spans="1:24" s="1" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="C16" s="29" t="s">
+        <v>73</v>
+      </c>
+      <c r="D16" s="49"/>
+      <c r="E16" s="33" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=10001-309&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F26" s="13" t="s">
+      <c r="F16" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G16" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H16" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I16" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J16" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K16" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L16" s="52"/>
+      <c r="M16" s="15"/>
+      <c r="N16" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="O16" s="15"/>
+      <c r="P16" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q16" s="17">
+        <v>6999</v>
+      </c>
+      <c r="R16" s="18">
+        <v>69.17</v>
+      </c>
+      <c r="S16" s="19">
+        <v>2481.4354999999996</v>
+      </c>
+      <c r="T16" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U16" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="V16" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="W16" s="22">
+        <v>44</v>
+      </c>
+      <c r="X16" s="23"/>
+    </row>
+    <row r="17" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="D17" s="47"/>
+      <c r="E17" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-0DA&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F17" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G17" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H17" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I17" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J17" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K17" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L17" s="50" t="s">
+        <v>76</v>
+      </c>
+      <c r="M17" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N17" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O17" s="15"/>
+      <c r="P17" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q17" s="17">
+        <v>6999</v>
+      </c>
+      <c r="R17" s="18">
+        <v>64.459999999999994</v>
+      </c>
+      <c r="S17" s="19">
+        <v>2860.9354999999996</v>
+      </c>
+      <c r="T17" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U17" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V17" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W17" s="22">
+        <v>66</v>
+      </c>
+      <c r="X17" s="23"/>
+    </row>
+    <row r="18" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="D18" s="48"/>
+      <c r="E18" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-0DA&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F18" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G18" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H18" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I18" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J18" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K18" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L18" s="51"/>
+      <c r="M18" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N18" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O18" s="15"/>
+      <c r="P18" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q18" s="17">
+        <v>6999</v>
+      </c>
+      <c r="R18" s="18">
+        <v>64.459999999999994</v>
+      </c>
+      <c r="S18" s="19">
+        <v>2860.9354999999996</v>
+      </c>
+      <c r="T18" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U18" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V18" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W18" s="22">
+        <v>43</v>
+      </c>
+      <c r="X18" s="23"/>
+    </row>
+    <row r="19" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="D19" s="48"/>
+      <c r="E19" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-0DA&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F19" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G19" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H19" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I19" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J19" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K19" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L19" s="51"/>
+      <c r="M19" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N19" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O19" s="15"/>
+      <c r="P19" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q19" s="17">
+        <v>6999</v>
+      </c>
+      <c r="R19" s="18">
+        <v>64.459999999999994</v>
+      </c>
+      <c r="S19" s="19">
+        <v>2860.9354999999996</v>
+      </c>
+      <c r="T19" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U19" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V19" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W19" s="22">
+        <v>107</v>
+      </c>
+      <c r="X19" s="23"/>
+    </row>
+    <row r="20" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="D20" s="49"/>
+      <c r="E20" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-0DA&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F20" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G20" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H20" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I20" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J20" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K20" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L20" s="52"/>
+      <c r="M20" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N20" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O20" s="15"/>
+      <c r="P20" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q20" s="17">
+        <v>6999</v>
+      </c>
+      <c r="R20" s="18">
+        <v>64.459999999999994</v>
+      </c>
+      <c r="S20" s="19">
+        <v>2860.9354999999996</v>
+      </c>
+      <c r="T20" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U20" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V20" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W20" s="22">
+        <v>59</v>
+      </c>
+      <c r="X20" s="23"/>
+    </row>
+    <row r="21" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C21" s="28" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" s="47"/>
+      <c r="E21" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F21" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G21" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H21" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I21" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J21" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K21" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L21" s="50" t="s">
+        <v>76</v>
+      </c>
+      <c r="M21" s="15"/>
+      <c r="N21" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O21" s="15"/>
+      <c r="P21" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q21" s="17">
+        <v>6699</v>
+      </c>
+      <c r="R21" s="18">
+        <v>59.28</v>
+      </c>
+      <c r="S21" s="19">
+        <v>3136.9354999999996</v>
+      </c>
+      <c r="T21" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U21" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V21" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W21" s="22">
+        <v>99</v>
+      </c>
+      <c r="X21" s="23"/>
+    </row>
+    <row r="22" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="C22" s="29" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" s="48"/>
+      <c r="E22" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F22" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G22" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H22" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I22" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J22" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K22" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L22" s="51"/>
+      <c r="M22" s="15"/>
+      <c r="N22" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O22" s="15"/>
+      <c r="P22" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q22" s="17">
+        <v>6699</v>
+      </c>
+      <c r="R22" s="18">
+        <v>59.28</v>
+      </c>
+      <c r="S22" s="19">
+        <v>3136.9354999999996</v>
+      </c>
+      <c r="T22" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U22" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V22" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W22" s="22">
+        <v>72</v>
+      </c>
+      <c r="X22" s="23"/>
+    </row>
+    <row r="23" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="C23" s="29" t="s">
+        <v>83</v>
+      </c>
+      <c r="D23" s="48"/>
+      <c r="E23" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F23" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G23" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H23" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I23" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J23" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K23" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L23" s="51"/>
+      <c r="M23" s="15"/>
+      <c r="N23" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O23" s="15"/>
+      <c r="P23" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q23" s="17">
+        <v>6699</v>
+      </c>
+      <c r="R23" s="18">
+        <v>59.28</v>
+      </c>
+      <c r="S23" s="19">
+        <v>3136.9354999999996</v>
+      </c>
+      <c r="T23" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U23" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V23" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W23" s="22">
+        <v>112</v>
+      </c>
+      <c r="X23" s="23"/>
+    </row>
+    <row r="24" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="C24" s="29" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" s="48"/>
+      <c r="E24" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F24" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G24" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H24" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I24" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J24" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K24" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L24" s="51"/>
+      <c r="M24" s="15"/>
+      <c r="N24" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O24" s="15"/>
+      <c r="P24" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q24" s="17">
+        <v>6699</v>
+      </c>
+      <c r="R24" s="18">
+        <v>59.28</v>
+      </c>
+      <c r="S24" s="19">
+        <v>3136.9354999999996</v>
+      </c>
+      <c r="T24" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U24" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V24" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W24" s="22">
+        <v>19</v>
+      </c>
+      <c r="X24" s="23"/>
+    </row>
+    <row r="25" spans="1:24" s="1" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="C25" s="29" t="s">
+        <v>83</v>
+      </c>
+      <c r="D25" s="49"/>
+      <c r="E25" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F25" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G25" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H25" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I25" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J25" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K25" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L25" s="52"/>
+      <c r="M25" s="15"/>
+      <c r="N25" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O25" s="15"/>
+      <c r="P25" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q25" s="17">
+        <v>6699</v>
+      </c>
+      <c r="R25" s="18">
+        <v>59.28</v>
+      </c>
+      <c r="S25" s="19">
+        <v>3136.9354999999996</v>
+      </c>
+      <c r="T25" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U25" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="V25" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="W25" s="22">
+        <v>1</v>
+      </c>
+      <c r="X25" s="23"/>
+    </row>
+    <row r="26" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="D26" s="47"/>
+      <c r="E26" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F26" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G26" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H26" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I26" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J26" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K26" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L26" s="50" t="s">
+        <v>76</v>
+      </c>
+      <c r="M26" s="15"/>
+      <c r="N26" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="O26" s="15"/>
+      <c r="P26" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q26" s="17">
+        <v>7399</v>
+      </c>
+      <c r="R26" s="18">
+        <v>59.08</v>
+      </c>
+      <c r="S26" s="19">
+        <v>3481.9354999999996</v>
+      </c>
+      <c r="T26" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U26" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V26" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W26" s="22">
+        <v>56</v>
+      </c>
+      <c r="X26" s="23"/>
+    </row>
+    <row r="27" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B27" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="D27" s="48"/>
+      <c r="E27" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F27" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G27" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H27" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I27" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J27" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K27" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L27" s="51"/>
+      <c r="M27" s="15"/>
+      <c r="N27" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="O27" s="15"/>
+      <c r="P27" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q27" s="17">
+        <v>7399</v>
+      </c>
+      <c r="R27" s="18">
+        <v>59.08</v>
+      </c>
+      <c r="S27" s="19">
+        <v>3481.9354999999996</v>
+      </c>
+      <c r="T27" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U27" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V27" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W27" s="22">
+        <v>34</v>
+      </c>
+      <c r="X27" s="23"/>
+    </row>
+    <row r="28" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="D28" s="48"/>
+      <c r="E28" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F28" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G28" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H28" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I28" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J28" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K28" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L28" s="51"/>
+      <c r="M28" s="15"/>
+      <c r="N28" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="O28" s="15"/>
+      <c r="P28" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q28" s="17">
+        <v>7399</v>
+      </c>
+      <c r="R28" s="18">
+        <v>59.08</v>
+      </c>
+      <c r="S28" s="19">
+        <v>3481.9354999999996</v>
+      </c>
+      <c r="T28" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U28" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V28" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W28" s="22">
+        <v>69</v>
+      </c>
+      <c r="X28" s="23"/>
+    </row>
+    <row r="29" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="D29" s="49"/>
+      <c r="E29" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-200&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F29" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G29" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H29" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I29" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J29" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K29" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L29" s="52"/>
+      <c r="M29" s="15"/>
+      <c r="N29" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="O29" s="15"/>
+      <c r="P29" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q29" s="17">
+        <v>7399</v>
+      </c>
+      <c r="R29" s="18">
+        <v>59.08</v>
+      </c>
+      <c r="S29" s="19">
+        <v>3481.9354999999996</v>
+      </c>
+      <c r="T29" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U29" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V29" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W29" s="22">
+        <v>27</v>
+      </c>
+      <c r="X29" s="23"/>
+    </row>
+    <row r="30" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B30" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="D30" s="47"/>
+      <c r="E30" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-001&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F30" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G30" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H30" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I30" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J30" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K30" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L30" s="50" t="s">
+        <v>76</v>
+      </c>
+      <c r="M30" s="15"/>
+      <c r="N30" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O30" s="15"/>
+      <c r="P30" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q30" s="17">
+        <v>6699</v>
+      </c>
+      <c r="R30" s="18">
+        <v>57.34</v>
+      </c>
+      <c r="S30" s="19">
+        <v>3286.4354999999996</v>
+      </c>
+      <c r="T30" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U30" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V30" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W30" s="22">
+        <v>88</v>
+      </c>
+      <c r="X30" s="23"/>
+    </row>
+    <row r="31" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B31" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="D31" s="48"/>
+      <c r="E31" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-001&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F31" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G31" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H31" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I31" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J31" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K31" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L31" s="51"/>
+      <c r="M31" s="15"/>
+      <c r="N31" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O31" s="15"/>
+      <c r="P31" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q31" s="17">
+        <v>6699</v>
+      </c>
+      <c r="R31" s="18">
+        <v>57.34</v>
+      </c>
+      <c r="S31" s="19">
+        <v>3286.4354999999996</v>
+      </c>
+      <c r="T31" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U31" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V31" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W31" s="22">
+        <v>61</v>
+      </c>
+      <c r="X31" s="23"/>
+    </row>
+    <row r="32" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B32" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="D32" s="48"/>
+      <c r="E32" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-001&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F32" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G32" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H32" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I32" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J32" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K32" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L32" s="51"/>
+      <c r="M32" s="15"/>
+      <c r="N32" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O32" s="15"/>
+      <c r="P32" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q32" s="17">
+        <v>6699</v>
+      </c>
+      <c r="R32" s="18">
+        <v>57.34</v>
+      </c>
+      <c r="S32" s="19">
+        <v>3286.4354999999996</v>
+      </c>
+      <c r="T32" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U32" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V32" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W32" s="22">
         <v>95</v>
       </c>
-      <c r="G26" s="23" t="s">
+      <c r="X32" s="23"/>
+    </row>
+    <row r="33" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B33" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="D33" s="49"/>
+      <c r="E33" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-001&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F33" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G33" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H33" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I33" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J33" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K33" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L33" s="52"/>
+      <c r="M33" s="15"/>
+      <c r="N33" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O33" s="15"/>
+      <c r="P33" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q33" s="17">
+        <v>6699</v>
+      </c>
+      <c r="R33" s="18">
+        <v>57.34</v>
+      </c>
+      <c r="S33" s="19">
+        <v>3286.4354999999996</v>
+      </c>
+      <c r="T33" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U33" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V33" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W33" s="22">
         <v>96</v>
       </c>
-      <c r="H26" s="23" t="s">
-[...8 lines deleted...]
-      <c r="K26" s="15" t="s">
+      <c r="X33" s="23"/>
+    </row>
+    <row r="34" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="C34" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="D34" s="47"/>
+      <c r="E34" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=206990-4KZ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F34" s="14"/>
+      <c r="G34" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H34" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I34" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J34" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K34" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L34" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="M34" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="L26" s="53"/>
-[...1 lines deleted...]
-      <c r="N26" s="14" t="s">
+      <c r="N34" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O34" s="15"/>
+      <c r="P34" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q34" s="17">
+        <v>4699</v>
+      </c>
+      <c r="R34" s="18">
+        <v>56.21</v>
+      </c>
+      <c r="S34" s="19">
+        <v>2366.4354999999996</v>
+      </c>
+      <c r="T34" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U34" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="V34" s="22">
+        <v>23</v>
+      </c>
+      <c r="W34" s="22">
+        <v>2</v>
+      </c>
+      <c r="X34" s="23"/>
+    </row>
+    <row r="35" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B35" s="27" t="s">
+        <v>91</v>
+      </c>
+      <c r="C35" s="29" t="s">
+        <v>92</v>
+      </c>
+      <c r="D35" s="48"/>
+      <c r="E35" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=206990-4KZ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F35" s="14"/>
+      <c r="G35" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H35" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I35" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J35" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K35" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L35" s="51"/>
+      <c r="M35" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N35" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O35" s="15"/>
+      <c r="P35" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q35" s="17">
+        <v>4699</v>
+      </c>
+      <c r="R35" s="18">
+        <v>56.21</v>
+      </c>
+      <c r="S35" s="19">
+        <v>2366.4354999999996</v>
+      </c>
+      <c r="T35" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U35" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="V35" s="22">
+        <v>24</v>
+      </c>
+      <c r="W35" s="22">
+        <v>4</v>
+      </c>
+      <c r="X35" s="23"/>
+    </row>
+    <row r="36" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="27" t="s">
+        <v>91</v>
+      </c>
+      <c r="C36" s="29" t="s">
+        <v>92</v>
+      </c>
+      <c r="D36" s="48"/>
+      <c r="E36" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=206990-4KZ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F36" s="14"/>
+      <c r="G36" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H36" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I36" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J36" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K36" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L36" s="51"/>
+      <c r="M36" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N36" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O36" s="15"/>
+      <c r="P36" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q36" s="17">
+        <v>4699</v>
+      </c>
+      <c r="R36" s="18">
+        <v>56.21</v>
+      </c>
+      <c r="S36" s="19">
+        <v>2366.4354999999996</v>
+      </c>
+      <c r="T36" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U36" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="V36" s="22">
+        <v>25</v>
+      </c>
+      <c r="W36" s="22">
+        <v>7</v>
+      </c>
+      <c r="X36" s="23"/>
+    </row>
+    <row r="37" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B37" s="27" t="s">
+        <v>91</v>
+      </c>
+      <c r="C37" s="29" t="s">
+        <v>92</v>
+      </c>
+      <c r="D37" s="48"/>
+      <c r="E37" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=206990-4KZ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F37" s="14"/>
+      <c r="G37" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H37" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I37" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J37" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K37" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L37" s="51"/>
+      <c r="M37" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N37" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O37" s="15"/>
+      <c r="P37" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q37" s="17">
+        <v>4699</v>
+      </c>
+      <c r="R37" s="18">
+        <v>56.21</v>
+      </c>
+      <c r="S37" s="19">
+        <v>2366.4354999999996</v>
+      </c>
+      <c r="T37" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U37" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="V37" s="22">
+        <v>26</v>
+      </c>
+      <c r="W37" s="22">
+        <v>5</v>
+      </c>
+      <c r="X37" s="23"/>
+    </row>
+    <row r="38" spans="1:24" s="1" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B38" s="27" t="s">
+        <v>91</v>
+      </c>
+      <c r="C38" s="29" t="s">
+        <v>92</v>
+      </c>
+      <c r="D38" s="49"/>
+      <c r="E38" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=206990-4KZ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F38" s="14"/>
+      <c r="G38" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H38" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I38" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J38" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K38" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L38" s="52"/>
+      <c r="M38" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N38" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O38" s="15"/>
+      <c r="P38" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q38" s="17">
+        <v>4699</v>
+      </c>
+      <c r="R38" s="18">
+        <v>56.21</v>
+      </c>
+      <c r="S38" s="19">
+        <v>2366.4354999999996</v>
+      </c>
+      <c r="T38" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U38" s="21" t="s">
         <v>98</v>
       </c>
-      <c r="O26" s="14"/>
-[...12 lines deleted...]
-      <c r="T26" s="19" t="s">
+      <c r="V38" s="22">
+        <v>27</v>
+      </c>
+      <c r="W38" s="22">
+        <v>7</v>
+      </c>
+      <c r="X38" s="23"/>
+    </row>
+    <row r="39" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="D39" s="47"/>
+      <c r="E39" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=203591-060&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F39" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G39" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H39" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I39" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J39" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K39" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L39" s="50" t="s">
+        <v>101</v>
+      </c>
+      <c r="M39" s="15"/>
+      <c r="N39" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O39" s="15"/>
+      <c r="P39" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q39" s="17">
+        <v>8099</v>
+      </c>
+      <c r="R39" s="18">
+        <v>55.82</v>
+      </c>
+      <c r="S39" s="19">
+        <v>4114.4354999999996</v>
+      </c>
+      <c r="T39" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U26" s="20" t="s">
-[...2 lines deleted...]
-      <c r="V26" s="24" t="s">
+      <c r="U39" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V39" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W39" s="22">
+        <v>17</v>
+      </c>
+      <c r="X39" s="23"/>
+    </row>
+    <row r="40" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B40" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="D40" s="48"/>
+      <c r="E40" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=203591-060&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F40" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G40" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H40" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I40" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J40" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K40" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L40" s="51"/>
+      <c r="M40" s="15"/>
+      <c r="N40" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O40" s="15"/>
+      <c r="P40" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="W26" s="21">
-[...8 lines deleted...]
-      <c r="B27" s="11" t="s">
+      <c r="Q40" s="17">
+        <v>8099</v>
+      </c>
+      <c r="R40" s="18">
+        <v>55.82</v>
+      </c>
+      <c r="S40" s="19">
+        <v>4114.4354999999996</v>
+      </c>
+      <c r="T40" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U40" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V40" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W40" s="22">
+        <v>16</v>
+      </c>
+      <c r="X40" s="23"/>
+    </row>
+    <row r="41" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B41" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="D41" s="48"/>
+      <c r="E41" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=203591-060&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F41" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G41" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H41" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I41" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J41" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K41" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L41" s="51"/>
+      <c r="M41" s="15"/>
+      <c r="N41" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O41" s="15"/>
+      <c r="P41" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q41" s="17">
+        <v>8099</v>
+      </c>
+      <c r="R41" s="18">
+        <v>55.82</v>
+      </c>
+      <c r="S41" s="19">
+        <v>4114.4354999999996</v>
+      </c>
+      <c r="T41" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U41" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V41" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W41" s="22">
+        <v>38</v>
+      </c>
+      <c r="X41" s="23"/>
+    </row>
+    <row r="42" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B42" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="C42" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="D42" s="49"/>
+      <c r="E42" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=203591-060&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F42" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G42" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H42" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I42" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J42" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K42" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L42" s="52"/>
+      <c r="M42" s="15"/>
+      <c r="N42" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O42" s="15"/>
+      <c r="P42" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q42" s="17">
+        <v>8099</v>
+      </c>
+      <c r="R42" s="18">
+        <v>55.82</v>
+      </c>
+      <c r="S42" s="19">
+        <v>4114.4354999999996</v>
+      </c>
+      <c r="T42" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U42" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V42" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W42" s="22">
+        <v>17</v>
+      </c>
+      <c r="X42" s="23"/>
+    </row>
+    <row r="43" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B43" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C43" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="D43" s="47"/>
+      <c r="E43" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-4JL&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F43" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G43" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H43" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I43" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J43" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K43" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L43" s="50" t="s">
+        <v>76</v>
+      </c>
+      <c r="M43" s="15"/>
+      <c r="N43" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O43" s="15"/>
+      <c r="P43" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q43" s="17">
+        <v>7399</v>
+      </c>
+      <c r="R43" s="18">
+        <v>55.02</v>
+      </c>
+      <c r="S43" s="19">
+        <v>3826.9354999999996</v>
+      </c>
+      <c r="T43" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U43" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V43" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W43" s="22">
+        <v>4</v>
+      </c>
+      <c r="X43" s="23"/>
+    </row>
+    <row r="44" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="C44" s="29" t="s">
+        <v>104</v>
+      </c>
+      <c r="D44" s="48"/>
+      <c r="E44" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-4JL&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F44" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G44" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H44" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I44" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J44" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K44" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L44" s="51"/>
+      <c r="M44" s="15"/>
+      <c r="N44" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O44" s="15"/>
+      <c r="P44" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q44" s="17">
+        <v>7399</v>
+      </c>
+      <c r="R44" s="18">
+        <v>55.02</v>
+      </c>
+      <c r="S44" s="19">
+        <v>3826.9354999999996</v>
+      </c>
+      <c r="T44" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U44" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V44" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W44" s="22">
+        <v>39</v>
+      </c>
+      <c r="X44" s="23"/>
+    </row>
+    <row r="45" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B45" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="C45" s="29" t="s">
+        <v>104</v>
+      </c>
+      <c r="D45" s="48"/>
+      <c r="E45" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-4JL&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F45" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G45" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H45" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I45" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J45" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K45" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L45" s="51"/>
+      <c r="M45" s="15"/>
+      <c r="N45" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O45" s="15"/>
+      <c r="P45" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q45" s="17">
+        <v>7399</v>
+      </c>
+      <c r="R45" s="18">
+        <v>55.02</v>
+      </c>
+      <c r="S45" s="19">
+        <v>3826.9354999999996</v>
+      </c>
+      <c r="T45" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U45" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V45" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W45" s="22">
+        <v>15</v>
+      </c>
+      <c r="X45" s="23"/>
+    </row>
+    <row r="46" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B46" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="C46" s="29" t="s">
+        <v>104</v>
+      </c>
+      <c r="D46" s="48"/>
+      <c r="E46" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-4JL&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F46" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G46" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H46" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I46" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J46" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K46" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L46" s="51"/>
+      <c r="M46" s="15"/>
+      <c r="N46" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O46" s="15"/>
+      <c r="P46" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q46" s="17">
+        <v>7399</v>
+      </c>
+      <c r="R46" s="18">
+        <v>55.02</v>
+      </c>
+      <c r="S46" s="19">
+        <v>3826.9354999999996</v>
+      </c>
+      <c r="T46" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U46" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V46" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W46" s="22">
+        <v>7</v>
+      </c>
+      <c r="X46" s="23"/>
+    </row>
+    <row r="47" spans="1:24" s="1" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B47" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="C47" s="29" t="s">
+        <v>104</v>
+      </c>
+      <c r="D47" s="49"/>
+      <c r="E47" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-4JL&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F47" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G47" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H47" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I47" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J47" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K47" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L47" s="52"/>
+      <c r="M47" s="15"/>
+      <c r="N47" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O47" s="15"/>
+      <c r="P47" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q47" s="17">
+        <v>7399</v>
+      </c>
+      <c r="R47" s="18">
+        <v>55.02</v>
+      </c>
+      <c r="S47" s="19">
+        <v>3826.9354999999996</v>
+      </c>
+      <c r="T47" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U47" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="V47" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="W47" s="22">
+        <v>3</v>
+      </c>
+      <c r="X47" s="23"/>
+    </row>
+    <row r="48" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B48" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="D48" s="47"/>
+      <c r="E48" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10126-4JL&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F48" s="14"/>
+      <c r="G48" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H48" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I48" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J48" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K48" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L48" s="50" t="s">
+        <v>107</v>
+      </c>
+      <c r="M48" s="15"/>
+      <c r="N48" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O48" s="15"/>
+      <c r="P48" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q48" s="17">
+        <v>8699</v>
+      </c>
+      <c r="R48" s="18">
+        <v>52.89</v>
+      </c>
+      <c r="S48" s="19">
+        <v>4712.4355000000005</v>
+      </c>
+      <c r="T48" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U48" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V48" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W48" s="22">
+        <v>8</v>
+      </c>
+      <c r="X48" s="23"/>
+    </row>
+    <row r="49" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B49" s="27" t="s">
+        <v>105</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="D49" s="48"/>
+      <c r="E49" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10126-4JL&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F49" s="14"/>
+      <c r="G49" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H49" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I49" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J49" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K49" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L49" s="51"/>
+      <c r="M49" s="15"/>
+      <c r="N49" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O49" s="15"/>
+      <c r="P49" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q49" s="17">
+        <v>8699</v>
+      </c>
+      <c r="R49" s="18">
+        <v>52.89</v>
+      </c>
+      <c r="S49" s="19">
+        <v>4712.4355000000005</v>
+      </c>
+      <c r="T49" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U49" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V49" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W49" s="22">
+        <v>10</v>
+      </c>
+      <c r="X49" s="23"/>
+    </row>
+    <row r="50" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B50" s="27" t="s">
+        <v>105</v>
+      </c>
+      <c r="C50" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="D50" s="48"/>
+      <c r="E50" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10126-4JL&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F50" s="14"/>
+      <c r="G50" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H50" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I50" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J50" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K50" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L50" s="51"/>
+      <c r="M50" s="15"/>
+      <c r="N50" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O50" s="15"/>
+      <c r="P50" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q50" s="17">
+        <v>8699</v>
+      </c>
+      <c r="R50" s="18">
+        <v>52.89</v>
+      </c>
+      <c r="S50" s="19">
+        <v>4712.4355000000005</v>
+      </c>
+      <c r="T50" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U50" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="V50" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="W50" s="22">
+        <v>8</v>
+      </c>
+      <c r="X50" s="23"/>
+    </row>
+    <row r="51" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B51" s="27" t="s">
+        <v>105</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="D51" s="49"/>
+      <c r="E51" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10126-4JL&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F51" s="14"/>
+      <c r="G51" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H51" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I51" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J51" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K51" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L51" s="52"/>
+      <c r="M51" s="15"/>
+      <c r="N51" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O51" s="15"/>
+      <c r="P51" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q51" s="17">
+        <v>8699</v>
+      </c>
+      <c r="R51" s="18">
+        <v>52.89</v>
+      </c>
+      <c r="S51" s="19">
+        <v>4712.4355000000005</v>
+      </c>
+      <c r="T51" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U51" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="V51" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="W51" s="22">
+        <v>1</v>
+      </c>
+      <c r="X51" s="23"/>
+    </row>
+    <row r="52" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B52" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="D52" s="13"/>
+      <c r="E52" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=206990-5AF&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F52" s="14"/>
+      <c r="G52" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H52" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I52" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J52" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K52" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L52" s="15" t="s">
         <v>93</v>
       </c>
-      <c r="C27" s="12" t="s">
-[...4 lines deleted...]
-        <f t="shared" ref="E27:E32" si="0">HYPERLINK("https://www.google.ru/search?q=10001-0DA&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="M52" s="15"/>
+      <c r="N52" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="O52" s="15"/>
+      <c r="P52" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q52" s="17">
+        <v>4199</v>
+      </c>
+      <c r="R52" s="18">
+        <v>48.85</v>
+      </c>
+      <c r="S52" s="19">
+        <v>2469.9354999999996</v>
+      </c>
+      <c r="T52" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U52" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="V52" s="22">
+        <v>27</v>
+      </c>
+      <c r="W52" s="22">
+        <v>1</v>
+      </c>
+      <c r="X52" s="23"/>
+    </row>
+    <row r="53" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B53" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="C53" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="D53" s="47"/>
+      <c r="E53" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207521-2Y2&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F27" s="13" t="s">
-[...39 lines deleted...]
-      <c r="T27" s="19" t="s">
+      <c r="F53" s="14"/>
+      <c r="G53" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H53" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I53" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J53" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K53" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L53" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="M53" s="15"/>
+      <c r="N53" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="O53" s="15"/>
+      <c r="P53" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q53" s="17">
+        <v>8999</v>
+      </c>
+      <c r="R53" s="18">
+        <v>48.8</v>
+      </c>
+      <c r="S53" s="19">
+        <v>5298.9355000000005</v>
+      </c>
+      <c r="T53" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U27" s="20" t="s">
-[...5 lines deleted...]
-      <c r="W27" s="21">
+      <c r="U53" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V53" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W53" s="22">
+        <v>2</v>
+      </c>
+      <c r="X53" s="23"/>
+    </row>
+    <row r="54" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B54" s="27" t="s">
+        <v>110</v>
+      </c>
+      <c r="C54" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="D54" s="48"/>
+      <c r="E54" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207521-2Y2&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F54" s="14"/>
+      <c r="G54" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H54" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I54" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J54" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K54" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L54" s="51"/>
+      <c r="M54" s="15"/>
+      <c r="N54" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="O54" s="15"/>
+      <c r="P54" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q54" s="17">
+        <v>8999</v>
+      </c>
+      <c r="R54" s="18">
+        <v>48.8</v>
+      </c>
+      <c r="S54" s="19">
+        <v>5298.9355000000005</v>
+      </c>
+      <c r="T54" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U54" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="V54" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="W54" s="22">
+        <v>2</v>
+      </c>
+      <c r="X54" s="23"/>
+    </row>
+    <row r="55" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B55" s="27" t="s">
+        <v>110</v>
+      </c>
+      <c r="C55" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="D55" s="49"/>
+      <c r="E55" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207521-2Y2&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F55" s="14"/>
+      <c r="G55" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H55" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I55" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J55" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K55" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L55" s="52"/>
+      <c r="M55" s="15"/>
+      <c r="N55" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="O55" s="15"/>
+      <c r="P55" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q55" s="17">
+        <v>8999</v>
+      </c>
+      <c r="R55" s="18">
+        <v>48.8</v>
+      </c>
+      <c r="S55" s="19">
+        <v>5298.9355000000005</v>
+      </c>
+      <c r="T55" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U55" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="V55" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="W55" s="22">
+        <v>2</v>
+      </c>
+      <c r="X55" s="23"/>
+    </row>
+    <row r="56" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B56" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="C56" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D56" s="47"/>
+      <c r="E56" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=208192-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F56" s="14"/>
+      <c r="G56" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="H56" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I56" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J56" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K56" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L56" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="M56" s="15"/>
+      <c r="N56" s="15" t="s">
         <v>64</v>
       </c>
-      <c r="X27" s="22"/>
-[...12 lines deleted...]
-      <c r="E28" s="34" t="str">
+      <c r="O56" s="15"/>
+      <c r="P56" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q56" s="17">
+        <v>5499</v>
+      </c>
+      <c r="R56" s="18">
+        <v>48.76</v>
+      </c>
+      <c r="S56" s="19">
+        <v>3240.4354999999996</v>
+      </c>
+      <c r="T56" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U56" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V56" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W56" s="22">
+        <v>9</v>
+      </c>
+      <c r="X56" s="23"/>
+    </row>
+    <row r="57" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B57" s="27" t="s">
+        <v>114</v>
+      </c>
+      <c r="C57" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D57" s="48"/>
+      <c r="E57" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=208192-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F57" s="14"/>
+      <c r="G57" s="27" t="s">
+        <v>116</v>
+      </c>
+      <c r="H57" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I57" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J57" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K57" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L57" s="51"/>
+      <c r="M57" s="15"/>
+      <c r="N57" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O57" s="15"/>
+      <c r="P57" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q57" s="17">
+        <v>5499</v>
+      </c>
+      <c r="R57" s="18">
+        <v>48.76</v>
+      </c>
+      <c r="S57" s="19">
+        <v>3240.4354999999996</v>
+      </c>
+      <c r="T57" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U57" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V57" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W57" s="22">
+        <v>1</v>
+      </c>
+      <c r="X57" s="23"/>
+    </row>
+    <row r="58" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B58" s="27" t="s">
+        <v>114</v>
+      </c>
+      <c r="C58" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D58" s="48"/>
+      <c r="E58" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=208192-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F58" s="14"/>
+      <c r="G58" s="27" t="s">
+        <v>116</v>
+      </c>
+      <c r="H58" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I58" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J58" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K58" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L58" s="51"/>
+      <c r="M58" s="15"/>
+      <c r="N58" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O58" s="15"/>
+      <c r="P58" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q58" s="17">
+        <v>5499</v>
+      </c>
+      <c r="R58" s="18">
+        <v>48.76</v>
+      </c>
+      <c r="S58" s="19">
+        <v>3240.4354999999996</v>
+      </c>
+      <c r="T58" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U58" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="V58" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="W58" s="22">
+        <v>16</v>
+      </c>
+      <c r="X58" s="23"/>
+    </row>
+    <row r="59" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B59" s="27" t="s">
+        <v>114</v>
+      </c>
+      <c r="C59" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D59" s="49"/>
+      <c r="E59" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=208192-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F59" s="14"/>
+      <c r="G59" s="27" t="s">
+        <v>116</v>
+      </c>
+      <c r="H59" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I59" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J59" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K59" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L59" s="52"/>
+      <c r="M59" s="15"/>
+      <c r="N59" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O59" s="15"/>
+      <c r="P59" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q59" s="17">
+        <v>5499</v>
+      </c>
+      <c r="R59" s="18">
+        <v>48.76</v>
+      </c>
+      <c r="S59" s="19">
+        <v>3240.4354999999996</v>
+      </c>
+      <c r="T59" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U59" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="V59" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="W59" s="22">
+        <v>16</v>
+      </c>
+      <c r="X59" s="23"/>
+    </row>
+    <row r="60" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B60" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="C60" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="D60" s="47"/>
+      <c r="E60" s="33" t="str">
+        <f t="shared" ref="E60:E65" si="0">HYPERLINK("https://www.google.ru/search?q=211028-4WG&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F60" s="14"/>
+      <c r="G60" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="H60" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I60" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J60" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K60" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L60" s="50" t="s">
+        <v>122</v>
+      </c>
+      <c r="M60" s="15"/>
+      <c r="N60" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O60" s="15"/>
+      <c r="P60" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q60" s="17">
+        <v>5499</v>
+      </c>
+      <c r="R60" s="18">
+        <v>48.76</v>
+      </c>
+      <c r="S60" s="19">
+        <v>3240.4354999999996</v>
+      </c>
+      <c r="T60" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U60" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="V60" s="22">
+        <v>28</v>
+      </c>
+      <c r="W60" s="22">
+        <v>6</v>
+      </c>
+      <c r="X60" s="23"/>
+    </row>
+    <row r="61" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B61" s="27" t="s">
+        <v>119</v>
+      </c>
+      <c r="C61" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="D61" s="48"/>
+      <c r="E61" s="33" t="str">
         <f t="shared" si="0"/>
         <v>Еще фото</v>
       </c>
-      <c r="F28" s="13" t="s">
-[...37 lines deleted...]
-      <c r="T28" s="19" t="s">
+      <c r="F61" s="14"/>
+      <c r="G61" s="27" t="s">
+        <v>121</v>
+      </c>
+      <c r="H61" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I61" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J61" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K61" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L61" s="51"/>
+      <c r="M61" s="15"/>
+      <c r="N61" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O61" s="15"/>
+      <c r="P61" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q61" s="17">
+        <v>5499</v>
+      </c>
+      <c r="R61" s="18">
+        <v>48.76</v>
+      </c>
+      <c r="S61" s="19">
+        <v>3240.4354999999996</v>
+      </c>
+      <c r="T61" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U28" s="20" t="s">
-[...21 lines deleted...]
-      <c r="E29" s="34" t="str">
+      <c r="U61" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="V61" s="22">
+        <v>29</v>
+      </c>
+      <c r="W61" s="22">
+        <v>10</v>
+      </c>
+      <c r="X61" s="23"/>
+    </row>
+    <row r="62" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B62" s="27" t="s">
+        <v>119</v>
+      </c>
+      <c r="C62" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="D62" s="48"/>
+      <c r="E62" s="33" t="str">
         <f t="shared" si="0"/>
         <v>Еще фото</v>
       </c>
-      <c r="F29" s="13" t="s">
-[...37 lines deleted...]
-      <c r="T29" s="19" t="s">
+      <c r="F62" s="14"/>
+      <c r="G62" s="27" t="s">
+        <v>121</v>
+      </c>
+      <c r="H62" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I62" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J62" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K62" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L62" s="51"/>
+      <c r="M62" s="15"/>
+      <c r="N62" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O62" s="15"/>
+      <c r="P62" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q62" s="17">
+        <v>5499</v>
+      </c>
+      <c r="R62" s="18">
+        <v>48.76</v>
+      </c>
+      <c r="S62" s="19">
+        <v>3240.4354999999996</v>
+      </c>
+      <c r="T62" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U29" s="20" t="s">
-[...21 lines deleted...]
-      <c r="E30" s="34" t="str">
+      <c r="U62" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="V62" s="22">
+        <v>30</v>
+      </c>
+      <c r="W62" s="22">
+        <v>4</v>
+      </c>
+      <c r="X62" s="23"/>
+    </row>
+    <row r="63" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B63" s="27" t="s">
+        <v>119</v>
+      </c>
+      <c r="C63" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="D63" s="48"/>
+      <c r="E63" s="33" t="str">
         <f t="shared" si="0"/>
         <v>Еще фото</v>
       </c>
-      <c r="F30" s="13" t="s">
-[...37 lines deleted...]
-      <c r="T30" s="19" t="s">
+      <c r="F63" s="14"/>
+      <c r="G63" s="27" t="s">
+        <v>121</v>
+      </c>
+      <c r="H63" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I63" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J63" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K63" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L63" s="51"/>
+      <c r="M63" s="15"/>
+      <c r="N63" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O63" s="15"/>
+      <c r="P63" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q63" s="17">
+        <v>5499</v>
+      </c>
+      <c r="R63" s="18">
+        <v>48.76</v>
+      </c>
+      <c r="S63" s="19">
+        <v>3240.4354999999996</v>
+      </c>
+      <c r="T63" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U30" s="20" t="s">
-[...21 lines deleted...]
-      <c r="E31" s="34" t="str">
+      <c r="U63" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="V63" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="W63" s="22">
+        <v>5</v>
+      </c>
+      <c r="X63" s="23"/>
+    </row>
+    <row r="64" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B64" s="27" t="s">
+        <v>119</v>
+      </c>
+      <c r="C64" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="D64" s="48"/>
+      <c r="E64" s="33" t="str">
         <f t="shared" si="0"/>
         <v>Еще фото</v>
       </c>
-      <c r="F31" s="13" t="s">
-[...37 lines deleted...]
-      <c r="T31" s="19" t="s">
+      <c r="F64" s="14"/>
+      <c r="G64" s="27" t="s">
+        <v>121</v>
+      </c>
+      <c r="H64" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I64" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J64" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K64" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L64" s="51"/>
+      <c r="M64" s="15"/>
+      <c r="N64" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O64" s="15"/>
+      <c r="P64" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q64" s="17">
+        <v>5499</v>
+      </c>
+      <c r="R64" s="18">
+        <v>48.76</v>
+      </c>
+      <c r="S64" s="19">
+        <v>3240.4354999999996</v>
+      </c>
+      <c r="T64" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U31" s="20" t="s">
-[...21 lines deleted...]
-      <c r="E32" s="34" t="str">
+      <c r="U64" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="V64" s="26" t="s">
+        <v>129</v>
+      </c>
+      <c r="W64" s="22">
+        <v>14</v>
+      </c>
+      <c r="X64" s="23"/>
+    </row>
+    <row r="65" spans="1:24" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B65" s="27" t="s">
+        <v>119</v>
+      </c>
+      <c r="C65" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="D65" s="49"/>
+      <c r="E65" s="33" t="str">
         <f t="shared" si="0"/>
         <v>Еще фото</v>
       </c>
-      <c r="F32" s="13" t="s">
+      <c r="F65" s="14"/>
+      <c r="G65" s="27" t="s">
+        <v>121</v>
+      </c>
+      <c r="H65" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I65" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J65" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K65" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L65" s="52"/>
+      <c r="M65" s="15"/>
+      <c r="N65" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O65" s="15"/>
+      <c r="P65" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q65" s="17">
+        <v>5499</v>
+      </c>
+      <c r="R65" s="18">
+        <v>48.76</v>
+      </c>
+      <c r="S65" s="19">
+        <v>3240.4354999999996</v>
+      </c>
+      <c r="T65" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U65" s="21" t="s">
+        <v>130</v>
+      </c>
+      <c r="V65" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="W65" s="22">
+        <v>9</v>
+      </c>
+      <c r="X65" s="23"/>
+    </row>
+    <row r="66" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B66" s="11" t="s">
+        <v>132</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="D66" s="13"/>
+      <c r="E66" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=208392-2Y2&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F66" s="14"/>
+      <c r="G66" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="H66" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I66" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J66" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K66" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L66" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="M66" s="15"/>
+      <c r="N66" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="O66" s="15"/>
+      <c r="P66" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q66" s="17">
+        <v>5999</v>
+      </c>
+      <c r="R66" s="18">
+        <v>46.66</v>
+      </c>
+      <c r="S66" s="19">
+        <v>3679.9884999999995</v>
+      </c>
+      <c r="T66" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U66" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V66" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W66" s="22">
+        <v>1</v>
+      </c>
+      <c r="X66" s="23"/>
+    </row>
+    <row r="67" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B67" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="D67" s="53"/>
+      <c r="E67" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F67" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G67" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H67" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I67" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J67" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K67" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L67" s="50" t="s">
+        <v>76</v>
+      </c>
+      <c r="M67" s="15"/>
+      <c r="N67" s="15" t="s">
+        <v>137</v>
+      </c>
+      <c r="O67" s="15"/>
+      <c r="P67" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q67" s="17">
+        <v>6699</v>
+      </c>
+      <c r="R67" s="18">
+        <v>46.26</v>
+      </c>
+      <c r="S67" s="19">
+        <v>4139.9884999999995</v>
+      </c>
+      <c r="T67" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U67" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="V67" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="W67" s="22">
+        <v>2</v>
+      </c>
+      <c r="X67" s="23"/>
+    </row>
+    <row r="68" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B68" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="C68" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="D68" s="54"/>
+      <c r="E68" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F68" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G68" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H68" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I68" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J68" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K68" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L68" s="52"/>
+      <c r="M68" s="15"/>
+      <c r="N68" s="15" t="s">
+        <v>137</v>
+      </c>
+      <c r="O68" s="15"/>
+      <c r="P68" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q68" s="17">
+        <v>6699</v>
+      </c>
+      <c r="R68" s="18">
+        <v>46.26</v>
+      </c>
+      <c r="S68" s="19">
+        <v>4139.9884999999995</v>
+      </c>
+      <c r="T68" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U68" s="21" t="s">
+        <v>138</v>
+      </c>
+      <c r="V68" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="W68" s="22">
+        <v>1</v>
+      </c>
+      <c r="X68" s="23"/>
+    </row>
+    <row r="69" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B69" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C69" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="D69" s="13"/>
+      <c r="E69" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-5BN&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F69" s="14"/>
+      <c r="G69" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H69" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I69" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J69" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K69" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L69" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="M69" s="15"/>
+      <c r="N69" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="O69" s="15"/>
+      <c r="P69" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q69" s="17">
+        <v>6699</v>
+      </c>
+      <c r="R69" s="18">
+        <v>46.26</v>
+      </c>
+      <c r="S69" s="19">
+        <v>4139.9884999999995</v>
+      </c>
+      <c r="T69" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U69" s="21" t="s">
+        <v>142</v>
+      </c>
+      <c r="V69" s="26" t="s">
+        <v>143</v>
+      </c>
+      <c r="W69" s="22">
+        <v>1</v>
+      </c>
+      <c r="X69" s="23"/>
+    </row>
+    <row r="70" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B70" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C70" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="D70" s="13"/>
+      <c r="E70" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-6WC&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F70" s="14"/>
+      <c r="G70" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H70" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I70" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J70" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K70" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L70" s="15" t="s">
+        <v>145</v>
+      </c>
+      <c r="M70" s="15"/>
+      <c r="N70" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="O70" s="15"/>
+      <c r="P70" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q70" s="17">
+        <v>6699</v>
+      </c>
+      <c r="R70" s="18">
+        <v>46.26</v>
+      </c>
+      <c r="S70" s="19">
+        <v>4139.9884999999995</v>
+      </c>
+      <c r="T70" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U70" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V70" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W70" s="22">
+        <v>7</v>
+      </c>
+      <c r="X70" s="23"/>
+    </row>
+    <row r="71" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B71" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="C71" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="D71" s="53"/>
+      <c r="E71" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=211800-0RH&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F71" s="14"/>
+      <c r="G71" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H71" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I71" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J71" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K71" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L71" s="50"/>
+      <c r="M71" s="15"/>
+      <c r="N71" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="O71" s="15"/>
+      <c r="P71" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q71" s="17">
+        <v>6699</v>
+      </c>
+      <c r="R71" s="18">
+        <v>46.26</v>
+      </c>
+      <c r="S71" s="19">
+        <v>4139.9884999999995</v>
+      </c>
+      <c r="T71" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U71" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V71" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W71" s="22">
+        <v>1</v>
+      </c>
+      <c r="X71" s="23"/>
+    </row>
+    <row r="72" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B72" s="27" t="s">
+        <v>147</v>
+      </c>
+      <c r="C72" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="D72" s="54"/>
+      <c r="E72" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=211800-0RH&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F72" s="14"/>
+      <c r="G72" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H72" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I72" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J72" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K72" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L72" s="52"/>
+      <c r="M72" s="15"/>
+      <c r="N72" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="O72" s="15"/>
+      <c r="P72" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q72" s="17">
+        <v>6699</v>
+      </c>
+      <c r="R72" s="18">
+        <v>46.26</v>
+      </c>
+      <c r="S72" s="19">
+        <v>4139.9884999999995</v>
+      </c>
+      <c r="T72" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U72" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V72" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W72" s="22">
+        <v>1</v>
+      </c>
+      <c r="X72" s="23"/>
+    </row>
+    <row r="73" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B73" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="C73" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="D73" s="13"/>
+      <c r="E73" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=211937-0PZ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F73" s="14"/>
+      <c r="G73" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H73" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I73" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J73" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K73" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L73" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="M73" s="15"/>
+      <c r="N73" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O73" s="15"/>
+      <c r="P73" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q73" s="17">
+        <v>6699</v>
+      </c>
+      <c r="R73" s="18">
+        <v>46.26</v>
+      </c>
+      <c r="S73" s="19">
+        <v>4139.9884999999995</v>
+      </c>
+      <c r="T73" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U73" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V73" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W73" s="22">
+        <v>1</v>
+      </c>
+      <c r="X73" s="23"/>
+    </row>
+    <row r="74" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B74" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="C74" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="D74" s="13"/>
+      <c r="E74" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=212756-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F74" s="14"/>
+      <c r="G74" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H74" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I74" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J74" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K74" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L74" s="15"/>
+      <c r="M74" s="15"/>
+      <c r="N74" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O74" s="15"/>
+      <c r="P74" s="16" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q74" s="17">
+        <v>6499</v>
+      </c>
+      <c r="R74" s="18">
+        <v>46.15</v>
+      </c>
+      <c r="S74" s="19">
+        <v>4024.9884999999995</v>
+      </c>
+      <c r="T74" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U74" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="V74" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="W74" s="22">
+        <v>1</v>
+      </c>
+      <c r="X74" s="23"/>
+    </row>
+    <row r="75" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B75" s="11" t="s">
+        <v>155</v>
+      </c>
+      <c r="C75" s="12" t="s">
+        <v>156</v>
+      </c>
+      <c r="D75" s="13"/>
+      <c r="E75" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=211863-097&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F75" s="14"/>
+      <c r="G75" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="H75" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I75" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J75" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K75" s="16" t="s">
+        <v>157</v>
+      </c>
+      <c r="L75" s="15"/>
+      <c r="M75" s="15"/>
+      <c r="N75" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="O75" s="15"/>
+      <c r="P75" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q75" s="17">
+        <v>3899</v>
+      </c>
+      <c r="R75" s="18">
+        <v>46.14</v>
+      </c>
+      <c r="S75" s="19">
+        <v>2414.9884999999995</v>
+      </c>
+      <c r="T75" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U75" s="21" t="s">
+        <v>159</v>
+      </c>
+      <c r="V75" s="22">
+        <v>44</v>
+      </c>
+      <c r="W75" s="22">
+        <v>1</v>
+      </c>
+      <c r="X75" s="23"/>
+    </row>
+    <row r="76" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B76" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C76" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="D76" s="13"/>
+      <c r="E76" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-21N&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F76" s="14"/>
+      <c r="G76" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H76" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I76" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J76" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K76" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L76" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="M76" s="15"/>
+      <c r="N76" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="O76" s="15"/>
+      <c r="P76" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q76" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R76" s="18">
+        <v>46.02</v>
+      </c>
+      <c r="S76" s="19">
+        <v>3909.9884999999995</v>
+      </c>
+      <c r="T76" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U76" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V76" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W76" s="22">
+        <v>3</v>
+      </c>
+      <c r="X76" s="23"/>
+    </row>
+    <row r="77" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B77" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C77" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="D77" s="13"/>
+      <c r="E77" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-21Q&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F77" s="14"/>
+      <c r="G77" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H77" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I77" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J77" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K77" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L77" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="M77" s="15"/>
+      <c r="N77" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="O77" s="15"/>
+      <c r="P77" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q77" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R77" s="18">
+        <v>46.02</v>
+      </c>
+      <c r="S77" s="19">
+        <v>3909.9884999999995</v>
+      </c>
+      <c r="T77" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U77" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V77" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W77" s="22">
+        <v>1</v>
+      </c>
+      <c r="X77" s="23"/>
+    </row>
+    <row r="78" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B78" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C78" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="D78" s="13"/>
+      <c r="E78" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-3YF&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F78" s="14"/>
+      <c r="G78" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H78" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I78" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J78" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K78" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L78" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="M78" s="15"/>
+      <c r="N78" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="O78" s="15"/>
+      <c r="P78" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q78" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R78" s="18">
+        <v>46.02</v>
+      </c>
+      <c r="S78" s="19">
+        <v>3909.9884999999995</v>
+      </c>
+      <c r="T78" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U78" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V78" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W78" s="22">
+        <v>1</v>
+      </c>
+      <c r="X78" s="23"/>
+    </row>
+    <row r="79" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B79" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C79" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="D79" s="13"/>
+      <c r="E79" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-6SW&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F79" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G79" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H79" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I79" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J79" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K79" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L79" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="M79" s="15"/>
+      <c r="N79" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O79" s="15"/>
+      <c r="P79" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q79" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R79" s="18">
+        <v>46.02</v>
+      </c>
+      <c r="S79" s="19">
+        <v>3909.9884999999995</v>
+      </c>
+      <c r="T79" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U79" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V79" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W79" s="22">
+        <v>1</v>
+      </c>
+      <c r="X79" s="23"/>
+    </row>
+    <row r="80" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B80" s="11" t="s">
+        <v>166</v>
+      </c>
+      <c r="C80" s="12" t="s">
+        <v>167</v>
+      </c>
+      <c r="D80" s="13"/>
+      <c r="E80" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=205393-4CC&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F80" s="14"/>
+      <c r="G80" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="H80" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I80" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J80" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K80" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L80" s="15"/>
+      <c r="M80" s="15"/>
+      <c r="N80" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O80" s="15"/>
+      <c r="P80" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q80" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R80" s="18">
+        <v>46.02</v>
+      </c>
+      <c r="S80" s="19">
+        <v>3909.9884999999995</v>
+      </c>
+      <c r="T80" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U80" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="V80" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="W80" s="22">
+        <v>1</v>
+      </c>
+      <c r="X80" s="23"/>
+    </row>
+    <row r="81" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B81" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="C81" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="D81" s="13"/>
+      <c r="E81" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=211101-0LC&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F81" s="14"/>
+      <c r="G81" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="H81" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I81" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J81" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K81" s="16" t="s">
+        <v>157</v>
+      </c>
+      <c r="L81" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="M81" s="15"/>
+      <c r="N81" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="O81" s="15"/>
+      <c r="P81" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q81" s="17">
+        <v>6099</v>
+      </c>
+      <c r="R81" s="18">
+        <v>45.89</v>
+      </c>
+      <c r="S81" s="19">
+        <v>3794.9884999999995</v>
+      </c>
+      <c r="T81" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U81" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="V81" s="22">
+        <v>40</v>
+      </c>
+      <c r="W81" s="22">
+        <v>1</v>
+      </c>
+      <c r="X81" s="23"/>
+    </row>
+    <row r="82" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B82" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="C82" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="D82" s="53"/>
+      <c r="E82" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=11016-1AS&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F82" s="14"/>
+      <c r="G82" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H82" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I82" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J82" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K82" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L82" s="50" t="s">
+        <v>175</v>
+      </c>
+      <c r="M82" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N82" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="O82" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="P82" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q82" s="17">
+        <v>7199</v>
+      </c>
+      <c r="R82" s="18">
+        <v>45.83</v>
+      </c>
+      <c r="S82" s="19">
+        <v>4484.9884999999995</v>
+      </c>
+      <c r="T82" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U82" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V82" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W82" s="22">
+        <v>2</v>
+      </c>
+      <c r="X82" s="23"/>
+    </row>
+    <row r="83" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B83" s="27" t="s">
+        <v>173</v>
+      </c>
+      <c r="C83" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="D83" s="54"/>
+      <c r="E83" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=11016-1AS&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F83" s="14"/>
+      <c r="G83" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H83" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I83" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J83" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K83" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L83" s="52"/>
+      <c r="M83" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N83" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="O83" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="P83" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q83" s="17">
+        <v>7199</v>
+      </c>
+      <c r="R83" s="18">
+        <v>45.83</v>
+      </c>
+      <c r="S83" s="19">
+        <v>4484.9884999999995</v>
+      </c>
+      <c r="T83" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U83" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V83" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W83" s="22">
+        <v>2</v>
+      </c>
+      <c r="X83" s="23"/>
+    </row>
+    <row r="84" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B84" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="D84" s="13"/>
+      <c r="E84" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-7C1&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F84" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G84" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H84" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I84" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J84" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K84" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L84" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="M84" s="15"/>
+      <c r="N84" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="O84" s="15"/>
+      <c r="P84" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q84" s="17">
+        <v>6999</v>
+      </c>
+      <c r="R84" s="18">
+        <v>45.71</v>
+      </c>
+      <c r="S84" s="19">
+        <v>4369.9884999999995</v>
+      </c>
+      <c r="T84" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U84" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V84" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W84" s="22">
+        <v>2</v>
+      </c>
+      <c r="X84" s="23"/>
+    </row>
+    <row r="85" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B85" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="C85" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D85" s="53"/>
+      <c r="E85" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=208493-001&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F85" s="14"/>
+      <c r="G85" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H85" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I85" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J85" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K85" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L85" s="50" t="s">
+        <v>179</v>
+      </c>
+      <c r="M85" s="15"/>
+      <c r="N85" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O85" s="15"/>
+      <c r="P85" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q85" s="17">
+        <v>7899</v>
+      </c>
+      <c r="R85" s="18">
+        <v>45.56</v>
+      </c>
+      <c r="S85" s="19">
+        <v>4944.9884999999995</v>
+      </c>
+      <c r="T85" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U85" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V85" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W85" s="22">
+        <v>1</v>
+      </c>
+      <c r="X85" s="23"/>
+    </row>
+    <row r="86" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B86" s="27" t="s">
+        <v>177</v>
+      </c>
+      <c r="C86" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="D86" s="54"/>
+      <c r="E86" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=208493-001&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F86" s="14"/>
+      <c r="G86" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H86" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I86" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J86" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K86" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L86" s="52"/>
+      <c r="M86" s="15"/>
+      <c r="N86" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O86" s="15"/>
+      <c r="P86" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q86" s="17">
+        <v>7899</v>
+      </c>
+      <c r="R86" s="18">
+        <v>45.56</v>
+      </c>
+      <c r="S86" s="19">
+        <v>4944.9884999999995</v>
+      </c>
+      <c r="T86" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U86" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V86" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W86" s="22">
+        <v>1</v>
+      </c>
+      <c r="X86" s="23"/>
+    </row>
+    <row r="87" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B87" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="C87" s="12" t="s">
+        <v>180</v>
+      </c>
+      <c r="D87" s="13"/>
+      <c r="E87" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=208493-100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F87" s="14"/>
+      <c r="G87" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H87" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I87" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J87" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K87" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L87" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="M87" s="15"/>
+      <c r="N87" s="15" t="s">
+        <v>137</v>
+      </c>
+      <c r="O87" s="15"/>
+      <c r="P87" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q87" s="17">
+        <v>7899</v>
+      </c>
+      <c r="R87" s="18">
+        <v>45.56</v>
+      </c>
+      <c r="S87" s="19">
+        <v>4944.9884999999995</v>
+      </c>
+      <c r="T87" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U87" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="V87" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="W87" s="22">
+        <v>1</v>
+      </c>
+      <c r="X87" s="23"/>
+    </row>
+    <row r="88" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B88" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="C88" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="D88" s="53"/>
+      <c r="E88" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207521-5BO&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F88" s="14"/>
+      <c r="G88" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H88" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I88" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J88" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K88" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L88" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="M88" s="15"/>
+      <c r="N88" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="O88" s="15"/>
+      <c r="P88" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q88" s="17">
+        <v>8999</v>
+      </c>
+      <c r="R88" s="18">
+        <v>45.55</v>
+      </c>
+      <c r="S88" s="19">
+        <v>5634.9884999999995</v>
+      </c>
+      <c r="T88" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U88" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V88" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W88" s="22">
+        <v>9</v>
+      </c>
+      <c r="X88" s="23"/>
+    </row>
+    <row r="89" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B89" s="27" t="s">
+        <v>110</v>
+      </c>
+      <c r="C89" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="D89" s="54"/>
+      <c r="E89" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207521-5BO&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F89" s="14"/>
+      <c r="G89" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H89" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I89" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J89" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K89" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L89" s="52"/>
+      <c r="M89" s="15"/>
+      <c r="N89" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="O89" s="15"/>
+      <c r="P89" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q89" s="17">
+        <v>8999</v>
+      </c>
+      <c r="R89" s="18">
+        <v>45.55</v>
+      </c>
+      <c r="S89" s="19">
+        <v>5634.9884999999995</v>
+      </c>
+      <c r="T89" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U89" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V89" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W89" s="22">
+        <v>2</v>
+      </c>
+      <c r="X89" s="23"/>
+    </row>
+    <row r="90" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B90" s="11" t="s">
+        <v>182</v>
+      </c>
+      <c r="C90" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="D90" s="13"/>
+      <c r="E90" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207713-001&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F90" s="14"/>
+      <c r="G90" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="H90" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I90" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J90" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K90" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L90" s="15" t="s">
+        <v>184</v>
+      </c>
+      <c r="M90" s="15"/>
+      <c r="N90" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O90" s="15"/>
+      <c r="P90" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q90" s="17">
+        <v>4399</v>
+      </c>
+      <c r="R90" s="18">
+        <v>45.44</v>
+      </c>
+      <c r="S90" s="19">
+        <v>2759.9884999999995</v>
+      </c>
+      <c r="T90" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U90" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V90" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W90" s="22">
+        <v>1</v>
+      </c>
+      <c r="X90" s="23"/>
+    </row>
+    <row r="91" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B91" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="C91" s="12" t="s">
+        <v>186</v>
+      </c>
+      <c r="D91" s="53"/>
+      <c r="E91" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209401-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F91" s="14"/>
+      <c r="G91" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="H91" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I91" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J91" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K91" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L91" s="50" t="s">
+        <v>187</v>
+      </c>
+      <c r="M91" s="15"/>
+      <c r="N91" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O91" s="15"/>
+      <c r="P91" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q91" s="17">
+        <v>4399</v>
+      </c>
+      <c r="R91" s="18">
+        <v>45.44</v>
+      </c>
+      <c r="S91" s="19">
+        <v>2759.9884999999995</v>
+      </c>
+      <c r="T91" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U91" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V91" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W91" s="22">
+        <v>1</v>
+      </c>
+      <c r="X91" s="23"/>
+    </row>
+    <row r="92" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B92" s="27" t="s">
+        <v>185</v>
+      </c>
+      <c r="C92" s="12" t="s">
+        <v>186</v>
+      </c>
+      <c r="D92" s="54"/>
+      <c r="E92" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209401-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F92" s="14"/>
+      <c r="G92" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="H92" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I92" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J92" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K92" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L92" s="52"/>
+      <c r="M92" s="15"/>
+      <c r="N92" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O92" s="15"/>
+      <c r="P92" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q92" s="17">
+        <v>4399</v>
+      </c>
+      <c r="R92" s="18">
+        <v>45.44</v>
+      </c>
+      <c r="S92" s="19">
+        <v>2759.9884999999995</v>
+      </c>
+      <c r="T92" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U92" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V92" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W92" s="22">
+        <v>1</v>
+      </c>
+      <c r="X92" s="23"/>
+    </row>
+    <row r="93" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B93" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="C93" s="12" t="s">
+        <v>189</v>
+      </c>
+      <c r="D93" s="13"/>
+      <c r="E93" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=211430-001&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F93" s="14"/>
+      <c r="G93" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="H93" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I93" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J93" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K93" s="16" t="s">
+        <v>190</v>
+      </c>
+      <c r="L93" s="15"/>
+      <c r="M93" s="15"/>
+      <c r="N93" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O93" s="15"/>
+      <c r="P93" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q93" s="17">
+        <v>4199</v>
+      </c>
+      <c r="R93" s="18">
+        <v>45.23</v>
+      </c>
+      <c r="S93" s="19">
+        <v>2644.9884999999995</v>
+      </c>
+      <c r="T93" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U93" s="21" t="s">
+        <v>191</v>
+      </c>
+      <c r="V93" s="22">
+        <v>39</v>
+      </c>
+      <c r="W93" s="22">
+        <v>1</v>
+      </c>
+      <c r="X93" s="23"/>
+    </row>
+    <row r="94" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B94" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="C94" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="D94" s="13"/>
+      <c r="E94" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=211430-0Q6&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F94" s="14"/>
+      <c r="G94" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="H94" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I94" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J94" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K94" s="16" t="s">
+        <v>190</v>
+      </c>
+      <c r="L94" s="15"/>
+      <c r="M94" s="15"/>
+      <c r="N94" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="O94" s="15"/>
+      <c r="P94" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q94" s="17">
+        <v>4199</v>
+      </c>
+      <c r="R94" s="18">
+        <v>45.23</v>
+      </c>
+      <c r="S94" s="19">
+        <v>2644.9884999999995</v>
+      </c>
+      <c r="T94" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U94" s="21" t="s">
+        <v>193</v>
+      </c>
+      <c r="V94" s="22">
+        <v>36</v>
+      </c>
+      <c r="W94" s="22">
+        <v>1</v>
+      </c>
+      <c r="X94" s="23"/>
+    </row>
+    <row r="95" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B95" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C95" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="D95" s="13"/>
+      <c r="E95" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-6GD&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F95" s="14"/>
+      <c r="G95" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H95" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I95" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J95" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K95" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L95" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="M95" s="15"/>
+      <c r="N95" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O95" s="15"/>
+      <c r="P95" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q95" s="17">
+        <v>7299</v>
+      </c>
+      <c r="R95" s="18">
+        <v>45.2</v>
+      </c>
+      <c r="S95" s="19">
+        <v>4599.9884999999995</v>
+      </c>
+      <c r="T95" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U95" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="V95" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="W95" s="22">
+        <v>10</v>
+      </c>
+      <c r="X95" s="23"/>
+    </row>
+    <row r="96" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B96" s="11" t="s">
+        <v>195</v>
+      </c>
+      <c r="C96" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="D96" s="13"/>
+      <c r="E96" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=205089-066&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F96" s="14"/>
+      <c r="G96" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H96" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I96" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J96" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K96" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L96" s="15"/>
+      <c r="M96" s="15"/>
+      <c r="N96" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O96" s="15"/>
+      <c r="P96" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q96" s="17">
+        <v>9299</v>
+      </c>
+      <c r="R96" s="18">
+        <v>45.16</v>
+      </c>
+      <c r="S96" s="19">
+        <v>5864.9884999999995</v>
+      </c>
+      <c r="T96" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U96" s="21" t="s">
+        <v>197</v>
+      </c>
+      <c r="V96" s="26" t="s">
+        <v>198</v>
+      </c>
+      <c r="W96" s="22">
+        <v>1</v>
+      </c>
+      <c r="X96" s="23"/>
+    </row>
+    <row r="97" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B97" s="11" t="s">
+        <v>195</v>
+      </c>
+      <c r="C97" s="12" t="s">
+        <v>199</v>
+      </c>
+      <c r="D97" s="13"/>
+      <c r="E97" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=205089-6TG&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F97" s="14"/>
+      <c r="G97" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H97" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I97" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J97" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K97" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L97" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="M97" s="15"/>
+      <c r="N97" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O97" s="15"/>
+      <c r="P97" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q97" s="17">
+        <v>9299</v>
+      </c>
+      <c r="R97" s="18">
+        <v>45.16</v>
+      </c>
+      <c r="S97" s="19">
+        <v>5864.9884999999995</v>
+      </c>
+      <c r="T97" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U97" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V97" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W97" s="22">
+        <v>1</v>
+      </c>
+      <c r="X97" s="23"/>
+    </row>
+    <row r="98" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B98" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="C98" s="12" t="s">
+        <v>202</v>
+      </c>
+      <c r="D98" s="13"/>
+      <c r="E98" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209964-001&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F98" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G98" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H98" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I98" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J98" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K98" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L98" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="M98" s="15"/>
+      <c r="N98" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O98" s="15"/>
+      <c r="P98" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q98" s="17">
+        <v>9099</v>
+      </c>
+      <c r="R98" s="18">
+        <v>45.05</v>
+      </c>
+      <c r="S98" s="19">
+        <v>5749.9884999999995</v>
+      </c>
+      <c r="T98" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U98" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V98" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W98" s="22">
+        <v>3</v>
+      </c>
+      <c r="X98" s="23"/>
+    </row>
+    <row r="99" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B99" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C99" s="12" t="s">
+        <v>204</v>
+      </c>
+      <c r="D99" s="47"/>
+      <c r="E99" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-1WY&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F99" s="14"/>
+      <c r="G99" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H99" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I99" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J99" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K99" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L99" s="50" t="s">
+        <v>163</v>
+      </c>
+      <c r="M99" s="15"/>
+      <c r="N99" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O99" s="15"/>
+      <c r="P99" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q99" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R99" s="18">
+        <v>45</v>
+      </c>
+      <c r="S99" s="19">
+        <v>3984.1174999999994</v>
+      </c>
+      <c r="T99" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U99" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V99" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W99" s="22">
+        <v>1</v>
+      </c>
+      <c r="X99" s="23"/>
+    </row>
+    <row r="100" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B100" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="C100" s="12" t="s">
+        <v>204</v>
+      </c>
+      <c r="D100" s="48"/>
+      <c r="E100" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-1WY&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F100" s="14"/>
+      <c r="G100" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H100" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I100" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J100" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K100" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L100" s="51"/>
+      <c r="M100" s="15"/>
+      <c r="N100" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O100" s="15"/>
+      <c r="P100" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q100" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R100" s="18">
+        <v>45</v>
+      </c>
+      <c r="S100" s="19">
+        <v>3984.1174999999994</v>
+      </c>
+      <c r="T100" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U100" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V100" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W100" s="22">
+        <v>1</v>
+      </c>
+      <c r="X100" s="23"/>
+    </row>
+    <row r="101" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B101" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="C101" s="12" t="s">
+        <v>204</v>
+      </c>
+      <c r="D101" s="49"/>
+      <c r="E101" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-1WY&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F101" s="14"/>
+      <c r="G101" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H101" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I101" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J101" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K101" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L101" s="52"/>
+      <c r="M101" s="15"/>
+      <c r="N101" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O101" s="15"/>
+      <c r="P101" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q101" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R101" s="18">
+        <v>45</v>
+      </c>
+      <c r="S101" s="19">
+        <v>3984.1174999999994</v>
+      </c>
+      <c r="T101" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U101" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="V101" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="W101" s="22">
+        <v>1</v>
+      </c>
+      <c r="X101" s="23"/>
+    </row>
+    <row r="102" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B102" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C102" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="D102" s="47"/>
+      <c r="E102" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-4KZ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F102" s="14"/>
+      <c r="G102" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H102" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I102" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J102" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K102" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L102" s="50" t="s">
+        <v>145</v>
+      </c>
+      <c r="M102" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N102" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O102" s="15"/>
+      <c r="P102" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q102" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R102" s="18">
+        <v>45</v>
+      </c>
+      <c r="S102" s="19">
+        <v>3984.1174999999994</v>
+      </c>
+      <c r="T102" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U102" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V102" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W102" s="22">
+        <v>4</v>
+      </c>
+      <c r="X102" s="23"/>
+    </row>
+    <row r="103" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B103" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="C103" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="D103" s="48"/>
+      <c r="E103" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-4KZ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F103" s="14"/>
+      <c r="G103" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H103" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I103" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J103" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K103" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L103" s="51"/>
+      <c r="M103" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N103" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O103" s="15"/>
+      <c r="P103" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q103" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R103" s="18">
+        <v>45</v>
+      </c>
+      <c r="S103" s="19">
+        <v>3984.1174999999994</v>
+      </c>
+      <c r="T103" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U103" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V103" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W103" s="22">
+        <v>4</v>
+      </c>
+      <c r="X103" s="23"/>
+    </row>
+    <row r="104" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B104" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="C104" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="D104" s="48"/>
+      <c r="E104" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-4KZ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F104" s="14"/>
+      <c r="G104" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H104" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I104" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J104" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K104" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L104" s="51"/>
+      <c r="M104" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N104" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O104" s="15"/>
+      <c r="P104" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q104" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R104" s="18">
+        <v>45</v>
+      </c>
+      <c r="S104" s="19">
+        <v>3984.1174999999994</v>
+      </c>
+      <c r="T104" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U104" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V104" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W104" s="22">
+        <v>1</v>
+      </c>
+      <c r="X104" s="23"/>
+    </row>
+    <row r="105" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B105" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="C105" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="D105" s="49"/>
+      <c r="E105" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-4KZ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F105" s="14"/>
+      <c r="G105" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H105" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I105" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J105" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K105" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L105" s="52"/>
+      <c r="M105" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N105" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O105" s="15"/>
+      <c r="P105" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q105" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R105" s="18">
+        <v>45</v>
+      </c>
+      <c r="S105" s="19">
+        <v>3984.1174999999994</v>
+      </c>
+      <c r="T105" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U105" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="V105" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="W105" s="22">
+        <v>1</v>
+      </c>
+      <c r="X105" s="23"/>
+    </row>
+    <row r="106" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B106" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C106" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="D106" s="47"/>
+      <c r="E106" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-6ZQ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F106" s="14"/>
+      <c r="G106" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H106" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I106" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J106" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K106" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L106" s="50" t="s">
+        <v>141</v>
+      </c>
+      <c r="M106" s="15"/>
+      <c r="N106" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O106" s="15"/>
+      <c r="P106" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q106" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R106" s="18">
+        <v>45</v>
+      </c>
+      <c r="S106" s="19">
+        <v>3984.1174999999994</v>
+      </c>
+      <c r="T106" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U106" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V106" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W106" s="22">
+        <v>1</v>
+      </c>
+      <c r="X106" s="23"/>
+    </row>
+    <row r="107" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B107" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="C107" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="D107" s="48"/>
+      <c r="E107" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-6ZQ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F107" s="14"/>
+      <c r="G107" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H107" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I107" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J107" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K107" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L107" s="51"/>
+      <c r="M107" s="15"/>
+      <c r="N107" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O107" s="15"/>
+      <c r="P107" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q107" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R107" s="18">
+        <v>45</v>
+      </c>
+      <c r="S107" s="19">
+        <v>3984.1174999999994</v>
+      </c>
+      <c r="T107" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U107" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V107" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W107" s="22">
+        <v>1</v>
+      </c>
+      <c r="X107" s="23"/>
+    </row>
+    <row r="108" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B108" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="C108" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="D108" s="49"/>
+      <c r="E108" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-6ZQ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F108" s="14"/>
+      <c r="G108" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H108" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I108" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J108" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K108" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L108" s="52"/>
+      <c r="M108" s="15"/>
+      <c r="N108" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O108" s="15"/>
+      <c r="P108" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q108" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R108" s="18">
+        <v>45</v>
+      </c>
+      <c r="S108" s="19">
+        <v>3984.1174999999994</v>
+      </c>
+      <c r="T108" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U108" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V108" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W108" s="22">
+        <v>1</v>
+      </c>
+      <c r="X108" s="23"/>
+    </row>
+    <row r="109" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B109" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C109" s="12" t="s">
+        <v>207</v>
+      </c>
+      <c r="D109" s="47"/>
+      <c r="E109" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-86A&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F109" s="14"/>
+      <c r="G109" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H109" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I109" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J109" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K109" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L109" s="50" t="s">
+        <v>163</v>
+      </c>
+      <c r="M109" s="15"/>
+      <c r="N109" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="O109" s="15"/>
+      <c r="P109" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q109" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R109" s="18">
+        <v>45</v>
+      </c>
+      <c r="S109" s="19">
+        <v>3984.1174999999994</v>
+      </c>
+      <c r="T109" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U109" s="21" t="s">
+        <v>142</v>
+      </c>
+      <c r="V109" s="26" t="s">
+        <v>143</v>
+      </c>
+      <c r="W109" s="22">
+        <v>1</v>
+      </c>
+      <c r="X109" s="23"/>
+    </row>
+    <row r="110" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B110" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="C110" s="12" t="s">
+        <v>207</v>
+      </c>
+      <c r="D110" s="48"/>
+      <c r="E110" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-86A&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F110" s="14"/>
+      <c r="G110" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H110" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I110" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J110" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K110" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L110" s="51"/>
+      <c r="M110" s="15"/>
+      <c r="N110" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="O110" s="15"/>
+      <c r="P110" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q110" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R110" s="18">
+        <v>45</v>
+      </c>
+      <c r="S110" s="19">
+        <v>3984.1174999999994</v>
+      </c>
+      <c r="T110" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U110" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V110" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W110" s="22">
+        <v>1</v>
+      </c>
+      <c r="X110" s="23"/>
+    </row>
+    <row r="111" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B111" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="C111" s="12" t="s">
+        <v>207</v>
+      </c>
+      <c r="D111" s="48"/>
+      <c r="E111" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-86A&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F111" s="14"/>
+      <c r="G111" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H111" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I111" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J111" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K111" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L111" s="51"/>
+      <c r="M111" s="15"/>
+      <c r="N111" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="O111" s="15"/>
+      <c r="P111" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q111" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R111" s="18">
+        <v>45</v>
+      </c>
+      <c r="S111" s="19">
+        <v>3984.1174999999994</v>
+      </c>
+      <c r="T111" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U111" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V111" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W111" s="22">
+        <v>1</v>
+      </c>
+      <c r="X111" s="23"/>
+    </row>
+    <row r="112" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B112" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="C112" s="12" t="s">
+        <v>207</v>
+      </c>
+      <c r="D112" s="49"/>
+      <c r="E112" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=10001-86A&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F112" s="14"/>
+      <c r="G112" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H112" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I112" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J112" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K112" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L112" s="52"/>
+      <c r="M112" s="15"/>
+      <c r="N112" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="O112" s="15"/>
+      <c r="P112" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q112" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R112" s="18">
+        <v>45</v>
+      </c>
+      <c r="S112" s="19">
+        <v>3984.1174999999994</v>
+      </c>
+      <c r="T112" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U112" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="V112" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="W112" s="22">
+        <v>1</v>
+      </c>
+      <c r="X112" s="23"/>
+    </row>
+    <row r="113" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B113" s="11" t="s">
+        <v>209</v>
+      </c>
+      <c r="C113" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="D113" s="47"/>
+      <c r="E113" s="33" t="str">
+        <f t="shared" ref="E113:E118" si="1">HYPERLINK("https://www.google.ru/search?q=11016-001&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F113" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G113" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H113" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I113" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J113" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K113" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L113" s="50" t="s">
+        <v>175</v>
+      </c>
+      <c r="M113" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N113" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O113" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="P113" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q113" s="17">
+        <v>7099</v>
+      </c>
+      <c r="R113" s="18">
+        <v>45</v>
+      </c>
+      <c r="S113" s="19">
+        <v>4490.1174999999994</v>
+      </c>
+      <c r="T113" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U113" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V113" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W113" s="22">
+        <v>3</v>
+      </c>
+      <c r="X113" s="23"/>
+    </row>
+    <row r="114" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B114" s="27" t="s">
+        <v>209</v>
+      </c>
+      <c r="C114" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="D114" s="48"/>
+      <c r="E114" s="33" t="str">
+        <f t="shared" si="1"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F114" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G114" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H114" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I114" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J114" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K114" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L114" s="51"/>
+      <c r="M114" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N114" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O114" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="P114" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q114" s="17">
+        <v>7099</v>
+      </c>
+      <c r="R114" s="18">
+        <v>45</v>
+      </c>
+      <c r="S114" s="19">
+        <v>4490.1174999999994</v>
+      </c>
+      <c r="T114" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U114" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V114" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W114" s="22">
+        <v>59</v>
+      </c>
+      <c r="X114" s="23"/>
+    </row>
+    <row r="115" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B115" s="27" t="s">
+        <v>209</v>
+      </c>
+      <c r="C115" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="D115" s="48"/>
+      <c r="E115" s="33" t="str">
+        <f t="shared" si="1"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F115" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G115" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H115" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I115" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J115" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K115" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L115" s="51"/>
+      <c r="M115" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N115" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O115" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="P115" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q115" s="17">
+        <v>7099</v>
+      </c>
+      <c r="R115" s="18">
+        <v>45</v>
+      </c>
+      <c r="S115" s="19">
+        <v>4490.1174999999994</v>
+      </c>
+      <c r="T115" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U115" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V115" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W115" s="22">
+        <v>11</v>
+      </c>
+      <c r="X115" s="23"/>
+    </row>
+    <row r="116" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B116" s="27" t="s">
+        <v>209</v>
+      </c>
+      <c r="C116" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="D116" s="48"/>
+      <c r="E116" s="33" t="str">
+        <f t="shared" si="1"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F116" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G116" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H116" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I116" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J116" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K116" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L116" s="51"/>
+      <c r="M116" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N116" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O116" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="P116" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q116" s="17">
+        <v>7099</v>
+      </c>
+      <c r="R116" s="18">
+        <v>45</v>
+      </c>
+      <c r="S116" s="19">
+        <v>4490.1174999999994</v>
+      </c>
+      <c r="T116" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U116" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V116" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W116" s="22">
+        <v>7</v>
+      </c>
+      <c r="X116" s="23"/>
+    </row>
+    <row r="117" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B117" s="27" t="s">
+        <v>209</v>
+      </c>
+      <c r="C117" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="D117" s="48"/>
+      <c r="E117" s="33" t="str">
+        <f t="shared" si="1"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F117" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G117" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H117" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I117" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J117" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K117" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L117" s="51"/>
+      <c r="M117" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N117" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O117" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="P117" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q117" s="17">
+        <v>7099</v>
+      </c>
+      <c r="R117" s="18">
+        <v>45</v>
+      </c>
+      <c r="S117" s="19">
+        <v>4490.1174999999994</v>
+      </c>
+      <c r="T117" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U117" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="V117" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="W117" s="22">
+        <v>3</v>
+      </c>
+      <c r="X117" s="23"/>
+    </row>
+    <row r="118" spans="1:24" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B118" s="27" t="s">
+        <v>209</v>
+      </c>
+      <c r="C118" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="D118" s="49"/>
+      <c r="E118" s="33" t="str">
+        <f t="shared" si="1"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F118" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G118" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H118" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I118" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J118" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K118" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L118" s="52"/>
+      <c r="M118" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N118" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O118" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="P118" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q118" s="17">
+        <v>7099</v>
+      </c>
+      <c r="R118" s="18">
+        <v>45</v>
+      </c>
+      <c r="S118" s="19">
+        <v>4490.1174999999994</v>
+      </c>
+      <c r="T118" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U118" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="V118" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="W118" s="22">
+        <v>1</v>
+      </c>
+      <c r="X118" s="23"/>
+    </row>
+    <row r="119" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B119" s="11" t="s">
+        <v>209</v>
+      </c>
+      <c r="C119" s="12" t="s">
+        <v>211</v>
+      </c>
+      <c r="D119" s="47"/>
+      <c r="E119" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=11016-100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F119" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G119" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H119" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I119" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J119" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K119" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L119" s="50" t="s">
+        <v>76</v>
+      </c>
+      <c r="M119" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N119" s="15" t="s">
+        <v>137</v>
+      </c>
+      <c r="O119" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="P119" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q119" s="17">
+        <v>7099</v>
+      </c>
+      <c r="R119" s="18">
+        <v>45</v>
+      </c>
+      <c r="S119" s="19">
+        <v>4490.1174999999994</v>
+      </c>
+      <c r="T119" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U119" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V119" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W119" s="22">
+        <v>1</v>
+      </c>
+      <c r="X119" s="23"/>
+    </row>
+    <row r="120" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B120" s="27" t="s">
+        <v>209</v>
+      </c>
+      <c r="C120" s="12" t="s">
+        <v>211</v>
+      </c>
+      <c r="D120" s="48"/>
+      <c r="E120" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=11016-100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F120" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G120" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H120" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I120" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J120" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K120" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L120" s="51"/>
+      <c r="M120" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N120" s="15" t="s">
+        <v>137</v>
+      </c>
+      <c r="O120" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="P120" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q120" s="17">
+        <v>7099</v>
+      </c>
+      <c r="R120" s="18">
+        <v>45</v>
+      </c>
+      <c r="S120" s="19">
+        <v>4490.1174999999994</v>
+      </c>
+      <c r="T120" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U120" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V120" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W120" s="22">
+        <v>5</v>
+      </c>
+      <c r="X120" s="23"/>
+    </row>
+    <row r="121" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B121" s="27" t="s">
+        <v>209</v>
+      </c>
+      <c r="C121" s="12" t="s">
+        <v>211</v>
+      </c>
+      <c r="D121" s="49"/>
+      <c r="E121" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=11016-100&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F121" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G121" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H121" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I121" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J121" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K121" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L121" s="52"/>
+      <c r="M121" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N121" s="15" t="s">
+        <v>137</v>
+      </c>
+      <c r="O121" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="P121" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q121" s="17">
+        <v>7099</v>
+      </c>
+      <c r="R121" s="18">
+        <v>45</v>
+      </c>
+      <c r="S121" s="19">
+        <v>4490.1174999999994</v>
+      </c>
+      <c r="T121" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U121" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V121" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W121" s="22">
+        <v>3</v>
+      </c>
+      <c r="X121" s="23"/>
+    </row>
+    <row r="122" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B122" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="C122" s="12" t="s">
+        <v>212</v>
+      </c>
+      <c r="D122" s="47"/>
+      <c r="E122" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=11016-3BX&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F122" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G122" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H122" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I122" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J122" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K122" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L122" s="50" t="s">
+        <v>213</v>
+      </c>
+      <c r="M122" s="15"/>
+      <c r="N122" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="O122" s="15"/>
+      <c r="P122" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q122" s="17">
+        <v>6899</v>
+      </c>
+      <c r="R122" s="18">
+        <v>45</v>
+      </c>
+      <c r="S122" s="19">
+        <v>4363.6174999999994</v>
+      </c>
+      <c r="T122" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U122" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V122" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W122" s="22">
+        <v>1</v>
+      </c>
+      <c r="X122" s="23"/>
+    </row>
+    <row r="123" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B123" s="27" t="s">
+        <v>173</v>
+      </c>
+      <c r="C123" s="12" t="s">
+        <v>212</v>
+      </c>
+      <c r="D123" s="48"/>
+      <c r="E123" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=11016-3BX&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F123" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G123" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H123" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I123" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J123" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K123" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L123" s="51"/>
+      <c r="M123" s="15"/>
+      <c r="N123" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="O123" s="15"/>
+      <c r="P123" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q123" s="17">
+        <v>6899</v>
+      </c>
+      <c r="R123" s="18">
+        <v>45</v>
+      </c>
+      <c r="S123" s="19">
+        <v>4363.6174999999994</v>
+      </c>
+      <c r="T123" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U123" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="V123" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="W123" s="22">
+        <v>1</v>
+      </c>
+      <c r="X123" s="23"/>
+    </row>
+    <row r="124" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B124" s="27" t="s">
+        <v>173</v>
+      </c>
+      <c r="C124" s="12" t="s">
+        <v>212</v>
+      </c>
+      <c r="D124" s="48"/>
+      <c r="E124" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=11016-3BX&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F124" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G124" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H124" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I124" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J124" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K124" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L124" s="51"/>
+      <c r="M124" s="15"/>
+      <c r="N124" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="O124" s="15"/>
+      <c r="P124" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q124" s="17">
+        <v>6899</v>
+      </c>
+      <c r="R124" s="18">
+        <v>45</v>
+      </c>
+      <c r="S124" s="19">
+        <v>4363.6174999999994</v>
+      </c>
+      <c r="T124" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U124" s="21" t="s">
+        <v>197</v>
+      </c>
+      <c r="V124" s="26" t="s">
+        <v>198</v>
+      </c>
+      <c r="W124" s="22">
+        <v>1</v>
+      </c>
+      <c r="X124" s="23"/>
+    </row>
+    <row r="125" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B125" s="27" t="s">
+        <v>173</v>
+      </c>
+      <c r="C125" s="12" t="s">
+        <v>212</v>
+      </c>
+      <c r="D125" s="49"/>
+      <c r="E125" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=11016-3BX&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F125" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G125" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H125" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I125" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J125" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K125" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L125" s="52"/>
+      <c r="M125" s="15"/>
+      <c r="N125" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="O125" s="15"/>
+      <c r="P125" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q125" s="17">
+        <v>6899</v>
+      </c>
+      <c r="R125" s="18">
+        <v>45</v>
+      </c>
+      <c r="S125" s="19">
+        <v>4363.6174999999994</v>
+      </c>
+      <c r="T125" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U125" s="21" t="s">
+        <v>159</v>
+      </c>
+      <c r="V125" s="26" t="s">
+        <v>214</v>
+      </c>
+      <c r="W125" s="22">
+        <v>2</v>
+      </c>
+      <c r="X125" s="23"/>
+    </row>
+    <row r="126" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B126" s="11" t="s">
+        <v>209</v>
+      </c>
+      <c r="C126" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="D126" s="47"/>
+      <c r="E126" s="33" t="str">
+        <f t="shared" ref="E126:E131" si="2">HYPERLINK("https://www.google.ru/search?q=11016-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F126" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G126" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H126" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I126" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J126" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K126" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L126" s="50" t="s">
+        <v>216</v>
+      </c>
+      <c r="M126" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N126" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O126" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="P126" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q126" s="17">
+        <v>7099</v>
+      </c>
+      <c r="R126" s="18">
+        <v>45</v>
+      </c>
+      <c r="S126" s="19">
+        <v>4490.1174999999994</v>
+      </c>
+      <c r="T126" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U126" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V126" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W126" s="22">
+        <v>46</v>
+      </c>
+      <c r="X126" s="23"/>
+    </row>
+    <row r="127" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B127" s="27" t="s">
+        <v>209</v>
+      </c>
+      <c r="C127" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="D127" s="48"/>
+      <c r="E127" s="33" t="str">
+        <f t="shared" si="2"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F127" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G127" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H127" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I127" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J127" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K127" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L127" s="51"/>
+      <c r="M127" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N127" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O127" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="P127" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q127" s="17">
+        <v>7099</v>
+      </c>
+      <c r="R127" s="18">
+        <v>45</v>
+      </c>
+      <c r="S127" s="19">
+        <v>4490.1174999999994</v>
+      </c>
+      <c r="T127" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U127" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V127" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W127" s="22">
+        <v>28</v>
+      </c>
+      <c r="X127" s="23"/>
+    </row>
+    <row r="128" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B128" s="27" t="s">
+        <v>209</v>
+      </c>
+      <c r="C128" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="D128" s="48"/>
+      <c r="E128" s="33" t="str">
+        <f t="shared" si="2"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F128" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G128" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H128" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I128" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J128" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K128" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L128" s="51"/>
+      <c r="M128" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N128" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O128" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="P128" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q128" s="17">
+        <v>7099</v>
+      </c>
+      <c r="R128" s="18">
+        <v>45</v>
+      </c>
+      <c r="S128" s="19">
+        <v>4490.1174999999994</v>
+      </c>
+      <c r="T128" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U128" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V128" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W128" s="22">
+        <v>24</v>
+      </c>
+      <c r="X128" s="23"/>
+    </row>
+    <row r="129" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B129" s="27" t="s">
+        <v>209</v>
+      </c>
+      <c r="C129" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="D129" s="48"/>
+      <c r="E129" s="33" t="str">
+        <f t="shared" si="2"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F129" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G129" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H129" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I129" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J129" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K129" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L129" s="51"/>
+      <c r="M129" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N129" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O129" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="P129" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q129" s="17">
+        <v>7099</v>
+      </c>
+      <c r="R129" s="18">
+        <v>45</v>
+      </c>
+      <c r="S129" s="19">
+        <v>4490.1174999999994</v>
+      </c>
+      <c r="T129" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U129" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V129" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W129" s="22">
+        <v>2</v>
+      </c>
+      <c r="X129" s="23"/>
+    </row>
+    <row r="130" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B130" s="27" t="s">
+        <v>209</v>
+      </c>
+      <c r="C130" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="D130" s="48"/>
+      <c r="E130" s="33" t="str">
+        <f t="shared" si="2"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F130" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G130" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H130" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I130" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J130" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K130" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L130" s="51"/>
+      <c r="M130" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N130" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O130" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="P130" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q130" s="17">
+        <v>7099</v>
+      </c>
+      <c r="R130" s="18">
+        <v>45</v>
+      </c>
+      <c r="S130" s="19">
+        <v>4490.1174999999994</v>
+      </c>
+      <c r="T130" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U130" s="21" t="s">
+        <v>159</v>
+      </c>
+      <c r="V130" s="26" t="s">
+        <v>214</v>
+      </c>
+      <c r="W130" s="22">
+        <v>1</v>
+      </c>
+      <c r="X130" s="23"/>
+    </row>
+    <row r="131" spans="1:24" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B131" s="27" t="s">
+        <v>209</v>
+      </c>
+      <c r="C131" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="D131" s="49"/>
+      <c r="E131" s="33" t="str">
+        <f t="shared" si="2"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F131" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G131" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H131" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I131" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J131" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K131" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L131" s="52"/>
+      <c r="M131" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N131" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O131" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="P131" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q131" s="17">
+        <v>7099</v>
+      </c>
+      <c r="R131" s="18">
+        <v>45</v>
+      </c>
+      <c r="S131" s="19">
+        <v>4490.1174999999994</v>
+      </c>
+      <c r="T131" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U131" s="21" t="s">
+        <v>138</v>
+      </c>
+      <c r="V131" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="W131" s="22">
+        <v>1</v>
+      </c>
+      <c r="X131" s="23"/>
+    </row>
+    <row r="132" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B132" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="C132" s="12" t="s">
+        <v>217</v>
+      </c>
+      <c r="D132" s="47"/>
+      <c r="E132" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=11016-7AQ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F132" s="14"/>
+      <c r="G132" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H132" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I132" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J132" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K132" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L132" s="50" t="s">
+        <v>213</v>
+      </c>
+      <c r="M132" s="15"/>
+      <c r="N132" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O132" s="15"/>
+      <c r="P132" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q132" s="17">
+        <v>6899</v>
+      </c>
+      <c r="R132" s="18">
+        <v>45</v>
+      </c>
+      <c r="S132" s="19">
+        <v>4363.6174999999994</v>
+      </c>
+      <c r="T132" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U132" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V132" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W132" s="22">
+        <v>1</v>
+      </c>
+      <c r="X132" s="23"/>
+    </row>
+    <row r="133" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B133" s="27" t="s">
+        <v>173</v>
+      </c>
+      <c r="C133" s="12" t="s">
+        <v>217</v>
+      </c>
+      <c r="D133" s="48"/>
+      <c r="E133" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=11016-7AQ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F133" s="14"/>
+      <c r="G133" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H133" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I133" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J133" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K133" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L133" s="51"/>
+      <c r="M133" s="15"/>
+      <c r="N133" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O133" s="15"/>
+      <c r="P133" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q133" s="17">
+        <v>6899</v>
+      </c>
+      <c r="R133" s="18">
+        <v>45</v>
+      </c>
+      <c r="S133" s="19">
+        <v>4363.6174999999994</v>
+      </c>
+      <c r="T133" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U133" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V133" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W133" s="22">
+        <v>1</v>
+      </c>
+      <c r="X133" s="23"/>
+    </row>
+    <row r="134" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B134" s="27" t="s">
+        <v>173</v>
+      </c>
+      <c r="C134" s="12" t="s">
+        <v>217</v>
+      </c>
+      <c r="D134" s="49"/>
+      <c r="E134" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=11016-7AQ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F134" s="14"/>
+      <c r="G134" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H134" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I134" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J134" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K134" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L134" s="52"/>
+      <c r="M134" s="15"/>
+      <c r="N134" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O134" s="15"/>
+      <c r="P134" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q134" s="17">
+        <v>6899</v>
+      </c>
+      <c r="R134" s="18">
+        <v>45</v>
+      </c>
+      <c r="S134" s="19">
+        <v>4363.6174999999994</v>
+      </c>
+      <c r="T134" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U134" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V134" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W134" s="22">
+        <v>1</v>
+      </c>
+      <c r="X134" s="23"/>
+    </row>
+    <row r="135" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B135" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="C135" s="12" t="s">
+        <v>219</v>
+      </c>
+      <c r="D135" s="53"/>
+      <c r="E135" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=206750-2Y2&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F135" s="14"/>
+      <c r="G135" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H135" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I135" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J135" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K135" s="16" t="s">
+        <v>190</v>
+      </c>
+      <c r="L135" s="50" t="s">
+        <v>220</v>
+      </c>
+      <c r="M135" s="15"/>
+      <c r="N135" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="O135" s="15"/>
+      <c r="P135" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q135" s="17">
+        <v>7199</v>
+      </c>
+      <c r="R135" s="18">
+        <v>45</v>
+      </c>
+      <c r="S135" s="19">
+        <v>4553.3674999999994</v>
+      </c>
+      <c r="T135" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U135" s="21" t="s">
+        <v>193</v>
+      </c>
+      <c r="V135" s="22">
+        <v>36</v>
+      </c>
+      <c r="W135" s="22">
+        <v>1</v>
+      </c>
+      <c r="X135" s="23"/>
+    </row>
+    <row r="136" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B136" s="27" t="s">
+        <v>218</v>
+      </c>
+      <c r="C136" s="12" t="s">
+        <v>219</v>
+      </c>
+      <c r="D136" s="54"/>
+      <c r="E136" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=206750-2Y2&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F136" s="14"/>
+      <c r="G136" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H136" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I136" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J136" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K136" s="16" t="s">
+        <v>190</v>
+      </c>
+      <c r="L136" s="52"/>
+      <c r="M136" s="15"/>
+      <c r="N136" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="O136" s="15"/>
+      <c r="P136" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q136" s="17">
+        <v>7199</v>
+      </c>
+      <c r="R136" s="18">
+        <v>45</v>
+      </c>
+      <c r="S136" s="19">
+        <v>4553.3674999999994</v>
+      </c>
+      <c r="T136" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U136" s="21" t="s">
+        <v>191</v>
+      </c>
+      <c r="V136" s="22">
+        <v>39</v>
+      </c>
+      <c r="W136" s="22">
+        <v>1</v>
+      </c>
+      <c r="X136" s="23"/>
+    </row>
+    <row r="137" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B137" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C137" s="28" t="s">
+        <v>221</v>
+      </c>
+      <c r="D137" s="47"/>
+      <c r="E137" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=206761-001&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F137" s="14"/>
+      <c r="G137" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="H137" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I137" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J137" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K137" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L137" s="50" t="s">
+        <v>222</v>
+      </c>
+      <c r="M137" s="15"/>
+      <c r="N137" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O137" s="15"/>
+      <c r="P137" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q137" s="17">
+        <v>4999</v>
+      </c>
+      <c r="R137" s="18">
+        <v>45</v>
+      </c>
+      <c r="S137" s="19">
+        <v>3161.8674999999994</v>
+      </c>
+      <c r="T137" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U137" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V137" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W137" s="22">
+        <v>8</v>
+      </c>
+      <c r="X137" s="23"/>
+    </row>
+    <row r="138" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B138" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="C138" s="29" t="s">
+        <v>221</v>
+      </c>
+      <c r="D138" s="48"/>
+      <c r="E138" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=206761-001&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F138" s="14"/>
+      <c r="G138" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="H138" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I138" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J138" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K138" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L138" s="51"/>
+      <c r="M138" s="15"/>
+      <c r="N138" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O138" s="15"/>
+      <c r="P138" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q138" s="17">
+        <v>4999</v>
+      </c>
+      <c r="R138" s="18">
+        <v>45</v>
+      </c>
+      <c r="S138" s="19">
+        <v>3161.8674999999994</v>
+      </c>
+      <c r="T138" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U138" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V138" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W138" s="22">
+        <v>7</v>
+      </c>
+      <c r="X138" s="23"/>
+    </row>
+    <row r="139" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B139" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="C139" s="29" t="s">
+        <v>221</v>
+      </c>
+      <c r="D139" s="48"/>
+      <c r="E139" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=206761-001&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F139" s="14"/>
+      <c r="G139" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="H139" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I139" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J139" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K139" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L139" s="51"/>
+      <c r="M139" s="15"/>
+      <c r="N139" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O139" s="15"/>
+      <c r="P139" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q139" s="17">
+        <v>4999</v>
+      </c>
+      <c r="R139" s="18">
+        <v>45</v>
+      </c>
+      <c r="S139" s="19">
+        <v>3161.8674999999994</v>
+      </c>
+      <c r="T139" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U139" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V139" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W139" s="22">
+        <v>2</v>
+      </c>
+      <c r="X139" s="23"/>
+    </row>
+    <row r="140" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B140" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="C140" s="29" t="s">
+        <v>221</v>
+      </c>
+      <c r="D140" s="48"/>
+      <c r="E140" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=206761-001&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F140" s="14"/>
+      <c r="G140" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="H140" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I140" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J140" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K140" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L140" s="51"/>
+      <c r="M140" s="15"/>
+      <c r="N140" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O140" s="15"/>
+      <c r="P140" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q140" s="17">
+        <v>4999</v>
+      </c>
+      <c r="R140" s="18">
+        <v>45</v>
+      </c>
+      <c r="S140" s="19">
+        <v>3161.8674999999994</v>
+      </c>
+      <c r="T140" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U140" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V140" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W140" s="22">
+        <v>4</v>
+      </c>
+      <c r="X140" s="23"/>
+    </row>
+    <row r="141" spans="1:24" s="1" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B141" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="C141" s="29" t="s">
+        <v>221</v>
+      </c>
+      <c r="D141" s="49"/>
+      <c r="E141" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=206761-001&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F141" s="14"/>
+      <c r="G141" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="H141" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I141" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J141" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K141" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L141" s="52"/>
+      <c r="M141" s="15"/>
+      <c r="N141" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O141" s="15"/>
+      <c r="P141" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q141" s="17">
+        <v>4999</v>
+      </c>
+      <c r="R141" s="18">
+        <v>45</v>
+      </c>
+      <c r="S141" s="19">
+        <v>3161.8674999999994</v>
+      </c>
+      <c r="T141" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U141" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="V141" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="W141" s="22">
+        <v>1</v>
+      </c>
+      <c r="X141" s="23"/>
+    </row>
+    <row r="142" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B142" s="11" t="s">
+        <v>223</v>
+      </c>
+      <c r="C142" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="D142" s="47"/>
+      <c r="E142" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207005-4PI&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F142" s="14"/>
+      <c r="G142" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H142" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I142" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J142" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K142" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L142" s="50" t="s">
+        <v>225</v>
+      </c>
+      <c r="M142" s="15"/>
+      <c r="N142" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O142" s="15"/>
+      <c r="P142" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q142" s="17">
+        <v>4799</v>
+      </c>
+      <c r="R142" s="18">
+        <v>45</v>
+      </c>
+      <c r="S142" s="19">
+        <v>3035.3674999999994</v>
+      </c>
+      <c r="T142" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U142" s="21" t="s">
         <v>95</v>
       </c>
-      <c r="G32" s="23" t="s">
+      <c r="V142" s="22">
+        <v>24</v>
+      </c>
+      <c r="W142" s="22">
+        <v>1</v>
+      </c>
+      <c r="X142" s="23"/>
+    </row>
+    <row r="143" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B143" s="27" t="s">
+        <v>223</v>
+      </c>
+      <c r="C143" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="D143" s="48"/>
+      <c r="E143" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207005-4PI&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F143" s="14"/>
+      <c r="G143" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H143" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I143" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J143" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K143" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L143" s="51"/>
+      <c r="M143" s="15"/>
+      <c r="N143" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O143" s="15"/>
+      <c r="P143" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q143" s="17">
+        <v>4799</v>
+      </c>
+      <c r="R143" s="18">
+        <v>45</v>
+      </c>
+      <c r="S143" s="19">
+        <v>3035.3674999999994</v>
+      </c>
+      <c r="T143" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U143" s="21" t="s">
         <v>96</v>
       </c>
-      <c r="H32" s="23" t="s">
-[...15 lines deleted...]
-      <c r="N32" s="14" t="s">
+      <c r="V143" s="22">
+        <v>25</v>
+      </c>
+      <c r="W143" s="22">
+        <v>1</v>
+      </c>
+      <c r="X143" s="23"/>
+    </row>
+    <row r="144" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B144" s="27" t="s">
+        <v>223</v>
+      </c>
+      <c r="C144" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="D144" s="49"/>
+      <c r="E144" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207005-4PI&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F144" s="14"/>
+      <c r="G144" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H144" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I144" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J144" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K144" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L144" s="52"/>
+      <c r="M144" s="15"/>
+      <c r="N144" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O144" s="15"/>
+      <c r="P144" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q144" s="17">
+        <v>4799</v>
+      </c>
+      <c r="R144" s="18">
         <v>45</v>
       </c>
-      <c r="O32" s="14"/>
-      <c r="P32" s="15" t="s">
+      <c r="S144" s="19">
+        <v>3035.3674999999994</v>
+      </c>
+      <c r="T144" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U144" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="V144" s="22">
+        <v>26</v>
+      </c>
+      <c r="W144" s="22">
+        <v>2</v>
+      </c>
+      <c r="X144" s="23"/>
+    </row>
+    <row r="145" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B145" s="11" t="s">
+        <v>223</v>
+      </c>
+      <c r="C145" s="12" t="s">
+        <v>226</v>
+      </c>
+      <c r="D145" s="47"/>
+      <c r="E145" s="33" t="str">
+        <f t="shared" ref="E145:E150" si="3">HYPERLINK("https://www.google.ru/search?q=207005-6WU&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F145" s="14"/>
+      <c r="G145" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H145" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I145" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J145" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K145" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L145" s="50" t="s">
+        <v>225</v>
+      </c>
+      <c r="M145" s="15"/>
+      <c r="N145" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="O145" s="15"/>
+      <c r="P145" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="Q32" s="16">
-[...8 lines deleted...]
-      <c r="T32" s="19" t="s">
+      <c r="Q145" s="17">
+        <v>4799</v>
+      </c>
+      <c r="R145" s="18">
+        <v>45</v>
+      </c>
+      <c r="S145" s="19">
+        <v>3035.3674999999994</v>
+      </c>
+      <c r="T145" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U32" s="20" t="s">
-[...5 lines deleted...]
-      <c r="W32" s="21">
+      <c r="U145" s="21" t="s">
+        <v>228</v>
+      </c>
+      <c r="V145" s="22">
+        <v>22</v>
+      </c>
+      <c r="W145" s="22">
         <v>1</v>
       </c>
-      <c r="X32" s="22"/>
-[...13 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=10001-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="X145" s="23"/>
+    </row>
+    <row r="146" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B146" s="27" t="s">
+        <v>223</v>
+      </c>
+      <c r="C146" s="12" t="s">
+        <v>226</v>
+      </c>
+      <c r="D146" s="48"/>
+      <c r="E146" s="33" t="str">
+        <f t="shared" si="3"/>
         <v>Еще фото</v>
       </c>
-      <c r="F33" s="13" t="s">
+      <c r="F146" s="14"/>
+      <c r="G146" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H146" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I146" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J146" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K146" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L146" s="51"/>
+      <c r="M146" s="15"/>
+      <c r="N146" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="O146" s="15"/>
+      <c r="P146" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q146" s="17">
+        <v>4799</v>
+      </c>
+      <c r="R146" s="18">
+        <v>45</v>
+      </c>
+      <c r="S146" s="19">
+        <v>3035.3674999999994</v>
+      </c>
+      <c r="T146" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U146" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="V146" s="22">
+        <v>23</v>
+      </c>
+      <c r="W146" s="22">
+        <v>1</v>
+      </c>
+      <c r="X146" s="23"/>
+    </row>
+    <row r="147" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B147" s="27" t="s">
+        <v>223</v>
+      </c>
+      <c r="C147" s="12" t="s">
+        <v>226</v>
+      </c>
+      <c r="D147" s="48"/>
+      <c r="E147" s="33" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F147" s="14"/>
+      <c r="G147" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H147" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I147" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J147" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K147" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L147" s="51"/>
+      <c r="M147" s="15"/>
+      <c r="N147" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="O147" s="15"/>
+      <c r="P147" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q147" s="17">
+        <v>4799</v>
+      </c>
+      <c r="R147" s="18">
+        <v>45</v>
+      </c>
+      <c r="S147" s="19">
+        <v>3035.3674999999994</v>
+      </c>
+      <c r="T147" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U147" s="21" t="s">
         <v>95</v>
       </c>
-      <c r="G33" s="11" t="s">
+      <c r="V147" s="22">
+        <v>24</v>
+      </c>
+      <c r="W147" s="22">
+        <v>1</v>
+      </c>
+      <c r="X147" s="23"/>
+    </row>
+    <row r="148" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B148" s="27" t="s">
+        <v>223</v>
+      </c>
+      <c r="C148" s="12" t="s">
+        <v>226</v>
+      </c>
+      <c r="D148" s="48"/>
+      <c r="E148" s="33" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F148" s="14"/>
+      <c r="G148" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H148" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I148" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J148" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K148" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L148" s="51"/>
+      <c r="M148" s="15"/>
+      <c r="N148" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="O148" s="15"/>
+      <c r="P148" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q148" s="17">
+        <v>4799</v>
+      </c>
+      <c r="R148" s="18">
+        <v>45</v>
+      </c>
+      <c r="S148" s="19">
+        <v>3035.3674999999994</v>
+      </c>
+      <c r="T148" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U148" s="21" t="s">
         <v>96</v>
       </c>
-      <c r="H33" s="11" t="s">
-[...11 lines deleted...]
-      <c r="L33" s="51" t="s">
+      <c r="V148" s="22">
+        <v>25</v>
+      </c>
+      <c r="W148" s="22">
+        <v>1</v>
+      </c>
+      <c r="X148" s="23"/>
+    </row>
+    <row r="149" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B149" s="27" t="s">
+        <v>223</v>
+      </c>
+      <c r="C149" s="12" t="s">
+        <v>226</v>
+      </c>
+      <c r="D149" s="48"/>
+      <c r="E149" s="33" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F149" s="14"/>
+      <c r="G149" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H149" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I149" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J149" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K149" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L149" s="51"/>
+      <c r="M149" s="15"/>
+      <c r="N149" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="O149" s="15"/>
+      <c r="P149" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q149" s="17">
+        <v>4799</v>
+      </c>
+      <c r="R149" s="18">
+        <v>45</v>
+      </c>
+      <c r="S149" s="19">
+        <v>3035.3674999999994</v>
+      </c>
+      <c r="T149" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U149" s="21" t="s">
         <v>97</v>
       </c>
-      <c r="M33" s="14"/>
-      <c r="N33" s="14" t="s">
+      <c r="V149" s="22">
+        <v>26</v>
+      </c>
+      <c r="W149" s="22">
+        <v>2</v>
+      </c>
+      <c r="X149" s="23"/>
+    </row>
+    <row r="150" spans="1:24" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B150" s="27" t="s">
+        <v>223</v>
+      </c>
+      <c r="C150" s="12" t="s">
+        <v>226</v>
+      </c>
+      <c r="D150" s="49"/>
+      <c r="E150" s="33" t="str">
+        <f t="shared" si="3"/>
+        <v>Еще фото</v>
+      </c>
+      <c r="F150" s="14"/>
+      <c r="G150" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H150" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I150" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J150" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K150" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L150" s="52"/>
+      <c r="M150" s="15"/>
+      <c r="N150" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="O150" s="15"/>
+      <c r="P150" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q150" s="17">
+        <v>4799</v>
+      </c>
+      <c r="R150" s="18">
+        <v>45</v>
+      </c>
+      <c r="S150" s="19">
+        <v>3035.3674999999994</v>
+      </c>
+      <c r="T150" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U150" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="V150" s="22">
+        <v>27</v>
+      </c>
+      <c r="W150" s="22">
+        <v>1</v>
+      </c>
+      <c r="X150" s="23"/>
+    </row>
+    <row r="151" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B151" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="C151" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="D151" s="13"/>
+      <c r="E151" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207006-485&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F151" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G151" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H151" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I151" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J151" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K151" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L151" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="M151" s="15"/>
+      <c r="N151" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O151" s="15"/>
+      <c r="P151" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q151" s="17">
+        <v>5499</v>
+      </c>
+      <c r="R151" s="18">
+        <v>45</v>
+      </c>
+      <c r="S151" s="19">
+        <v>3478.1174999999994</v>
+      </c>
+      <c r="T151" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U151" s="21" t="s">
+        <v>232</v>
+      </c>
+      <c r="V151" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W151" s="22">
+        <v>2</v>
+      </c>
+      <c r="X151" s="23"/>
+    </row>
+    <row r="152" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B152" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="C152" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="D152" s="13"/>
+      <c r="E152" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207006-6WU&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F152" s="14"/>
+      <c r="G152" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H152" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I152" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J152" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K152" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L152" s="15" t="s">
+        <v>234</v>
+      </c>
+      <c r="M152" s="15"/>
+      <c r="N152" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="O152" s="15"/>
+      <c r="P152" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q152" s="17">
+        <v>5499</v>
+      </c>
+      <c r="R152" s="18">
+        <v>45</v>
+      </c>
+      <c r="S152" s="19">
+        <v>3478.1174999999994</v>
+      </c>
+      <c r="T152" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U152" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="V152" s="22">
+        <v>30</v>
+      </c>
+      <c r="W152" s="22">
+        <v>1</v>
+      </c>
+      <c r="X152" s="23"/>
+    </row>
+    <row r="153" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B153" s="11" t="s">
+        <v>235</v>
+      </c>
+      <c r="C153" s="12" t="s">
+        <v>236</v>
+      </c>
+      <c r="D153" s="47"/>
+      <c r="E153" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207241-5AS&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F153" s="14"/>
+      <c r="G153" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H153" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I153" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J153" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K153" s="16" t="s">
+        <v>190</v>
+      </c>
+      <c r="L153" s="50" t="s">
+        <v>237</v>
+      </c>
+      <c r="M153" s="15"/>
+      <c r="N153" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="O153" s="15"/>
+      <c r="P153" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q153" s="17">
+        <v>8299</v>
+      </c>
+      <c r="R153" s="18">
+        <v>45</v>
+      </c>
+      <c r="S153" s="19">
+        <v>5249.1174999999994</v>
+      </c>
+      <c r="T153" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U153" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="V153" s="22">
+        <v>37</v>
+      </c>
+      <c r="W153" s="22">
+        <v>7</v>
+      </c>
+      <c r="X153" s="23"/>
+    </row>
+    <row r="154" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B154" s="27" t="s">
+        <v>235</v>
+      </c>
+      <c r="C154" s="12" t="s">
+        <v>236</v>
+      </c>
+      <c r="D154" s="48"/>
+      <c r="E154" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207241-5AS&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F154" s="14"/>
+      <c r="G154" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H154" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I154" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J154" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K154" s="16" t="s">
+        <v>190</v>
+      </c>
+      <c r="L154" s="51"/>
+      <c r="M154" s="15"/>
+      <c r="N154" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="O154" s="15"/>
+      <c r="P154" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q154" s="17">
+        <v>8299</v>
+      </c>
+      <c r="R154" s="18">
+        <v>45</v>
+      </c>
+      <c r="S154" s="19">
+        <v>5249.1174999999994</v>
+      </c>
+      <c r="T154" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U154" s="21" t="s">
+        <v>239</v>
+      </c>
+      <c r="V154" s="22">
+        <v>38</v>
+      </c>
+      <c r="W154" s="22">
+        <v>2</v>
+      </c>
+      <c r="X154" s="23"/>
+    </row>
+    <row r="155" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B155" s="27" t="s">
+        <v>235</v>
+      </c>
+      <c r="C155" s="12" t="s">
+        <v>236</v>
+      </c>
+      <c r="D155" s="49"/>
+      <c r="E155" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207241-5AS&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F155" s="14"/>
+      <c r="G155" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H155" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I155" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J155" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K155" s="16" t="s">
+        <v>190</v>
+      </c>
+      <c r="L155" s="52"/>
+      <c r="M155" s="15"/>
+      <c r="N155" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="O155" s="15"/>
+      <c r="P155" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q155" s="17">
+        <v>8299</v>
+      </c>
+      <c r="R155" s="18">
+        <v>45</v>
+      </c>
+      <c r="S155" s="19">
+        <v>5249.1174999999994</v>
+      </c>
+      <c r="T155" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U155" s="21" t="s">
+        <v>191</v>
+      </c>
+      <c r="V155" s="22">
+        <v>39</v>
+      </c>
+      <c r="W155" s="22">
+        <v>2</v>
+      </c>
+      <c r="X155" s="23"/>
+    </row>
+    <row r="156" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B156" s="11" t="s">
+        <v>240</v>
+      </c>
+      <c r="C156" s="12" t="s">
+        <v>241</v>
+      </c>
+      <c r="D156" s="53"/>
+      <c r="E156" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207464-4RR&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F156" s="14"/>
+      <c r="G156" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H156" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I156" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J156" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K156" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L156" s="50" t="s">
+        <v>242</v>
+      </c>
+      <c r="M156" s="15"/>
+      <c r="N156" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O156" s="15"/>
+      <c r="P156" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q156" s="17">
+        <v>5299</v>
+      </c>
+      <c r="R156" s="18">
+        <v>45</v>
+      </c>
+      <c r="S156" s="19">
+        <v>3351.6174999999994</v>
+      </c>
+      <c r="T156" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U156" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="V156" s="22">
+        <v>28</v>
+      </c>
+      <c r="W156" s="22">
+        <v>6</v>
+      </c>
+      <c r="X156" s="23"/>
+    </row>
+    <row r="157" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A157" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B157" s="27" t="s">
+        <v>240</v>
+      </c>
+      <c r="C157" s="12" t="s">
+        <v>241</v>
+      </c>
+      <c r="D157" s="54"/>
+      <c r="E157" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207464-4RR&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F157" s="14"/>
+      <c r="G157" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H157" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I157" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J157" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K157" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L157" s="52"/>
+      <c r="M157" s="15"/>
+      <c r="N157" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O157" s="15"/>
+      <c r="P157" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q157" s="17">
+        <v>5299</v>
+      </c>
+      <c r="R157" s="18">
+        <v>45</v>
+      </c>
+      <c r="S157" s="19">
+        <v>3351.6174999999994</v>
+      </c>
+      <c r="T157" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U157" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="V157" s="22">
+        <v>29</v>
+      </c>
+      <c r="W157" s="22">
+        <v>4</v>
+      </c>
+      <c r="X157" s="23"/>
+    </row>
+    <row r="158" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A158" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B158" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="C158" s="28" t="s">
+        <v>243</v>
+      </c>
+      <c r="D158" s="47"/>
+      <c r="E158" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207521-1WY&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F158" s="14"/>
+      <c r="G158" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H158" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I158" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J158" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K158" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L158" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="M158" s="15"/>
+      <c r="N158" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O158" s="15"/>
+      <c r="P158" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q158" s="17">
+        <v>8799</v>
+      </c>
+      <c r="R158" s="18">
+        <v>45</v>
+      </c>
+      <c r="S158" s="19">
+        <v>5565.3674999999994</v>
+      </c>
+      <c r="T158" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U158" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V158" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W158" s="22">
+        <v>2</v>
+      </c>
+      <c r="X158" s="23"/>
+    </row>
+    <row r="159" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B159" s="27" t="s">
+        <v>110</v>
+      </c>
+      <c r="C159" s="29" t="s">
+        <v>243</v>
+      </c>
+      <c r="D159" s="48"/>
+      <c r="E159" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207521-1WY&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F159" s="14"/>
+      <c r="G159" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H159" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I159" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J159" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K159" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L159" s="51"/>
+      <c r="M159" s="15"/>
+      <c r="N159" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O159" s="15"/>
+      <c r="P159" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q159" s="17">
+        <v>8799</v>
+      </c>
+      <c r="R159" s="18">
+        <v>45</v>
+      </c>
+      <c r="S159" s="19">
+        <v>5565.3674999999994</v>
+      </c>
+      <c r="T159" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U159" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V159" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W159" s="22">
+        <v>12</v>
+      </c>
+      <c r="X159" s="23"/>
+    </row>
+    <row r="160" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B160" s="27" t="s">
+        <v>110</v>
+      </c>
+      <c r="C160" s="29" t="s">
+        <v>243</v>
+      </c>
+      <c r="D160" s="48"/>
+      <c r="E160" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207521-1WY&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F160" s="14"/>
+      <c r="G160" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H160" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I160" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J160" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K160" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L160" s="51"/>
+      <c r="M160" s="15"/>
+      <c r="N160" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O160" s="15"/>
+      <c r="P160" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q160" s="17">
+        <v>8799</v>
+      </c>
+      <c r="R160" s="18">
+        <v>45</v>
+      </c>
+      <c r="S160" s="19">
+        <v>5565.3674999999994</v>
+      </c>
+      <c r="T160" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U160" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V160" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W160" s="22">
+        <v>8</v>
+      </c>
+      <c r="X160" s="23"/>
+    </row>
+    <row r="161" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B161" s="27" t="s">
+        <v>110</v>
+      </c>
+      <c r="C161" s="29" t="s">
+        <v>243</v>
+      </c>
+      <c r="D161" s="48"/>
+      <c r="E161" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207521-1WY&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F161" s="14"/>
+      <c r="G161" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H161" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I161" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J161" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K161" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L161" s="51"/>
+      <c r="M161" s="15"/>
+      <c r="N161" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O161" s="15"/>
+      <c r="P161" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q161" s="17">
+        <v>8799</v>
+      </c>
+      <c r="R161" s="18">
+        <v>45</v>
+      </c>
+      <c r="S161" s="19">
+        <v>5565.3674999999994</v>
+      </c>
+      <c r="T161" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U161" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V161" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W161" s="22">
+        <v>6</v>
+      </c>
+      <c r="X161" s="23"/>
+    </row>
+    <row r="162" spans="1:24" s="1" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A162" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B162" s="27" t="s">
+        <v>110</v>
+      </c>
+      <c r="C162" s="29" t="s">
+        <v>243</v>
+      </c>
+      <c r="D162" s="49"/>
+      <c r="E162" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207521-1WY&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F162" s="14"/>
+      <c r="G162" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H162" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I162" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J162" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K162" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L162" s="52"/>
+      <c r="M162" s="15"/>
+      <c r="N162" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O162" s="15"/>
+      <c r="P162" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q162" s="17">
+        <v>8799</v>
+      </c>
+      <c r="R162" s="18">
+        <v>45</v>
+      </c>
+      <c r="S162" s="19">
+        <v>5565.3674999999994</v>
+      </c>
+      <c r="T162" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U162" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="V162" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="W162" s="22">
+        <v>3</v>
+      </c>
+      <c r="X162" s="23"/>
+    </row>
+    <row r="163" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A163" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B163" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="C163" s="12" t="s">
+        <v>244</v>
+      </c>
+      <c r="D163" s="47"/>
+      <c r="E163" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207521-5AT&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F163" s="14"/>
+      <c r="G163" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H163" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I163" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J163" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K163" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L163" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="M163" s="15"/>
+      <c r="N163" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="O163" s="15"/>
+      <c r="P163" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q163" s="17">
+        <v>8999</v>
+      </c>
+      <c r="R163" s="18">
+        <v>45</v>
+      </c>
+      <c r="S163" s="19">
+        <v>5691.8674999999994</v>
+      </c>
+      <c r="T163" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U163" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V163" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W163" s="22">
+        <v>7</v>
+      </c>
+      <c r="X163" s="23"/>
+    </row>
+    <row r="164" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B164" s="27" t="s">
+        <v>110</v>
+      </c>
+      <c r="C164" s="12" t="s">
+        <v>244</v>
+      </c>
+      <c r="D164" s="48"/>
+      <c r="E164" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207521-5AT&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F164" s="14"/>
+      <c r="G164" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H164" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I164" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J164" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K164" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L164" s="51"/>
+      <c r="M164" s="15"/>
+      <c r="N164" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="O164" s="15"/>
+      <c r="P164" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q164" s="17">
+        <v>8999</v>
+      </c>
+      <c r="R164" s="18">
+        <v>45</v>
+      </c>
+      <c r="S164" s="19">
+        <v>5691.8674999999994</v>
+      </c>
+      <c r="T164" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U164" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V164" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W164" s="22">
+        <v>10</v>
+      </c>
+      <c r="X164" s="23"/>
+    </row>
+    <row r="165" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B165" s="27" t="s">
+        <v>110</v>
+      </c>
+      <c r="C165" s="12" t="s">
+        <v>244</v>
+      </c>
+      <c r="D165" s="48"/>
+      <c r="E165" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207521-5AT&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F165" s="14"/>
+      <c r="G165" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H165" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I165" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J165" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K165" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L165" s="51"/>
+      <c r="M165" s="15"/>
+      <c r="N165" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="O165" s="15"/>
+      <c r="P165" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q165" s="17">
+        <v>8999</v>
+      </c>
+      <c r="R165" s="18">
+        <v>45</v>
+      </c>
+      <c r="S165" s="19">
+        <v>5691.8674999999994</v>
+      </c>
+      <c r="T165" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U165" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V165" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W165" s="22">
+        <v>3</v>
+      </c>
+      <c r="X165" s="23"/>
+    </row>
+    <row r="166" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B166" s="27" t="s">
+        <v>110</v>
+      </c>
+      <c r="C166" s="12" t="s">
+        <v>244</v>
+      </c>
+      <c r="D166" s="49"/>
+      <c r="E166" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207521-5AT&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F166" s="14"/>
+      <c r="G166" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H166" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I166" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J166" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K166" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L166" s="52"/>
+      <c r="M166" s="15"/>
+      <c r="N166" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="O166" s="15"/>
+      <c r="P166" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q166" s="17">
+        <v>8999</v>
+      </c>
+      <c r="R166" s="18">
+        <v>45</v>
+      </c>
+      <c r="S166" s="19">
+        <v>5691.8674999999994</v>
+      </c>
+      <c r="T166" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U166" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="V166" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="W166" s="22">
+        <v>2</v>
+      </c>
+      <c r="X166" s="23"/>
+    </row>
+    <row r="167" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A167" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B167" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="C167" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="D167" s="47"/>
+      <c r="E167" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207521-6UR&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F167" s="14"/>
+      <c r="G167" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H167" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I167" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J167" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K167" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L167" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="M167" s="15"/>
+      <c r="N167" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O167" s="15"/>
+      <c r="P167" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q167" s="17">
+        <v>8999</v>
+      </c>
+      <c r="R167" s="18">
+        <v>45</v>
+      </c>
+      <c r="S167" s="19">
+        <v>5691.8674999999994</v>
+      </c>
+      <c r="T167" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U167" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V167" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W167" s="22">
+        <v>2</v>
+      </c>
+      <c r="X167" s="23"/>
+    </row>
+    <row r="168" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A168" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B168" s="27" t="s">
+        <v>110</v>
+      </c>
+      <c r="C168" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="D168" s="48"/>
+      <c r="E168" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207521-6UR&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F168" s="14"/>
+      <c r="G168" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H168" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I168" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J168" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K168" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L168" s="51"/>
+      <c r="M168" s="15"/>
+      <c r="N168" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O168" s="15"/>
+      <c r="P168" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q168" s="17">
+        <v>8999</v>
+      </c>
+      <c r="R168" s="18">
+        <v>45</v>
+      </c>
+      <c r="S168" s="19">
+        <v>5691.8674999999994</v>
+      </c>
+      <c r="T168" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U168" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V168" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W168" s="22">
+        <v>1</v>
+      </c>
+      <c r="X168" s="23"/>
+    </row>
+    <row r="169" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A169" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B169" s="27" t="s">
+        <v>110</v>
+      </c>
+      <c r="C169" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="D169" s="49"/>
+      <c r="E169" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207521-6UR&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F169" s="14"/>
+      <c r="G169" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H169" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I169" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J169" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K169" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L169" s="52"/>
+      <c r="M169" s="15"/>
+      <c r="N169" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O169" s="15"/>
+      <c r="P169" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q169" s="17">
+        <v>8999</v>
+      </c>
+      <c r="R169" s="18">
+        <v>45</v>
+      </c>
+      <c r="S169" s="19">
+        <v>5691.8674999999994</v>
+      </c>
+      <c r="T169" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U169" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="V169" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="W169" s="22">
+        <v>1</v>
+      </c>
+      <c r="X169" s="23"/>
+    </row>
+    <row r="170" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A170" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B170" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="C170" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="D170" s="47"/>
+      <c r="E170" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207521-6ZQ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F170" s="14"/>
+      <c r="G170" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H170" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I170" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J170" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K170" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L170" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="M170" s="15"/>
+      <c r="N170" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O170" s="15"/>
+      <c r="P170" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q170" s="17">
+        <v>8999</v>
+      </c>
+      <c r="R170" s="18">
+        <v>45</v>
+      </c>
+      <c r="S170" s="19">
+        <v>5691.8674999999994</v>
+      </c>
+      <c r="T170" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U170" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V170" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W170" s="22">
+        <v>5</v>
+      </c>
+      <c r="X170" s="23"/>
+    </row>
+    <row r="171" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A171" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B171" s="27" t="s">
+        <v>110</v>
+      </c>
+      <c r="C171" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="D171" s="48"/>
+      <c r="E171" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207521-6ZQ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F171" s="14"/>
+      <c r="G171" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H171" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I171" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J171" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K171" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L171" s="51"/>
+      <c r="M171" s="15"/>
+      <c r="N171" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O171" s="15"/>
+      <c r="P171" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q171" s="17">
+        <v>8999</v>
+      </c>
+      <c r="R171" s="18">
+        <v>45</v>
+      </c>
+      <c r="S171" s="19">
+        <v>5691.8674999999994</v>
+      </c>
+      <c r="T171" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U171" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V171" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W171" s="22">
+        <v>5</v>
+      </c>
+      <c r="X171" s="23"/>
+    </row>
+    <row r="172" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A172" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B172" s="27" t="s">
+        <v>110</v>
+      </c>
+      <c r="C172" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="D172" s="48"/>
+      <c r="E172" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207521-6ZQ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F172" s="14"/>
+      <c r="G172" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H172" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I172" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J172" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K172" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L172" s="51"/>
+      <c r="M172" s="15"/>
+      <c r="N172" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O172" s="15"/>
+      <c r="P172" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q172" s="17">
+        <v>8999</v>
+      </c>
+      <c r="R172" s="18">
+        <v>45</v>
+      </c>
+      <c r="S172" s="19">
+        <v>5691.8674999999994</v>
+      </c>
+      <c r="T172" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U172" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V172" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W172" s="22">
+        <v>2</v>
+      </c>
+      <c r="X172" s="23"/>
+    </row>
+    <row r="173" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A173" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B173" s="27" t="s">
+        <v>110</v>
+      </c>
+      <c r="C173" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="D173" s="49"/>
+      <c r="E173" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=207521-6ZQ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F173" s="14"/>
+      <c r="G173" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H173" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I173" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J173" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K173" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L173" s="52"/>
+      <c r="M173" s="15"/>
+      <c r="N173" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O173" s="15"/>
+      <c r="P173" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q173" s="17">
+        <v>8999</v>
+      </c>
+      <c r="R173" s="18">
+        <v>45</v>
+      </c>
+      <c r="S173" s="19">
+        <v>5691.8674999999994</v>
+      </c>
+      <c r="T173" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U173" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="V173" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="W173" s="22">
+        <v>1</v>
+      </c>
+      <c r="X173" s="23"/>
+    </row>
+    <row r="174" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A174" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B174" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="C174" s="12" t="s">
+        <v>248</v>
+      </c>
+      <c r="D174" s="53"/>
+      <c r="E174" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=208392-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F174" s="14"/>
+      <c r="G174" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="H174" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I174" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J174" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K174" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L174" s="50" t="s">
+        <v>134</v>
+      </c>
+      <c r="M174" s="15"/>
+      <c r="N174" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O174" s="15"/>
+      <c r="P174" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q174" s="17">
+        <v>5999</v>
+      </c>
+      <c r="R174" s="18">
+        <v>45</v>
+      </c>
+      <c r="S174" s="19">
+        <v>3794.3674999999994</v>
+      </c>
+      <c r="T174" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U174" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="V174" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="W174" s="22">
+        <v>2</v>
+      </c>
+      <c r="X174" s="23"/>
+    </row>
+    <row r="175" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A175" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B175" s="27" t="s">
+        <v>247</v>
+      </c>
+      <c r="C175" s="12" t="s">
+        <v>248</v>
+      </c>
+      <c r="D175" s="54"/>
+      <c r="E175" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=208392-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F175" s="14"/>
+      <c r="G175" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="H175" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I175" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J175" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K175" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L175" s="52"/>
+      <c r="M175" s="15"/>
+      <c r="N175" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O175" s="15"/>
+      <c r="P175" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q175" s="17">
+        <v>5999</v>
+      </c>
+      <c r="R175" s="18">
+        <v>45</v>
+      </c>
+      <c r="S175" s="19">
+        <v>3794.3674999999994</v>
+      </c>
+      <c r="T175" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U175" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="V175" s="26" t="s">
         <v>85</v>
       </c>
-      <c r="O33" s="14"/>
-      <c r="P33" s="15" t="s">
+      <c r="W175" s="22">
+        <v>1</v>
+      </c>
+      <c r="X175" s="23"/>
+    </row>
+    <row r="176" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A176" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B176" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="C176" s="12" t="s">
+        <v>250</v>
+      </c>
+      <c r="D176" s="47"/>
+      <c r="E176" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209347-5AS&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F176" s="14"/>
+      <c r="G176" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H176" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I176" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J176" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K176" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L176" s="50" t="s">
+        <v>251</v>
+      </c>
+      <c r="M176" s="15"/>
+      <c r="N176" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="O176" s="15"/>
+      <c r="P176" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q176" s="17">
+        <v>9099</v>
+      </c>
+      <c r="R176" s="18">
+        <v>45</v>
+      </c>
+      <c r="S176" s="19">
+        <v>5755.1174999999994</v>
+      </c>
+      <c r="T176" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U176" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V176" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W176" s="22">
+        <v>1</v>
+      </c>
+      <c r="X176" s="23"/>
+    </row>
+    <row r="177" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A177" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B177" s="27" t="s">
+        <v>249</v>
+      </c>
+      <c r="C177" s="12" t="s">
+        <v>250</v>
+      </c>
+      <c r="D177" s="48"/>
+      <c r="E177" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209347-5AS&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F177" s="14"/>
+      <c r="G177" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H177" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I177" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J177" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K177" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L177" s="51"/>
+      <c r="M177" s="15"/>
+      <c r="N177" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="O177" s="15"/>
+      <c r="P177" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q177" s="17">
+        <v>9099</v>
+      </c>
+      <c r="R177" s="18">
+        <v>45</v>
+      </c>
+      <c r="S177" s="19">
+        <v>5755.1174999999994</v>
+      </c>
+      <c r="T177" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U177" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V177" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W177" s="22">
+        <v>4</v>
+      </c>
+      <c r="X177" s="23"/>
+    </row>
+    <row r="178" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A178" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B178" s="27" t="s">
+        <v>249</v>
+      </c>
+      <c r="C178" s="12" t="s">
+        <v>250</v>
+      </c>
+      <c r="D178" s="49"/>
+      <c r="E178" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209347-5AS&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F178" s="14"/>
+      <c r="G178" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H178" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I178" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J178" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K178" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L178" s="52"/>
+      <c r="M178" s="15"/>
+      <c r="N178" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="O178" s="15"/>
+      <c r="P178" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q178" s="17">
+        <v>9099</v>
+      </c>
+      <c r="R178" s="18">
+        <v>45</v>
+      </c>
+      <c r="S178" s="19">
+        <v>5755.1174999999994</v>
+      </c>
+      <c r="T178" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U178" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V178" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W178" s="22">
+        <v>3</v>
+      </c>
+      <c r="X178" s="23"/>
+    </row>
+    <row r="179" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A179" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B179" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="C179" s="12" t="s">
+        <v>252</v>
+      </c>
+      <c r="D179" s="47"/>
+      <c r="E179" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209401-001&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F179" s="14"/>
+      <c r="G179" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="H179" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I179" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J179" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K179" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L179" s="50" t="s">
+        <v>187</v>
+      </c>
+      <c r="M179" s="15"/>
+      <c r="N179" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O179" s="15"/>
+      <c r="P179" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q179" s="17">
+        <v>4399</v>
+      </c>
+      <c r="R179" s="18">
+        <v>45</v>
+      </c>
+      <c r="S179" s="19">
+        <v>2782.3674999999994</v>
+      </c>
+      <c r="T179" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U179" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V179" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W179" s="22">
+        <v>1</v>
+      </c>
+      <c r="X179" s="23"/>
+    </row>
+    <row r="180" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A180" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B180" s="27" t="s">
+        <v>185</v>
+      </c>
+      <c r="C180" s="12" t="s">
+        <v>252</v>
+      </c>
+      <c r="D180" s="48"/>
+      <c r="E180" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209401-001&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F180" s="14"/>
+      <c r="G180" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="H180" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I180" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J180" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K180" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L180" s="51"/>
+      <c r="M180" s="15"/>
+      <c r="N180" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O180" s="15"/>
+      <c r="P180" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q180" s="17">
+        <v>4399</v>
+      </c>
+      <c r="R180" s="18">
+        <v>45</v>
+      </c>
+      <c r="S180" s="19">
+        <v>2782.3674999999994</v>
+      </c>
+      <c r="T180" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U180" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V180" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W180" s="22">
+        <v>3</v>
+      </c>
+      <c r="X180" s="23"/>
+    </row>
+    <row r="181" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A181" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B181" s="27" t="s">
+        <v>185</v>
+      </c>
+      <c r="C181" s="12" t="s">
+        <v>252</v>
+      </c>
+      <c r="D181" s="49"/>
+      <c r="E181" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209401-001&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F181" s="14"/>
+      <c r="G181" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="H181" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I181" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J181" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K181" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L181" s="52"/>
+      <c r="M181" s="15"/>
+      <c r="N181" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="O181" s="15"/>
+      <c r="P181" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q181" s="17">
+        <v>4399</v>
+      </c>
+      <c r="R181" s="18">
+        <v>45</v>
+      </c>
+      <c r="S181" s="19">
+        <v>2782.3674999999994</v>
+      </c>
+      <c r="T181" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U181" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V181" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W181" s="22">
+        <v>3</v>
+      </c>
+      <c r="X181" s="23"/>
+    </row>
+    <row r="182" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A182" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B182" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="C182" s="12" t="s">
+        <v>253</v>
+      </c>
+      <c r="D182" s="53"/>
+      <c r="E182" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209401-76M&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F182" s="14"/>
+      <c r="G182" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="H182" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I182" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J182" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K182" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L182" s="50" t="s">
+        <v>254</v>
+      </c>
+      <c r="M182" s="15"/>
+      <c r="N182" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="O182" s="15"/>
+      <c r="P182" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q182" s="17">
+        <v>4399</v>
+      </c>
+      <c r="R182" s="18">
+        <v>45</v>
+      </c>
+      <c r="S182" s="19">
+        <v>2782.3674999999994</v>
+      </c>
+      <c r="T182" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U182" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V182" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W182" s="22">
+        <v>1</v>
+      </c>
+      <c r="X182" s="23"/>
+    </row>
+    <row r="183" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A183" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B183" s="27" t="s">
+        <v>185</v>
+      </c>
+      <c r="C183" s="12" t="s">
+        <v>253</v>
+      </c>
+      <c r="D183" s="54"/>
+      <c r="E183" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209401-76M&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F183" s="14"/>
+      <c r="G183" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="H183" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I183" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J183" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K183" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L183" s="52"/>
+      <c r="M183" s="15"/>
+      <c r="N183" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="O183" s="15"/>
+      <c r="P183" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q183" s="17">
+        <v>4399</v>
+      </c>
+      <c r="R183" s="18">
+        <v>45</v>
+      </c>
+      <c r="S183" s="19">
+        <v>2782.3674999999994</v>
+      </c>
+      <c r="T183" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U183" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="V183" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="W183" s="22">
+        <v>4</v>
+      </c>
+      <c r="X183" s="23"/>
+    </row>
+    <row r="184" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A184" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B184" s="11" t="s">
+        <v>255</v>
+      </c>
+      <c r="C184" s="12" t="s">
+        <v>256</v>
+      </c>
+      <c r="D184" s="53"/>
+      <c r="E184" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209423-1NJ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F184" s="14"/>
+      <c r="G184" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="H184" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I184" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J184" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K184" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L184" s="50" t="s">
+        <v>257</v>
+      </c>
+      <c r="M184" s="15"/>
+      <c r="N184" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="O184" s="15"/>
+      <c r="P184" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="Q33" s="16">
+      <c r="Q184" s="17">
+        <v>4799</v>
+      </c>
+      <c r="R184" s="18">
+        <v>45</v>
+      </c>
+      <c r="S184" s="19">
+        <v>3035.3674999999994</v>
+      </c>
+      <c r="T184" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U184" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="V184" s="22">
+        <v>30</v>
+      </c>
+      <c r="W184" s="22">
+        <v>1</v>
+      </c>
+      <c r="X184" s="23"/>
+    </row>
+    <row r="185" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A185" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B185" s="27" t="s">
+        <v>255</v>
+      </c>
+      <c r="C185" s="12" t="s">
+        <v>256</v>
+      </c>
+      <c r="D185" s="54"/>
+      <c r="E185" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209423-1NJ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F185" s="14"/>
+      <c r="G185" s="27" t="s">
+        <v>121</v>
+      </c>
+      <c r="H185" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I185" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J185" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K185" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L185" s="52"/>
+      <c r="M185" s="15"/>
+      <c r="N185" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="O185" s="15"/>
+      <c r="P185" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q185" s="17">
+        <v>4799</v>
+      </c>
+      <c r="R185" s="18">
+        <v>45</v>
+      </c>
+      <c r="S185" s="19">
+        <v>3035.3674999999994</v>
+      </c>
+      <c r="T185" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U185" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="V185" s="26" t="s">
+        <v>129</v>
+      </c>
+      <c r="W185" s="22">
+        <v>1</v>
+      </c>
+      <c r="X185" s="23"/>
+    </row>
+    <row r="186" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A186" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B186" s="11" t="s">
+        <v>259</v>
+      </c>
+      <c r="C186" s="12" t="s">
+        <v>260</v>
+      </c>
+      <c r="D186" s="13"/>
+      <c r="E186" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209423-4OT&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F186" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G186" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="H186" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I186" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J186" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K186" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L186" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="M186" s="15"/>
+      <c r="N186" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O186" s="15"/>
+      <c r="P186" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q186" s="17">
+        <v>4999</v>
+      </c>
+      <c r="R186" s="18">
+        <v>45</v>
+      </c>
+      <c r="S186" s="19">
+        <v>3161.8674999999994</v>
+      </c>
+      <c r="T186" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U186" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="V186" s="22">
+        <v>28</v>
+      </c>
+      <c r="W186" s="22">
+        <v>1</v>
+      </c>
+      <c r="X186" s="23"/>
+    </row>
+    <row r="187" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A187" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B187" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="C187" s="12" t="s">
+        <v>262</v>
+      </c>
+      <c r="D187" s="47"/>
+      <c r="E187" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209424-1NJ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F187" s="14"/>
+      <c r="G187" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="H187" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I187" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J187" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K187" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L187" s="50" t="s">
+        <v>263</v>
+      </c>
+      <c r="M187" s="15"/>
+      <c r="N187" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="O187" s="15"/>
+      <c r="P187" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q187" s="17">
+        <v>4199</v>
+      </c>
+      <c r="R187" s="18">
+        <v>45</v>
+      </c>
+      <c r="S187" s="19">
+        <v>2655.8674999999994</v>
+      </c>
+      <c r="T187" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U187" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="V187" s="22">
+        <v>24</v>
+      </c>
+      <c r="W187" s="22">
+        <v>1</v>
+      </c>
+      <c r="X187" s="23"/>
+    </row>
+    <row r="188" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A188" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B188" s="27" t="s">
+        <v>261</v>
+      </c>
+      <c r="C188" s="12" t="s">
+        <v>262</v>
+      </c>
+      <c r="D188" s="48"/>
+      <c r="E188" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209424-1NJ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F188" s="14"/>
+      <c r="G188" s="27" t="s">
+        <v>121</v>
+      </c>
+      <c r="H188" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I188" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J188" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K188" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L188" s="51"/>
+      <c r="M188" s="15"/>
+      <c r="N188" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="O188" s="15"/>
+      <c r="P188" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q188" s="17">
+        <v>4199</v>
+      </c>
+      <c r="R188" s="18">
+        <v>45</v>
+      </c>
+      <c r="S188" s="19">
+        <v>2655.8674999999994</v>
+      </c>
+      <c r="T188" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U188" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="V188" s="22">
+        <v>25</v>
+      </c>
+      <c r="W188" s="22">
+        <v>1</v>
+      </c>
+      <c r="X188" s="23"/>
+    </row>
+    <row r="189" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A189" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B189" s="27" t="s">
+        <v>261</v>
+      </c>
+      <c r="C189" s="12" t="s">
+        <v>262</v>
+      </c>
+      <c r="D189" s="49"/>
+      <c r="E189" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209424-1NJ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F189" s="14"/>
+      <c r="G189" s="27" t="s">
+        <v>121</v>
+      </c>
+      <c r="H189" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I189" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J189" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K189" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L189" s="52"/>
+      <c r="M189" s="15"/>
+      <c r="N189" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="O189" s="15"/>
+      <c r="P189" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q189" s="17">
+        <v>4199</v>
+      </c>
+      <c r="R189" s="18">
+        <v>45</v>
+      </c>
+      <c r="S189" s="19">
+        <v>2655.8674999999994</v>
+      </c>
+      <c r="T189" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U189" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="V189" s="22">
+        <v>26</v>
+      </c>
+      <c r="W189" s="22">
+        <v>1</v>
+      </c>
+      <c r="X189" s="23"/>
+    </row>
+    <row r="190" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A190" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B190" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="C190" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="D190" s="47"/>
+      <c r="E190" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209424-4OT&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F190" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G190" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="H190" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I190" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J190" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K190" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L190" s="50" t="s">
+        <v>263</v>
+      </c>
+      <c r="M190" s="15"/>
+      <c r="N190" s="15" t="s">
+        <v>265</v>
+      </c>
+      <c r="O190" s="15"/>
+      <c r="P190" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q190" s="17">
+        <v>4399</v>
+      </c>
+      <c r="R190" s="18">
+        <v>45</v>
+      </c>
+      <c r="S190" s="19">
+        <v>2782.3674999999994</v>
+      </c>
+      <c r="T190" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U190" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="V190" s="22">
+        <v>23</v>
+      </c>
+      <c r="W190" s="22">
+        <v>3</v>
+      </c>
+      <c r="X190" s="23"/>
+    </row>
+    <row r="191" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A191" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B191" s="27" t="s">
+        <v>261</v>
+      </c>
+      <c r="C191" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="D191" s="48"/>
+      <c r="E191" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209424-4OT&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F191" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G191" s="27" t="s">
+        <v>121</v>
+      </c>
+      <c r="H191" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I191" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J191" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K191" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L191" s="51"/>
+      <c r="M191" s="15"/>
+      <c r="N191" s="15" t="s">
+        <v>265</v>
+      </c>
+      <c r="O191" s="15"/>
+      <c r="P191" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q191" s="17">
+        <v>4399</v>
+      </c>
+      <c r="R191" s="18">
+        <v>45</v>
+      </c>
+      <c r="S191" s="19">
+        <v>2782.3674999999994</v>
+      </c>
+      <c r="T191" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U191" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="V191" s="22">
+        <v>25</v>
+      </c>
+      <c r="W191" s="22">
+        <v>4</v>
+      </c>
+      <c r="X191" s="23"/>
+    </row>
+    <row r="192" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A192" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B192" s="27" t="s">
+        <v>261</v>
+      </c>
+      <c r="C192" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="D192" s="48"/>
+      <c r="E192" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209424-4OT&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F192" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G192" s="27" t="s">
+        <v>121</v>
+      </c>
+      <c r="H192" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I192" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J192" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K192" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L192" s="51"/>
+      <c r="M192" s="15"/>
+      <c r="N192" s="15" t="s">
+        <v>265</v>
+      </c>
+      <c r="O192" s="15"/>
+      <c r="P192" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q192" s="17">
+        <v>4399</v>
+      </c>
+      <c r="R192" s="18">
+        <v>45</v>
+      </c>
+      <c r="S192" s="19">
+        <v>2782.3674999999994</v>
+      </c>
+      <c r="T192" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U192" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="V192" s="22">
+        <v>26</v>
+      </c>
+      <c r="W192" s="22">
+        <v>3</v>
+      </c>
+      <c r="X192" s="23"/>
+    </row>
+    <row r="193" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A193" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B193" s="27" t="s">
+        <v>261</v>
+      </c>
+      <c r="C193" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="D193" s="49"/>
+      <c r="E193" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209424-4OT&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F193" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G193" s="27" t="s">
+        <v>121</v>
+      </c>
+      <c r="H193" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I193" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J193" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K193" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L193" s="52"/>
+      <c r="M193" s="15"/>
+      <c r="N193" s="15" t="s">
+        <v>265</v>
+      </c>
+      <c r="O193" s="15"/>
+      <c r="P193" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q193" s="17">
+        <v>4399</v>
+      </c>
+      <c r="R193" s="18">
+        <v>45</v>
+      </c>
+      <c r="S193" s="19">
+        <v>2782.3674999999994</v>
+      </c>
+      <c r="T193" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U193" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="V193" s="22">
+        <v>27</v>
+      </c>
+      <c r="W193" s="22">
+        <v>1</v>
+      </c>
+      <c r="X193" s="23"/>
+    </row>
+    <row r="194" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A194" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B194" s="11" t="s">
+        <v>266</v>
+      </c>
+      <c r="C194" s="12" t="s">
+        <v>267</v>
+      </c>
+      <c r="D194" s="47"/>
+      <c r="E194" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209728-6PI&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F194" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G194" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H194" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I194" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J194" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K194" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L194" s="50" t="s">
+        <v>268</v>
+      </c>
+      <c r="M194" s="15"/>
+      <c r="N194" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O194" s="15"/>
+      <c r="P194" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q194" s="17">
         <v>6299</v>
       </c>
-      <c r="R33" s="17">
-[...5 lines deleted...]
-      <c r="T33" s="19" t="s">
+      <c r="R194" s="18">
+        <v>45</v>
+      </c>
+      <c r="S194" s="19">
+        <v>3984.1174999999994</v>
+      </c>
+      <c r="T194" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U33" s="20" t="s">
-[...22 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=10001-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="U194" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="V194" s="22">
+        <v>28</v>
+      </c>
+      <c r="W194" s="22">
+        <v>1</v>
+      </c>
+      <c r="X194" s="23"/>
+    </row>
+    <row r="195" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A195" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B195" s="27" t="s">
+        <v>266</v>
+      </c>
+      <c r="C195" s="12" t="s">
+        <v>267</v>
+      </c>
+      <c r="D195" s="48"/>
+      <c r="E195" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209728-6PI&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F34" s="13" t="s">
-[...26 lines deleted...]
-      <c r="Q34" s="16">
+      <c r="F195" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G195" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H195" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I195" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J195" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K195" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L195" s="51"/>
+      <c r="M195" s="15"/>
+      <c r="N195" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O195" s="15"/>
+      <c r="P195" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q195" s="17">
         <v>6299</v>
       </c>
-      <c r="R34" s="17">
-[...5 lines deleted...]
-      <c r="T34" s="19" t="s">
+      <c r="R195" s="18">
+        <v>45</v>
+      </c>
+      <c r="S195" s="19">
+        <v>3984.1174999999994</v>
+      </c>
+      <c r="T195" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U34" s="20" t="s">
-[...22 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=10001-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="U195" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="V195" s="22">
+        <v>29</v>
+      </c>
+      <c r="W195" s="22">
+        <v>1</v>
+      </c>
+      <c r="X195" s="23"/>
+    </row>
+    <row r="196" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A196" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B196" s="27" t="s">
+        <v>266</v>
+      </c>
+      <c r="C196" s="12" t="s">
+        <v>267</v>
+      </c>
+      <c r="D196" s="49"/>
+      <c r="E196" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209728-6PI&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F35" s="13" t="s">
-[...26 lines deleted...]
-      <c r="Q35" s="16">
+      <c r="F196" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G196" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H196" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I196" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J196" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K196" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L196" s="52"/>
+      <c r="M196" s="15"/>
+      <c r="N196" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O196" s="15"/>
+      <c r="P196" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q196" s="17">
         <v>6299</v>
       </c>
-      <c r="R35" s="17">
-[...5 lines deleted...]
-      <c r="T35" s="19" t="s">
+      <c r="R196" s="18">
+        <v>45</v>
+      </c>
+      <c r="S196" s="19">
+        <v>3984.1174999999994</v>
+      </c>
+      <c r="T196" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U35" s="20" t="s">
-[...22 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=10001-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="U196" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="V196" s="22">
+        <v>30</v>
+      </c>
+      <c r="W196" s="22">
+        <v>2</v>
+      </c>
+      <c r="X196" s="23"/>
+    </row>
+    <row r="197" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A197" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B197" s="11" t="s">
+        <v>269</v>
+      </c>
+      <c r="C197" s="12" t="s">
+        <v>270</v>
+      </c>
+      <c r="D197" s="47"/>
+      <c r="E197" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209793-6ZQ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F36" s="13" t="s">
-[...35 lines deleted...]
-      <c r="T36" s="19" t="s">
+      <c r="F197" s="14"/>
+      <c r="G197" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="H197" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I197" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J197" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K197" s="16" t="s">
+        <v>190</v>
+      </c>
+      <c r="L197" s="50"/>
+      <c r="M197" s="15"/>
+      <c r="N197" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O197" s="15"/>
+      <c r="P197" s="16" t="s">
+        <v>271</v>
+      </c>
+      <c r="Q197" s="17">
+        <v>5199</v>
+      </c>
+      <c r="R197" s="18">
+        <v>45</v>
+      </c>
+      <c r="S197" s="19">
+        <v>3288.3674999999994</v>
+      </c>
+      <c r="T197" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U36" s="20" t="s">
-[...22 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=10001-410&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="U197" s="21" t="s">
+        <v>193</v>
+      </c>
+      <c r="V197" s="22">
+        <v>36</v>
+      </c>
+      <c r="W197" s="22">
+        <v>1</v>
+      </c>
+      <c r="X197" s="23"/>
+    </row>
+    <row r="198" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A198" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B198" s="27" t="s">
+        <v>269</v>
+      </c>
+      <c r="C198" s="12" t="s">
+        <v>270</v>
+      </c>
+      <c r="D198" s="48"/>
+      <c r="E198" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209793-6ZQ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F37" s="13" t="s">
-[...35 lines deleted...]
-      <c r="T37" s="19" t="s">
+      <c r="F198" s="14"/>
+      <c r="G198" s="27" t="s">
+        <v>116</v>
+      </c>
+      <c r="H198" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I198" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J198" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K198" s="16" t="s">
+        <v>190</v>
+      </c>
+      <c r="L198" s="51"/>
+      <c r="M198" s="15"/>
+      <c r="N198" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O198" s="15"/>
+      <c r="P198" s="16" t="s">
+        <v>271</v>
+      </c>
+      <c r="Q198" s="17">
+        <v>5199</v>
+      </c>
+      <c r="R198" s="18">
+        <v>45</v>
+      </c>
+      <c r="S198" s="19">
+        <v>3288.3674999999994</v>
+      </c>
+      <c r="T198" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U37" s="20" t="s">
-[...22 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=10001-001&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="U198" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="V198" s="22">
+        <v>37</v>
+      </c>
+      <c r="W198" s="22">
+        <v>1</v>
+      </c>
+      <c r="X198" s="23"/>
+    </row>
+    <row r="199" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A199" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B199" s="27" t="s">
+        <v>269</v>
+      </c>
+      <c r="C199" s="12" t="s">
+        <v>270</v>
+      </c>
+      <c r="D199" s="49"/>
+      <c r="E199" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=209793-6ZQ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F38" s="13" t="s">
-[...37 lines deleted...]
-      <c r="T38" s="19" t="s">
+      <c r="F199" s="14"/>
+      <c r="G199" s="27" t="s">
+        <v>116</v>
+      </c>
+      <c r="H199" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I199" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J199" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K199" s="16" t="s">
+        <v>190</v>
+      </c>
+      <c r="L199" s="52"/>
+      <c r="M199" s="15"/>
+      <c r="N199" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O199" s="15"/>
+      <c r="P199" s="16" t="s">
+        <v>271</v>
+      </c>
+      <c r="Q199" s="17">
+        <v>5199</v>
+      </c>
+      <c r="R199" s="18">
+        <v>45</v>
+      </c>
+      <c r="S199" s="19">
+        <v>3288.3674999999994</v>
+      </c>
+      <c r="T199" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U38" s="20" t="s">
-[...527 lines deleted...]
-      <c r="W46" s="21">
+      <c r="U199" s="21" t="s">
+        <v>239</v>
+      </c>
+      <c r="V199" s="22">
+        <v>38</v>
+      </c>
+      <c r="W199" s="22">
         <v>1</v>
       </c>
-      <c r="X46" s="22"/>
-[...1058 lines deleted...]
-      <c r="E63" s="34" t="str">
+      <c r="X199" s="23"/>
+    </row>
+    <row r="200" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A200" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B200" s="11" t="s">
+        <v>272</v>
+      </c>
+      <c r="C200" s="12" t="s">
+        <v>273</v>
+      </c>
+      <c r="D200" s="13"/>
+      <c r="E200" s="33" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=209862-6ZQ&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F63" s="13"/>
-[...33 lines deleted...]
-      <c r="T63" s="19" t="s">
+      <c r="F200" s="14"/>
+      <c r="G200" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="H200" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I200" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J200" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K200" s="16" t="s">
+        <v>190</v>
+      </c>
+      <c r="L200" s="15"/>
+      <c r="M200" s="15"/>
+      <c r="N200" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O200" s="15"/>
+      <c r="P200" s="16" t="s">
+        <v>274</v>
+      </c>
+      <c r="Q200" s="17">
+        <v>5199</v>
+      </c>
+      <c r="R200" s="18">
+        <v>45</v>
+      </c>
+      <c r="S200" s="19">
+        <v>3288.3674999999994</v>
+      </c>
+      <c r="T200" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U63" s="20" t="s">
-[...5 lines deleted...]
-      <c r="W63" s="21">
+      <c r="U200" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="V200" s="22">
+        <v>37</v>
+      </c>
+      <c r="W200" s="22">
+        <v>1</v>
+      </c>
+      <c r="X200" s="23"/>
+    </row>
+    <row r="201" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A201" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B201" s="11" t="s">
+        <v>275</v>
+      </c>
+      <c r="C201" s="12" t="s">
+        <v>276</v>
+      </c>
+      <c r="D201" s="47"/>
+      <c r="E201" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=210023-103&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F201" s="14"/>
+      <c r="G201" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H201" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I201" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J201" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K201" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L201" s="50" t="s">
+        <v>277</v>
+      </c>
+      <c r="M201" s="15"/>
+      <c r="N201" s="15" t="s">
+        <v>278</v>
+      </c>
+      <c r="O201" s="15"/>
+      <c r="P201" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q201" s="17">
+        <v>4999</v>
+      </c>
+      <c r="R201" s="18">
+        <v>45</v>
+      </c>
+      <c r="S201" s="19">
+        <v>3161.8674999999994</v>
+      </c>
+      <c r="T201" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U201" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="V201" s="22">
+        <v>24</v>
+      </c>
+      <c r="W201" s="22">
+        <v>1</v>
+      </c>
+      <c r="X201" s="23"/>
+    </row>
+    <row r="202" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A202" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B202" s="27" t="s">
+        <v>275</v>
+      </c>
+      <c r="C202" s="12" t="s">
+        <v>276</v>
+      </c>
+      <c r="D202" s="48"/>
+      <c r="E202" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=210023-103&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F202" s="14"/>
+      <c r="G202" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H202" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I202" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J202" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K202" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L202" s="51"/>
+      <c r="M202" s="15"/>
+      <c r="N202" s="15" t="s">
+        <v>278</v>
+      </c>
+      <c r="O202" s="15"/>
+      <c r="P202" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q202" s="17">
+        <v>4999</v>
+      </c>
+      <c r="R202" s="18">
+        <v>45</v>
+      </c>
+      <c r="S202" s="19">
+        <v>3161.8674999999994</v>
+      </c>
+      <c r="T202" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U202" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="V202" s="22">
+        <v>25</v>
+      </c>
+      <c r="W202" s="22">
+        <v>1</v>
+      </c>
+      <c r="X202" s="23"/>
+    </row>
+    <row r="203" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A203" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B203" s="27" t="s">
+        <v>275</v>
+      </c>
+      <c r="C203" s="12" t="s">
+        <v>276</v>
+      </c>
+      <c r="D203" s="48"/>
+      <c r="E203" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=210023-103&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F203" s="14"/>
+      <c r="G203" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H203" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I203" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J203" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K203" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L203" s="51"/>
+      <c r="M203" s="15"/>
+      <c r="N203" s="15" t="s">
+        <v>278</v>
+      </c>
+      <c r="O203" s="15"/>
+      <c r="P203" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q203" s="17">
+        <v>4999</v>
+      </c>
+      <c r="R203" s="18">
+        <v>45</v>
+      </c>
+      <c r="S203" s="19">
+        <v>3161.8674999999994</v>
+      </c>
+      <c r="T203" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U203" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="V203" s="22">
+        <v>26</v>
+      </c>
+      <c r="W203" s="22">
         <v>2</v>
       </c>
-      <c r="X63" s="22"/>
-[...5 lines deleted...]
-      <c r="B64" s="11" t="s">
+      <c r="X203" s="23"/>
+    </row>
+    <row r="204" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A204" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B204" s="27" t="s">
+        <v>275</v>
+      </c>
+      <c r="C204" s="12" t="s">
+        <v>276</v>
+      </c>
+      <c r="D204" s="49"/>
+      <c r="E204" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=210023-103&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F204" s="14"/>
+      <c r="G204" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H204" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I204" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J204" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K204" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L204" s="52"/>
+      <c r="M204" s="15"/>
+      <c r="N204" s="15" t="s">
+        <v>278</v>
+      </c>
+      <c r="O204" s="15"/>
+      <c r="P204" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q204" s="17">
+        <v>4999</v>
+      </c>
+      <c r="R204" s="18">
+        <v>45</v>
+      </c>
+      <c r="S204" s="19">
+        <v>3161.8674999999994</v>
+      </c>
+      <c r="T204" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U204" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="V204" s="22">
+        <v>27</v>
+      </c>
+      <c r="W204" s="22">
+        <v>2</v>
+      </c>
+      <c r="X204" s="23"/>
+    </row>
+    <row r="205" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A205" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B205" s="11" t="s">
+        <v>279</v>
+      </c>
+      <c r="C205" s="12" t="s">
+        <v>280</v>
+      </c>
+      <c r="D205" s="53"/>
+      <c r="E205" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=210157-103&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F205" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G205" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H205" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I205" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J205" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K205" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L205" s="50" t="s">
+        <v>277</v>
+      </c>
+      <c r="M205" s="15"/>
+      <c r="N205" s="15" t="s">
+        <v>278</v>
+      </c>
+      <c r="O205" s="15"/>
+      <c r="P205" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q205" s="17">
+        <v>5499</v>
+      </c>
+      <c r="R205" s="18">
+        <v>45</v>
+      </c>
+      <c r="S205" s="19">
+        <v>3478.1174999999994</v>
+      </c>
+      <c r="T205" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U205" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="V205" s="22">
+        <v>28</v>
+      </c>
+      <c r="W205" s="22">
+        <v>2</v>
+      </c>
+      <c r="X205" s="23"/>
+    </row>
+    <row r="206" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A206" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B206" s="27" t="s">
+        <v>279</v>
+      </c>
+      <c r="C206" s="12" t="s">
+        <v>280</v>
+      </c>
+      <c r="D206" s="54"/>
+      <c r="E206" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=210157-103&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F206" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G206" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H206" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I206" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J206" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K206" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L206" s="52"/>
+      <c r="M206" s="15"/>
+      <c r="N206" s="15" t="s">
+        <v>278</v>
+      </c>
+      <c r="O206" s="15"/>
+      <c r="P206" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q206" s="17">
+        <v>5499</v>
+      </c>
+      <c r="R206" s="18">
+        <v>45</v>
+      </c>
+      <c r="S206" s="19">
+        <v>3478.1174999999994</v>
+      </c>
+      <c r="T206" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U206" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="V206" s="22">
+        <v>29</v>
+      </c>
+      <c r="W206" s="22">
+        <v>2</v>
+      </c>
+      <c r="X206" s="23"/>
+    </row>
+    <row r="207" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A207" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B207" s="11" t="s">
+        <v>281</v>
+      </c>
+      <c r="C207" s="28" t="s">
+        <v>282</v>
+      </c>
+      <c r="D207" s="47"/>
+      <c r="E207" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=210402-1NK&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F207" s="14"/>
+      <c r="G207" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H207" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I207" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J207" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K207" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L207" s="50" t="s">
+        <v>283</v>
+      </c>
+      <c r="M207" s="15"/>
+      <c r="N207" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O207" s="15"/>
+      <c r="P207" s="16" t="s">
+        <v>284</v>
+      </c>
+      <c r="Q207" s="17">
+        <v>6999</v>
+      </c>
+      <c r="R207" s="18">
+        <v>45</v>
+      </c>
+      <c r="S207" s="19">
+        <v>4426.8674999999994</v>
+      </c>
+      <c r="T207" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U207" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V207" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W207" s="22">
+        <v>5</v>
+      </c>
+      <c r="X207" s="23"/>
+    </row>
+    <row r="208" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A208" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B208" s="27" t="s">
+        <v>281</v>
+      </c>
+      <c r="C208" s="29" t="s">
+        <v>282</v>
+      </c>
+      <c r="D208" s="48"/>
+      <c r="E208" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=210402-1NK&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F208" s="14"/>
+      <c r="G208" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H208" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I208" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J208" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K208" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L208" s="51"/>
+      <c r="M208" s="15"/>
+      <c r="N208" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O208" s="15"/>
+      <c r="P208" s="16" t="s">
+        <v>284</v>
+      </c>
+      <c r="Q208" s="17">
+        <v>6999</v>
+      </c>
+      <c r="R208" s="18">
+        <v>45</v>
+      </c>
+      <c r="S208" s="19">
+        <v>4426.8674999999994</v>
+      </c>
+      <c r="T208" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U208" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V208" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W208" s="22">
+        <v>5</v>
+      </c>
+      <c r="X208" s="23"/>
+    </row>
+    <row r="209" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A209" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B209" s="27" t="s">
+        <v>281</v>
+      </c>
+      <c r="C209" s="29" t="s">
+        <v>282</v>
+      </c>
+      <c r="D209" s="48"/>
+      <c r="E209" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=210402-1NK&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F209" s="14"/>
+      <c r="G209" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H209" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I209" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J209" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K209" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L209" s="51"/>
+      <c r="M209" s="15"/>
+      <c r="N209" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O209" s="15"/>
+      <c r="P209" s="16" t="s">
+        <v>284</v>
+      </c>
+      <c r="Q209" s="17">
+        <v>6999</v>
+      </c>
+      <c r="R209" s="18">
+        <v>45</v>
+      </c>
+      <c r="S209" s="19">
+        <v>4426.8674999999994</v>
+      </c>
+      <c r="T209" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U209" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V209" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W209" s="22">
+        <v>5</v>
+      </c>
+      <c r="X209" s="23"/>
+    </row>
+    <row r="210" spans="1:24" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A210" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B210" s="27" t="s">
+        <v>281</v>
+      </c>
+      <c r="C210" s="29" t="s">
+        <v>282</v>
+      </c>
+      <c r="D210" s="48"/>
+      <c r="E210" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=210402-1NK&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F210" s="14"/>
+      <c r="G210" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H210" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I210" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J210" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K210" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L210" s="51"/>
+      <c r="M210" s="15"/>
+      <c r="N210" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O210" s="15"/>
+      <c r="P210" s="16" t="s">
+        <v>284</v>
+      </c>
+      <c r="Q210" s="17">
+        <v>6999</v>
+      </c>
+      <c r="R210" s="18">
+        <v>45</v>
+      </c>
+      <c r="S210" s="19">
+        <v>4426.8674999999994</v>
+      </c>
+      <c r="T210" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U210" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V210" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W210" s="22">
+        <v>1</v>
+      </c>
+      <c r="X210" s="23"/>
+    </row>
+    <row r="211" spans="1:24" s="1" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A211" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B211" s="27" t="s">
+        <v>281</v>
+      </c>
+      <c r="C211" s="29" t="s">
+        <v>282</v>
+      </c>
+      <c r="D211" s="49"/>
+      <c r="E211" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=210402-1NK&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F211" s="14"/>
+      <c r="G211" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H211" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I211" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J211" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K211" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L211" s="52"/>
+      <c r="M211" s="15"/>
+      <c r="N211" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O211" s="15"/>
+      <c r="P211" s="16" t="s">
+        <v>284</v>
+      </c>
+      <c r="Q211" s="17">
+        <v>6999</v>
+      </c>
+      <c r="R211" s="18">
+        <v>45</v>
+      </c>
+      <c r="S211" s="19">
+        <v>4426.8674999999994</v>
+      </c>
+      <c r="T211" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U211" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="V211" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="W211" s="22">
+        <v>1</v>
+      </c>
+      <c r="X211" s="23"/>
+    </row>
+    <row r="212" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A212" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B212" s="11" t="s">
+        <v>285</v>
+      </c>
+      <c r="C212" s="12" t="s">
+        <v>286</v>
+      </c>
+      <c r="D212" s="13"/>
+      <c r="E212" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=211032-4WG&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F212" s="14"/>
+      <c r="G212" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="H212" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I212" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J212" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K212" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L212" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="M212" s="15"/>
+      <c r="N212" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O212" s="15"/>
+      <c r="P212" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q212" s="17">
+        <v>4999</v>
+      </c>
+      <c r="R212" s="18">
+        <v>45</v>
+      </c>
+      <c r="S212" s="19">
+        <v>3161.8674999999994</v>
+      </c>
+      <c r="T212" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U212" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="V212" s="22">
+        <v>27</v>
+      </c>
+      <c r="W212" s="22">
+        <v>1</v>
+      </c>
+      <c r="X212" s="23"/>
+    </row>
+    <row r="213" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A213" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B213" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="C213" s="12" t="s">
+        <v>287</v>
+      </c>
+      <c r="D213" s="13"/>
+      <c r="E213" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=211430-78U&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F213" s="14"/>
+      <c r="G213" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="H213" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I213" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J213" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K213" s="16" t="s">
+        <v>190</v>
+      </c>
+      <c r="L213" s="15" t="s">
+        <v>288</v>
+      </c>
+      <c r="M213" s="15"/>
+      <c r="N213" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="O213" s="15"/>
+      <c r="P213" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q213" s="17">
+        <v>4199</v>
+      </c>
+      <c r="R213" s="18">
+        <v>45</v>
+      </c>
+      <c r="S213" s="19">
+        <v>2655.8674999999994</v>
+      </c>
+      <c r="T213" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U213" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="V213" s="22">
+        <v>37</v>
+      </c>
+      <c r="W213" s="22">
+        <v>1</v>
+      </c>
+      <c r="X213" s="23"/>
+    </row>
+    <row r="214" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A214" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B214" s="11" t="s">
+        <v>289</v>
+      </c>
+      <c r="C214" s="12" t="s">
+        <v>290</v>
+      </c>
+      <c r="D214" s="47"/>
+      <c r="E214" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=212462-2MT&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F214" s="14"/>
+      <c r="G214" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H214" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I214" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J214" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K214" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L214" s="50" t="s">
+        <v>291</v>
+      </c>
+      <c r="M214" s="15"/>
+      <c r="N214" s="15" t="s">
         <v>113</v>
       </c>
-      <c r="C64" s="12" t="s">
-[...4 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=10001-0Z3&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="O214" s="15"/>
+      <c r="P214" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q214" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R214" s="18">
+        <v>45</v>
+      </c>
+      <c r="S214" s="19">
+        <v>3984.1174999999994</v>
+      </c>
+      <c r="T214" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U214" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="V214" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="W214" s="22">
+        <v>1</v>
+      </c>
+      <c r="X214" s="23"/>
+    </row>
+    <row r="215" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A215" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B215" s="27" t="s">
+        <v>289</v>
+      </c>
+      <c r="C215" s="12" t="s">
+        <v>290</v>
+      </c>
+      <c r="D215" s="48"/>
+      <c r="E215" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=212462-2MT&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F64" s="13" t="s">
-[...2 lines deleted...]
-      <c r="G64" s="11" t="s">
+      <c r="F215" s="14"/>
+      <c r="G215" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H215" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I215" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J215" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K215" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L215" s="51"/>
+      <c r="M215" s="15"/>
+      <c r="N215" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="O215" s="15"/>
+      <c r="P215" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q215" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R215" s="18">
+        <v>45</v>
+      </c>
+      <c r="S215" s="19">
+        <v>3984.1174999999994</v>
+      </c>
+      <c r="T215" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U215" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="V215" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="W215" s="22">
+        <v>3</v>
+      </c>
+      <c r="X215" s="23"/>
+    </row>
+    <row r="216" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A216" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B216" s="27" t="s">
+        <v>289</v>
+      </c>
+      <c r="C216" s="12" t="s">
+        <v>290</v>
+      </c>
+      <c r="D216" s="48"/>
+      <c r="E216" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=212462-2MT&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F216" s="14"/>
+      <c r="G216" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H216" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I216" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J216" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K216" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L216" s="51"/>
+      <c r="M216" s="15"/>
+      <c r="N216" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="O216" s="15"/>
+      <c r="P216" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q216" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R216" s="18">
+        <v>45</v>
+      </c>
+      <c r="S216" s="19">
+        <v>3984.1174999999994</v>
+      </c>
+      <c r="T216" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U216" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="V216" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="W216" s="22">
+        <v>4</v>
+      </c>
+      <c r="X216" s="23"/>
+    </row>
+    <row r="217" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A217" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B217" s="27" t="s">
+        <v>289</v>
+      </c>
+      <c r="C217" s="12" t="s">
+        <v>290</v>
+      </c>
+      <c r="D217" s="49"/>
+      <c r="E217" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=212462-2MT&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F217" s="14"/>
+      <c r="G217" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H217" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I217" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J217" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K217" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L217" s="52"/>
+      <c r="M217" s="15"/>
+      <c r="N217" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="O217" s="15"/>
+      <c r="P217" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q217" s="17">
+        <v>6299</v>
+      </c>
+      <c r="R217" s="18">
+        <v>45</v>
+      </c>
+      <c r="S217" s="19">
+        <v>3984.1174999999994</v>
+      </c>
+      <c r="T217" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U217" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="V217" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="W217" s="22">
+        <v>1</v>
+      </c>
+      <c r="X217" s="23"/>
+    </row>
+    <row r="218" spans="1:24" s="1" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A218" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B218" s="11" t="s">
+        <v>292</v>
+      </c>
+      <c r="C218" s="12" t="s">
+        <v>293</v>
+      </c>
+      <c r="D218" s="13"/>
+      <c r="E218" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=212512-2MD&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F218" s="14"/>
+      <c r="G218" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H218" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I218" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J218" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K218" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L218" s="15" t="s">
+        <v>294</v>
+      </c>
+      <c r="M218" s="15"/>
+      <c r="N218" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="O218" s="15"/>
+      <c r="P218" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q218" s="17">
+        <v>4499</v>
+      </c>
+      <c r="R218" s="18">
+        <v>45</v>
+      </c>
+      <c r="S218" s="19">
+        <v>2845.6174999999994</v>
+      </c>
+      <c r="T218" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U218" s="21" t="s">
         <v>96</v>
       </c>
-      <c r="H64" s="11" t="s">
-[...13 lines deleted...]
-      <c r="N64" s="14" t="s">
+      <c r="V218" s="22">
+        <v>25</v>
+      </c>
+      <c r="W218" s="22">
+        <v>1</v>
+      </c>
+      <c r="X218" s="23"/>
+    </row>
+    <row r="219" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A219" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B219" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="C219" s="12" t="s">
+        <v>296</v>
+      </c>
+      <c r="D219" s="47"/>
+      <c r="E219" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=212523-3BU&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F219" s="14"/>
+      <c r="G219" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H219" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I219" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J219" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K219" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L219" s="50" t="s">
+        <v>297</v>
+      </c>
+      <c r="M219" s="15"/>
+      <c r="N219" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="O219" s="15"/>
+      <c r="P219" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q219" s="17">
+        <v>5599</v>
+      </c>
+      <c r="R219" s="18">
         <v>45</v>
       </c>
-      <c r="O64" s="14"/>
-      <c r="P64" s="15" t="s">
+      <c r="S219" s="19">
+        <v>3541.3674999999994</v>
+      </c>
+      <c r="T219" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U219" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="V219" s="22">
+        <v>29</v>
+      </c>
+      <c r="W219" s="22">
+        <v>1</v>
+      </c>
+      <c r="X219" s="23"/>
+    </row>
+    <row r="220" spans="1:24" s="1" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A220" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B220" s="27" t="s">
+        <v>295</v>
+      </c>
+      <c r="C220" s="12" t="s">
+        <v>296</v>
+      </c>
+      <c r="D220" s="48"/>
+      <c r="E220" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=212523-3BU&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F220" s="14"/>
+      <c r="G220" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H220" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I220" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J220" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K220" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L220" s="51"/>
+      <c r="M220" s="15"/>
+      <c r="N220" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="O220" s="15"/>
+      <c r="P220" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="Q64" s="16">
-[...8 lines deleted...]
-      <c r="T64" s="19" t="s">
+      <c r="Q220" s="17">
+        <v>5599</v>
+      </c>
+      <c r="R220" s="18">
+        <v>45</v>
+      </c>
+      <c r="S220" s="19">
+        <v>3541.3674999999994</v>
+      </c>
+      <c r="T220" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U64" s="20" t="s">
-[...5 lines deleted...]
-      <c r="W64" s="21">
+      <c r="U220" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="V220" s="22">
+        <v>30</v>
+      </c>
+      <c r="W220" s="22">
+        <v>1</v>
+      </c>
+      <c r="X220" s="23"/>
+    </row>
+    <row r="221" spans="1:24" s="1" customFormat="1" ht="37.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A221" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B221" s="27" t="s">
+        <v>295</v>
+      </c>
+      <c r="C221" s="12" t="s">
+        <v>296</v>
+      </c>
+      <c r="D221" s="49"/>
+      <c r="E221" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=212523-3BU&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F221" s="14"/>
+      <c r="G221" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H221" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I221" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J221" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K221" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L221" s="52"/>
+      <c r="M221" s="15"/>
+      <c r="N221" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="O221" s="15"/>
+      <c r="P221" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q221" s="17">
+        <v>5599</v>
+      </c>
+      <c r="R221" s="18">
+        <v>45</v>
+      </c>
+      <c r="S221" s="19">
+        <v>3541.3674999999994</v>
+      </c>
+      <c r="T221" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U221" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="V221" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="W221" s="22">
+        <v>2</v>
+      </c>
+      <c r="X221" s="23"/>
+    </row>
+    <row r="222" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A222" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B222" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="C222" s="12" t="s">
+        <v>298</v>
+      </c>
+      <c r="D222" s="47"/>
+      <c r="E222" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=212523-4ZA&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F222" s="14"/>
+      <c r="G222" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H222" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I222" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J222" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K222" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L222" s="50" t="s">
+        <v>297</v>
+      </c>
+      <c r="M222" s="15"/>
+      <c r="N222" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O222" s="15"/>
+      <c r="P222" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q222" s="17">
+        <v>5599</v>
+      </c>
+      <c r="R222" s="18">
+        <v>45</v>
+      </c>
+      <c r="S222" s="19">
+        <v>3541.3674999999994</v>
+      </c>
+      <c r="T222" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U222" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="V222" s="22">
+        <v>28</v>
+      </c>
+      <c r="W222" s="22">
+        <v>2</v>
+      </c>
+      <c r="X222" s="23"/>
+    </row>
+    <row r="223" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A223" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B223" s="27" t="s">
+        <v>295</v>
+      </c>
+      <c r="C223" s="12" t="s">
+        <v>298</v>
+      </c>
+      <c r="D223" s="48"/>
+      <c r="E223" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=212523-4ZA&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F223" s="14"/>
+      <c r="G223" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H223" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I223" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J223" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K223" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L223" s="51"/>
+      <c r="M223" s="15"/>
+      <c r="N223" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O223" s="15"/>
+      <c r="P223" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q223" s="17">
+        <v>5599</v>
+      </c>
+      <c r="R223" s="18">
+        <v>45</v>
+      </c>
+      <c r="S223" s="19">
+        <v>3541.3674999999994</v>
+      </c>
+      <c r="T223" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U223" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="V223" s="22">
+        <v>29</v>
+      </c>
+      <c r="W223" s="22">
+        <v>1</v>
+      </c>
+      <c r="X223" s="23"/>
+    </row>
+    <row r="224" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A224" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B224" s="27" t="s">
+        <v>295</v>
+      </c>
+      <c r="C224" s="12" t="s">
+        <v>298</v>
+      </c>
+      <c r="D224" s="48"/>
+      <c r="E224" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=212523-4ZA&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F224" s="14"/>
+      <c r="G224" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H224" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I224" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J224" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K224" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L224" s="51"/>
+      <c r="M224" s="15"/>
+      <c r="N224" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O224" s="15"/>
+      <c r="P224" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q224" s="17">
+        <v>5599</v>
+      </c>
+      <c r="R224" s="18">
+        <v>45</v>
+      </c>
+      <c r="S224" s="19">
+        <v>3541.3674999999994</v>
+      </c>
+      <c r="T224" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U224" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="V224" s="22">
+        <v>30</v>
+      </c>
+      <c r="W224" s="22">
         <v>3</v>
       </c>
-      <c r="X64" s="22"/>
-[...13 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=10001-21N&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="X224" s="23"/>
+    </row>
+    <row r="225" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A225" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B225" s="27" t="s">
+        <v>295</v>
+      </c>
+      <c r="C225" s="12" t="s">
+        <v>298</v>
+      </c>
+      <c r="D225" s="49"/>
+      <c r="E225" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=212523-4ZA&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F65" s="13"/>
-[...35 lines deleted...]
-      <c r="T65" s="19" t="s">
+      <c r="F225" s="14"/>
+      <c r="G225" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H225" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I225" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J225" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K225" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L225" s="52"/>
+      <c r="M225" s="15"/>
+      <c r="N225" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O225" s="15"/>
+      <c r="P225" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q225" s="17">
+        <v>5599</v>
+      </c>
+      <c r="R225" s="18">
+        <v>45</v>
+      </c>
+      <c r="S225" s="19">
+        <v>3541.3674999999994</v>
+      </c>
+      <c r="T225" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U65" s="20" t="s">
-[...22 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=10001-21Q&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="U225" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="V225" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="W225" s="22">
+        <v>1</v>
+      </c>
+      <c r="X225" s="23"/>
+    </row>
+    <row r="226" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A226" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B226" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="C226" s="12" t="s">
+        <v>300</v>
+      </c>
+      <c r="D226" s="47"/>
+      <c r="E226" s="33" t="str">
+        <f t="shared" ref="E226:E231" si="4">HYPERLINK("https://www.google.ru/search?q=212524-3BU&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F66" s="13"/>
-[...35 lines deleted...]
-      <c r="T66" s="19" t="s">
+      <c r="F226" s="14"/>
+      <c r="G226" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H226" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I226" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J226" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K226" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L226" s="50" t="s">
+        <v>301</v>
+      </c>
+      <c r="M226" s="15"/>
+      <c r="N226" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="O226" s="15"/>
+      <c r="P226" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q226" s="17">
+        <v>5099</v>
+      </c>
+      <c r="R226" s="18">
+        <v>45</v>
+      </c>
+      <c r="S226" s="19">
+        <v>3225.1174999999994</v>
+      </c>
+      <c r="T226" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U66" s="20" t="s">
-[...5 lines deleted...]
-      <c r="W66" s="21">
+      <c r="U226" s="21" t="s">
+        <v>228</v>
+      </c>
+      <c r="V226" s="22">
+        <v>22</v>
+      </c>
+      <c r="W226" s="22">
         <v>1</v>
       </c>
-      <c r="X66" s="22"/>
-[...10258 lines deleted...]
-        <v>280</v>
+      <c r="X226" s="23"/>
+    </row>
+    <row r="227" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A227" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B227" s="27" t="s">
+        <v>299</v>
       </c>
       <c r="C227" s="12" t="s">
-        <v>281</v>
-[...906 lines deleted...]
-      <c r="E241" s="34" t="str">
+        <v>300</v>
+      </c>
+      <c r="D227" s="48"/>
+      <c r="E227" s="33" t="str">
         <f t="shared" si="4"/>
         <v>Еще фото</v>
       </c>
-      <c r="F241" s="13"/>
-[...12 lines deleted...]
-      <c r="K241" s="15" t="s">
+      <c r="F227" s="14"/>
+      <c r="G227" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H227" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I227" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J227" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K227" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L241" s="52"/>
-[...5 lines deleted...]
-      <c r="P241" s="15" t="s">
+      <c r="L227" s="51"/>
+      <c r="M227" s="15"/>
+      <c r="N227" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="O227" s="15"/>
+      <c r="P227" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="Q241" s="16">
-[...2 lines deleted...]
-      <c r="R241" s="17">
+      <c r="Q227" s="17">
+        <v>5099</v>
+      </c>
+      <c r="R227" s="18">
         <v>45</v>
       </c>
-      <c r="S241" s="18">
-[...2 lines deleted...]
-      <c r="T241" s="19" t="s">
+      <c r="S227" s="19">
+        <v>3225.1174999999994</v>
+      </c>
+      <c r="T227" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U241" s="20" t="s">
-[...21 lines deleted...]
-      <c r="E242" s="34" t="str">
+      <c r="U227" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="V227" s="22">
+        <v>23</v>
+      </c>
+      <c r="W227" s="22">
+        <v>2</v>
+      </c>
+      <c r="X227" s="23"/>
+    </row>
+    <row r="228" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A228" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B228" s="27" t="s">
+        <v>299</v>
+      </c>
+      <c r="C228" s="12" t="s">
+        <v>300</v>
+      </c>
+      <c r="D228" s="48"/>
+      <c r="E228" s="33" t="str">
         <f t="shared" si="4"/>
         <v>Еще фото</v>
       </c>
-      <c r="F242" s="13"/>
-[...12 lines deleted...]
-      <c r="K242" s="15" t="s">
+      <c r="F228" s="14"/>
+      <c r="G228" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H228" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I228" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J228" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K228" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L242" s="52"/>
-[...5 lines deleted...]
-      <c r="P242" s="15" t="s">
+      <c r="L228" s="51"/>
+      <c r="M228" s="15"/>
+      <c r="N228" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="O228" s="15"/>
+      <c r="P228" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="Q242" s="16">
-[...2 lines deleted...]
-      <c r="R242" s="17">
+      <c r="Q228" s="17">
+        <v>5099</v>
+      </c>
+      <c r="R228" s="18">
         <v>45</v>
       </c>
-      <c r="S242" s="18">
-[...2 lines deleted...]
-      <c r="T242" s="19" t="s">
+      <c r="S228" s="19">
+        <v>3225.1174999999994</v>
+      </c>
+      <c r="T228" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U242" s="20" t="s">
-[...2 lines deleted...]
-      <c r="V242" s="21">
+      <c r="U228" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="V228" s="22">
         <v>24</v>
       </c>
-      <c r="W242" s="21">
+      <c r="W228" s="22">
         <v>2</v>
       </c>
-      <c r="X242" s="22"/>
-[...12 lines deleted...]
-      <c r="E243" s="34" t="str">
+      <c r="X228" s="23"/>
+    </row>
+    <row r="229" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A229" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B229" s="27" t="s">
+        <v>299</v>
+      </c>
+      <c r="C229" s="12" t="s">
+        <v>300</v>
+      </c>
+      <c r="D229" s="48"/>
+      <c r="E229" s="33" t="str">
         <f t="shared" si="4"/>
         <v>Еще фото</v>
       </c>
-      <c r="F243" s="13"/>
-      <c r="G243" s="23" t="s">
+      <c r="F229" s="14"/>
+      <c r="G229" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H229" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I229" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J229" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K229" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L229" s="51"/>
+      <c r="M229" s="15"/>
+      <c r="N229" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="O229" s="15"/>
+      <c r="P229" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q229" s="17">
+        <v>5099</v>
+      </c>
+      <c r="R229" s="18">
+        <v>45</v>
+      </c>
+      <c r="S229" s="19">
+        <v>3225.1174999999994</v>
+      </c>
+      <c r="T229" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U229" s="21" t="s">
         <v>96</v>
       </c>
-      <c r="H243" s="23" t="s">
-[...35 lines deleted...]
-      <c r="V243" s="21">
+      <c r="V229" s="22">
         <v>25</v>
       </c>
-      <c r="W243" s="21">
+      <c r="W229" s="22">
         <v>2</v>
       </c>
-      <c r="X243" s="22"/>
-[...12 lines deleted...]
-      <c r="E244" s="34" t="str">
+      <c r="X229" s="23"/>
+    </row>
+    <row r="230" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A230" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B230" s="27" t="s">
+        <v>299</v>
+      </c>
+      <c r="C230" s="12" t="s">
+        <v>300</v>
+      </c>
+      <c r="D230" s="48"/>
+      <c r="E230" s="33" t="str">
         <f t="shared" si="4"/>
         <v>Еще фото</v>
       </c>
-      <c r="F244" s="13"/>
-[...12 lines deleted...]
-      <c r="K244" s="15" t="s">
+      <c r="F230" s="14"/>
+      <c r="G230" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H230" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I230" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J230" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K230" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L244" s="52"/>
-[...5 lines deleted...]
-      <c r="P244" s="15" t="s">
+      <c r="L230" s="51"/>
+      <c r="M230" s="15"/>
+      <c r="N230" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="O230" s="15"/>
+      <c r="P230" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="Q244" s="16">
-[...2 lines deleted...]
-      <c r="R244" s="17">
+      <c r="Q230" s="17">
+        <v>5099</v>
+      </c>
+      <c r="R230" s="18">
         <v>45</v>
       </c>
-      <c r="S244" s="18">
-[...2 lines deleted...]
-      <c r="T244" s="19" t="s">
+      <c r="S230" s="19">
+        <v>3225.1174999999994</v>
+      </c>
+      <c r="T230" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U244" s="20" t="s">
-[...2 lines deleted...]
-      <c r="V244" s="21">
+      <c r="U230" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="V230" s="22">
         <v>26</v>
       </c>
-      <c r="W244" s="21">
+      <c r="W230" s="22">
         <v>2</v>
       </c>
-      <c r="X244" s="22"/>
-[...12 lines deleted...]
-      <c r="E245" s="34" t="str">
+      <c r="X230" s="23"/>
+    </row>
+    <row r="231" spans="1:24" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A231" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B231" s="27" t="s">
+        <v>299</v>
+      </c>
+      <c r="C231" s="12" t="s">
+        <v>300</v>
+      </c>
+      <c r="D231" s="49"/>
+      <c r="E231" s="33" t="str">
         <f t="shared" si="4"/>
         <v>Еще фото</v>
       </c>
-      <c r="F245" s="13"/>
-[...12 lines deleted...]
-      <c r="K245" s="15" t="s">
+      <c r="F231" s="14"/>
+      <c r="G231" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H231" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I231" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J231" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K231" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L245" s="53"/>
-[...5 lines deleted...]
-      <c r="P245" s="15" t="s">
+      <c r="L231" s="52"/>
+      <c r="M231" s="15"/>
+      <c r="N231" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="O231" s="15"/>
+      <c r="P231" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="Q245" s="16">
-[...2 lines deleted...]
-      <c r="R245" s="17">
+      <c r="Q231" s="17">
+        <v>5099</v>
+      </c>
+      <c r="R231" s="18">
         <v>45</v>
       </c>
-      <c r="S245" s="18">
-[...2 lines deleted...]
-      <c r="T245" s="19" t="s">
+      <c r="S231" s="19">
+        <v>3225.1174999999994</v>
+      </c>
+      <c r="T231" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U245" s="20" t="s">
-[...5 lines deleted...]
-      <c r="W245" s="21">
+      <c r="U231" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="V231" s="22">
+        <v>27</v>
+      </c>
+      <c r="W231" s="22">
         <v>2</v>
       </c>
-      <c r="X245" s="22"/>
-[...13 lines deleted...]
-        <f>HYPERLINK("https://www.google.ru/search?q=210157-103&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+      <c r="X231" s="23"/>
+    </row>
+    <row r="232" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A232" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B232" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="C232" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="D232" s="47"/>
+      <c r="E232" s="33" t="str">
+        <f t="shared" ref="E232:E237" si="5">HYPERLINK("https://www.google.ru/search?q=212524-4ZA&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F246" s="13" t="s">
-[...14 lines deleted...]
-      <c r="K246" s="15" t="s">
+      <c r="F232" s="14"/>
+      <c r="G232" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H232" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I232" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J232" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K232" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L246" s="51"/>
-[...5 lines deleted...]
-      <c r="P246" s="15" t="s">
+      <c r="L232" s="50" t="s">
+        <v>301</v>
+      </c>
+      <c r="M232" s="15"/>
+      <c r="N232" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O232" s="15"/>
+      <c r="P232" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="Q246" s="16">
-[...2 lines deleted...]
-      <c r="R246" s="17">
+      <c r="Q232" s="17">
+        <v>5099</v>
+      </c>
+      <c r="R232" s="18">
         <v>45</v>
       </c>
-      <c r="S246" s="18">
-[...2 lines deleted...]
-      <c r="T246" s="19" t="s">
+      <c r="S232" s="19">
+        <v>3225.1174999999994</v>
+      </c>
+      <c r="T232" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U246" s="20" t="s">
-[...135 lines deleted...]
-      <c r="W248" s="21">
+      <c r="U232" s="21" t="s">
+        <v>228</v>
+      </c>
+      <c r="V232" s="22">
+        <v>22</v>
+      </c>
+      <c r="W232" s="22">
         <v>1</v>
       </c>
-      <c r="X248" s="22"/>
-[...197 lines deleted...]
-      <c r="C252" s="12" t="s">
+      <c r="X232" s="23"/>
+    </row>
+    <row r="233" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A233" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B233" s="27" t="s">
         <v>299</v>
       </c>
-      <c r="D252" s="48"/>
-[...63 lines deleted...]
-      <c r="E253" s="34" t="str">
+      <c r="C233" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="D233" s="48"/>
+      <c r="E233" s="33" t="str">
         <f t="shared" si="5"/>
         <v>Еще фото</v>
       </c>
-      <c r="F253" s="13"/>
-[...12 lines deleted...]
-      <c r="K253" s="15" t="s">
+      <c r="F233" s="14"/>
+      <c r="G233" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H233" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I233" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J233" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K233" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L253" s="52"/>
-[...11 lines deleted...]
-      <c r="R253" s="17">
+      <c r="L233" s="51"/>
+      <c r="M233" s="15"/>
+      <c r="N233" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O233" s="15"/>
+      <c r="P233" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q233" s="17">
+        <v>5099</v>
+      </c>
+      <c r="R233" s="18">
         <v>45</v>
       </c>
-      <c r="S253" s="18">
-[...2 lines deleted...]
-      <c r="T253" s="19" t="s">
+      <c r="S233" s="19">
+        <v>3225.1174999999994</v>
+      </c>
+      <c r="T233" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U253" s="20" t="s">
-[...17 lines deleted...]
-      <c r="C254" s="12" t="s">
+      <c r="U233" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="V233" s="22">
+        <v>23</v>
+      </c>
+      <c r="W233" s="22">
+        <v>1</v>
+      </c>
+      <c r="X233" s="23"/>
+    </row>
+    <row r="234" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A234" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B234" s="27" t="s">
         <v>299</v>
       </c>
-      <c r="D254" s="49"/>
-      <c r="E254" s="34" t="str">
+      <c r="C234" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="D234" s="48"/>
+      <c r="E234" s="33" t="str">
         <f t="shared" si="5"/>
         <v>Еще фото</v>
       </c>
-      <c r="F254" s="13"/>
-[...12 lines deleted...]
-      <c r="K254" s="15" t="s">
+      <c r="F234" s="14"/>
+      <c r="G234" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H234" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I234" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J234" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K234" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L254" s="52"/>
-[...11 lines deleted...]
-      <c r="R254" s="17">
+      <c r="L234" s="51"/>
+      <c r="M234" s="15"/>
+      <c r="N234" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O234" s="15"/>
+      <c r="P234" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q234" s="17">
+        <v>5099</v>
+      </c>
+      <c r="R234" s="18">
         <v>45</v>
       </c>
-      <c r="S254" s="18">
-[...2 lines deleted...]
-      <c r="T254" s="19" t="s">
+      <c r="S234" s="19">
+        <v>3225.1174999999994</v>
+      </c>
+      <c r="T234" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U254" s="20" t="s">
-[...17 lines deleted...]
-      <c r="C255" s="12" t="s">
+      <c r="U234" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="V234" s="22">
+        <v>24</v>
+      </c>
+      <c r="W234" s="22">
+        <v>2</v>
+      </c>
+      <c r="X234" s="23"/>
+    </row>
+    <row r="235" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A235" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B235" s="27" t="s">
         <v>299</v>
       </c>
-      <c r="D255" s="49"/>
-      <c r="E255" s="34" t="str">
+      <c r="C235" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="D235" s="48"/>
+      <c r="E235" s="33" t="str">
         <f t="shared" si="5"/>
         <v>Еще фото</v>
       </c>
-      <c r="F255" s="13"/>
-[...12 lines deleted...]
-      <c r="K255" s="15" t="s">
+      <c r="F235" s="14"/>
+      <c r="G235" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H235" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I235" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J235" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K235" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L255" s="52"/>
-[...11 lines deleted...]
-      <c r="R255" s="17">
+      <c r="L235" s="51"/>
+      <c r="M235" s="15"/>
+      <c r="N235" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O235" s="15"/>
+      <c r="P235" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q235" s="17">
+        <v>5099</v>
+      </c>
+      <c r="R235" s="18">
         <v>45</v>
       </c>
-      <c r="S255" s="18">
-[...2 lines deleted...]
-      <c r="T255" s="19" t="s">
+      <c r="S235" s="19">
+        <v>3225.1174999999994</v>
+      </c>
+      <c r="T235" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U255" s="20" t="s">
-[...17 lines deleted...]
-      <c r="C256" s="12" t="s">
+      <c r="U235" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="V235" s="22">
+        <v>25</v>
+      </c>
+      <c r="W235" s="22">
+        <v>2</v>
+      </c>
+      <c r="X235" s="23"/>
+    </row>
+    <row r="236" spans="1:24" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A236" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B236" s="27" t="s">
         <v>299</v>
       </c>
-      <c r="D256" s="49"/>
-      <c r="E256" s="34" t="str">
+      <c r="C236" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="D236" s="48"/>
+      <c r="E236" s="33" t="str">
         <f t="shared" si="5"/>
         <v>Еще фото</v>
       </c>
-      <c r="F256" s="13"/>
-[...12 lines deleted...]
-      <c r="K256" s="15" t="s">
+      <c r="F236" s="14"/>
+      <c r="G236" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H236" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I236" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J236" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K236" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L256" s="52"/>
-[...11 lines deleted...]
-      <c r="R256" s="17">
+      <c r="L236" s="51"/>
+      <c r="M236" s="15"/>
+      <c r="N236" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O236" s="15"/>
+      <c r="P236" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q236" s="17">
+        <v>5099</v>
+      </c>
+      <c r="R236" s="18">
         <v>45</v>
       </c>
-      <c r="S256" s="18">
-[...2 lines deleted...]
-      <c r="T256" s="19" t="s">
+      <c r="S236" s="19">
+        <v>3225.1174999999994</v>
+      </c>
+      <c r="T236" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U256" s="20" t="s">
-[...17 lines deleted...]
-      <c r="C257" s="12" t="s">
+      <c r="U236" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="V236" s="22">
+        <v>26</v>
+      </c>
+      <c r="W236" s="22">
+        <v>2</v>
+      </c>
+      <c r="X236" s="23"/>
+    </row>
+    <row r="237" spans="1:24" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A237" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B237" s="27" t="s">
         <v>299</v>
       </c>
-      <c r="D257" s="50"/>
-      <c r="E257" s="34" t="str">
+      <c r="C237" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="D237" s="49"/>
+      <c r="E237" s="33" t="str">
         <f t="shared" si="5"/>
         <v>Еще фото</v>
       </c>
-      <c r="F257" s="13"/>
-[...12 lines deleted...]
-      <c r="K257" s="15" t="s">
+      <c r="F237" s="14"/>
+      <c r="G237" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H237" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I237" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J237" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K237" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L257" s="53"/>
-[...11 lines deleted...]
-      <c r="R257" s="17">
+      <c r="L237" s="52"/>
+      <c r="M237" s="15"/>
+      <c r="N237" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="O237" s="15"/>
+      <c r="P237" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q237" s="17">
+        <v>5099</v>
+      </c>
+      <c r="R237" s="18">
         <v>45</v>
       </c>
-      <c r="S257" s="18">
-[...2 lines deleted...]
-      <c r="T257" s="19" t="s">
+      <c r="S237" s="19">
+        <v>3225.1174999999994</v>
+      </c>
+      <c r="T237" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U257" s="20" t="s">
-[...80 lines deleted...]
-      <c r="C259" s="28" t="s">
+      <c r="U237" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="V237" s="22">
+        <v>27</v>
+      </c>
+      <c r="W237" s="22">
+        <v>2</v>
+      </c>
+      <c r="X237" s="23"/>
+    </row>
+    <row r="238" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A238" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B238" s="11" t="s">
         <v>303</v>
       </c>
-      <c r="D259" s="48"/>
-[...308 lines deleted...]
-      <c r="B264" s="11" t="s">
+      <c r="C238" s="12" t="s">
         <v>304</v>
       </c>
-      <c r="C264" s="28" t="s">
-[...2208 lines deleted...]
-      <c r="E299" s="34" t="str">
+      <c r="D238" s="47"/>
+      <c r="E238" s="33" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=212527-1X8&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F299" s="13"/>
-[...12 lines deleted...]
-      <c r="K299" s="15" t="s">
+      <c r="F238" s="14"/>
+      <c r="G238" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="H238" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I238" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J238" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K238" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L299" s="51"/>
-[...1 lines deleted...]
-      <c r="N299" s="14" t="s">
+      <c r="L238" s="50" t="s">
+        <v>305</v>
+      </c>
+      <c r="M238" s="15"/>
+      <c r="N238" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O238" s="15"/>
+      <c r="P238" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q238" s="17">
+        <v>5299</v>
+      </c>
+      <c r="R238" s="18">
         <v>45</v>
       </c>
-      <c r="O299" s="14"/>
-[...12 lines deleted...]
-      <c r="T299" s="19" t="s">
+      <c r="S238" s="19">
+        <v>3351.6174999999994</v>
+      </c>
+      <c r="T238" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U299" s="20" t="s">
-[...5 lines deleted...]
-      <c r="W299" s="21">
+      <c r="U238" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="V238" s="22">
+        <v>28</v>
+      </c>
+      <c r="W238" s="22">
         <v>1</v>
       </c>
-      <c r="X299" s="22"/>
-[...12 lines deleted...]
-      <c r="E300" s="34" t="str">
+      <c r="X238" s="23"/>
+    </row>
+    <row r="239" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A239" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B239" s="27" t="s">
+        <v>303</v>
+      </c>
+      <c r="C239" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="D239" s="48"/>
+      <c r="E239" s="33" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=212527-1X8&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F300" s="13"/>
-[...12 lines deleted...]
-      <c r="K300" s="15" t="s">
+      <c r="F239" s="14"/>
+      <c r="G239" s="27" t="s">
+        <v>121</v>
+      </c>
+      <c r="H239" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I239" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J239" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K239" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L300" s="52"/>
-[...1 lines deleted...]
-      <c r="N300" s="14" t="s">
+      <c r="L239" s="51"/>
+      <c r="M239" s="15"/>
+      <c r="N239" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O239" s="15"/>
+      <c r="P239" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q239" s="17">
+        <v>5299</v>
+      </c>
+      <c r="R239" s="18">
         <v>45</v>
       </c>
-      <c r="O300" s="14"/>
-[...12 lines deleted...]
-      <c r="T300" s="19" t="s">
+      <c r="S239" s="19">
+        <v>3351.6174999999994</v>
+      </c>
+      <c r="T239" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U300" s="20" t="s">
-[...21 lines deleted...]
-      <c r="E301" s="34" t="str">
+      <c r="U239" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="V239" s="22">
+        <v>29</v>
+      </c>
+      <c r="W239" s="22">
+        <v>1</v>
+      </c>
+      <c r="X239" s="23"/>
+    </row>
+    <row r="240" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A240" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B240" s="27" t="s">
+        <v>303</v>
+      </c>
+      <c r="C240" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="D240" s="48"/>
+      <c r="E240" s="33" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=212527-1X8&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F301" s="13"/>
-[...12 lines deleted...]
-      <c r="K301" s="15" t="s">
+      <c r="F240" s="14"/>
+      <c r="G240" s="27" t="s">
+        <v>121</v>
+      </c>
+      <c r="H240" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I240" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J240" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K240" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L301" s="52"/>
-[...1 lines deleted...]
-      <c r="N301" s="14" t="s">
+      <c r="L240" s="51"/>
+      <c r="M240" s="15"/>
+      <c r="N240" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O240" s="15"/>
+      <c r="P240" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q240" s="17">
+        <v>5299</v>
+      </c>
+      <c r="R240" s="18">
         <v>45</v>
       </c>
-      <c r="O301" s="14"/>
-[...12 lines deleted...]
-      <c r="T301" s="19" t="s">
+      <c r="S240" s="19">
+        <v>3351.6174999999994</v>
+      </c>
+      <c r="T240" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U301" s="20" t="s">
-[...5 lines deleted...]
-      <c r="W301" s="21">
+      <c r="U240" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="V240" s="22">
+        <v>30</v>
+      </c>
+      <c r="W240" s="22">
         <v>1</v>
       </c>
-      <c r="X301" s="22"/>
-[...12 lines deleted...]
-      <c r="E302" s="34" t="str">
+      <c r="X240" s="23"/>
+    </row>
+    <row r="241" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A241" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B241" s="27" t="s">
+        <v>303</v>
+      </c>
+      <c r="C241" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="D241" s="49"/>
+      <c r="E241" s="33" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=212527-1X8&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F302" s="13"/>
-[...12 lines deleted...]
-      <c r="K302" s="15" t="s">
+      <c r="F241" s="14"/>
+      <c r="G241" s="27" t="s">
+        <v>121</v>
+      </c>
+      <c r="H241" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I241" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J241" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K241" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L302" s="53"/>
-[...1 lines deleted...]
-      <c r="N302" s="14" t="s">
+      <c r="L241" s="52"/>
+      <c r="M241" s="15"/>
+      <c r="N241" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O241" s="15"/>
+      <c r="P241" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q241" s="17">
+        <v>5299</v>
+      </c>
+      <c r="R241" s="18">
         <v>45</v>
       </c>
-      <c r="O302" s="14"/>
-[...12 lines deleted...]
-      <c r="T302" s="19" t="s">
+      <c r="S241" s="19">
+        <v>3351.6174999999994</v>
+      </c>
+      <c r="T241" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U302" s="20" t="s">
-[...21 lines deleted...]
-      <c r="E303" s="34" t="str">
+      <c r="U241" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="V241" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="W241" s="22">
+        <v>2</v>
+      </c>
+      <c r="X241" s="23"/>
+    </row>
+    <row r="242" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A242" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B242" s="11" t="s">
+        <v>306</v>
+      </c>
+      <c r="C242" s="12" t="s">
+        <v>307</v>
+      </c>
+      <c r="D242" s="47"/>
+      <c r="E242" s="33" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=212528-1X8&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F303" s="13"/>
-[...12 lines deleted...]
-      <c r="K303" s="15" t="s">
+      <c r="F242" s="14"/>
+      <c r="G242" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="H242" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I242" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J242" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K242" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L303" s="51"/>
-[...1 lines deleted...]
-      <c r="N303" s="14" t="s">
+      <c r="L242" s="50" t="s">
+        <v>308</v>
+      </c>
+      <c r="M242" s="15"/>
+      <c r="N242" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O242" s="15"/>
+      <c r="P242" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q242" s="17">
+        <v>4799</v>
+      </c>
+      <c r="R242" s="18">
         <v>45</v>
       </c>
-      <c r="O303" s="14"/>
-[...12 lines deleted...]
-      <c r="T303" s="19" t="s">
+      <c r="S242" s="19">
+        <v>3035.3674999999994</v>
+      </c>
+      <c r="T242" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U303" s="20" t="s">
-[...5 lines deleted...]
-      <c r="W303" s="21">
+      <c r="U242" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="V242" s="22">
+        <v>23</v>
+      </c>
+      <c r="W242" s="22">
         <v>1</v>
       </c>
-      <c r="X303" s="22"/>
-[...12 lines deleted...]
-      <c r="E304" s="34" t="str">
+      <c r="X242" s="23"/>
+    </row>
+    <row r="243" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A243" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B243" s="27" t="s">
+        <v>306</v>
+      </c>
+      <c r="C243" s="12" t="s">
+        <v>307</v>
+      </c>
+      <c r="D243" s="48"/>
+      <c r="E243" s="33" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=212528-1X8&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F304" s="13"/>
-[...12 lines deleted...]
-      <c r="K304" s="15" t="s">
+      <c r="F243" s="14"/>
+      <c r="G243" s="27" t="s">
+        <v>121</v>
+      </c>
+      <c r="H243" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I243" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J243" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K243" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L304" s="52"/>
-[...1 lines deleted...]
-      <c r="N304" s="14" t="s">
+      <c r="L243" s="51"/>
+      <c r="M243" s="15"/>
+      <c r="N243" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O243" s="15"/>
+      <c r="P243" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q243" s="17">
+        <v>4799</v>
+      </c>
+      <c r="R243" s="18">
         <v>45</v>
       </c>
-      <c r="O304" s="14"/>
-[...12 lines deleted...]
-      <c r="T304" s="19" t="s">
+      <c r="S243" s="19">
+        <v>3035.3674999999994</v>
+      </c>
+      <c r="T243" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U304" s="20" t="s">
-[...5 lines deleted...]
-      <c r="W304" s="21">
+      <c r="U243" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="V243" s="22">
+        <v>25</v>
+      </c>
+      <c r="W243" s="22">
         <v>1</v>
       </c>
-      <c r="X304" s="22"/>
-[...12 lines deleted...]
-      <c r="E305" s="34" t="str">
+      <c r="X243" s="23"/>
+    </row>
+    <row r="244" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A244" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B244" s="27" t="s">
+        <v>306</v>
+      </c>
+      <c r="C244" s="12" t="s">
+        <v>307</v>
+      </c>
+      <c r="D244" s="48"/>
+      <c r="E244" s="33" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=212528-1X8&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F305" s="13"/>
-[...12 lines deleted...]
-      <c r="K305" s="15" t="s">
+      <c r="F244" s="14"/>
+      <c r="G244" s="27" t="s">
+        <v>121</v>
+      </c>
+      <c r="H244" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I244" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J244" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K244" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L305" s="53"/>
-[...1 lines deleted...]
-      <c r="N305" s="14" t="s">
+      <c r="L244" s="51"/>
+      <c r="M244" s="15"/>
+      <c r="N244" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O244" s="15"/>
+      <c r="P244" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q244" s="17">
+        <v>4799</v>
+      </c>
+      <c r="R244" s="18">
         <v>45</v>
       </c>
-      <c r="O305" s="14"/>
-      <c r="P305" s="15" t="s">
+      <c r="S244" s="19">
+        <v>3035.3674999999994</v>
+      </c>
+      <c r="T244" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U244" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="V244" s="22">
+        <v>26</v>
+      </c>
+      <c r="W244" s="22">
+        <v>1</v>
+      </c>
+      <c r="X244" s="23"/>
+    </row>
+    <row r="245" spans="1:24" s="1" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A245" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B245" s="27" t="s">
+        <v>306</v>
+      </c>
+      <c r="C245" s="12" t="s">
+        <v>307</v>
+      </c>
+      <c r="D245" s="49"/>
+      <c r="E245" s="33" t="str">
+        <f>HYPERLINK("https://www.google.ru/search?q=212528-1X8&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
+        <v>Еще фото</v>
+      </c>
+      <c r="F245" s="14"/>
+      <c r="G245" s="27" t="s">
+        <v>121</v>
+      </c>
+      <c r="H245" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I245" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J245" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K245" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L245" s="52"/>
+      <c r="M245" s="15"/>
+      <c r="N245" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="O245" s="15"/>
+      <c r="P245" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="Q305" s="16">
-[...2 lines deleted...]
-      <c r="R305" s="17">
+      <c r="Q245" s="17">
+        <v>4799</v>
+      </c>
+      <c r="R245" s="18">
         <v>45</v>
       </c>
-      <c r="S305" s="18">
-[...2 lines deleted...]
-      <c r="T305" s="19" t="s">
+      <c r="S245" s="19">
+        <v>3035.3674999999994</v>
+      </c>
+      <c r="T245" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U305" s="20" t="s">
-[...147 lines deleted...]
-      <c r="E308" s="34" t="str">
+      <c r="U245" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="V245" s="22">
+        <v>27</v>
+      </c>
+      <c r="W245" s="22">
+        <v>2</v>
+      </c>
+      <c r="X245" s="23"/>
+    </row>
+    <row r="246" spans="1:24" s="1" customFormat="1" ht="52.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A246" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B246" s="11" t="s">
+        <v>309</v>
+      </c>
+      <c r="C246" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="D246" s="53"/>
+      <c r="E246" s="33" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=213274-2MC&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F308" s="13"/>
-[...12 lines deleted...]
-      <c r="K308" s="15" t="s">
+      <c r="F246" s="14"/>
+      <c r="G246" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H246" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="I246" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="J246" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K246" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="L308" s="51"/>
-[...11 lines deleted...]
-      <c r="R308" s="17">
+      <c r="L246" s="50" t="s">
+        <v>311</v>
+      </c>
+      <c r="M246" s="15"/>
+      <c r="N246" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="O246" s="15"/>
+      <c r="P246" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q246" s="17">
+        <v>4799</v>
+      </c>
+      <c r="R246" s="18">
         <v>45</v>
       </c>
-      <c r="S308" s="18">
-[...2 lines deleted...]
-      <c r="T308" s="19" t="s">
+      <c r="S246" s="19">
+        <v>3035.3674999999994</v>
+      </c>
+      <c r="T246" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="U308" s="20" t="s">
-[...2 lines deleted...]
-      <c r="V308" s="21">
+      <c r="U246" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="V246" s="22">
         <v>24</v>
       </c>
-      <c r="W308" s="21">
+      <c r="W246" s="22">
         <v>3</v>
       </c>
-      <c r="X308" s="22"/>
-[...12 lines deleted...]
-      <c r="E309" s="34" t="str">
+      <c r="X246" s="23"/>
+    </row>
+    <row r="247" spans="1:24" s="1" customFormat="1" ht="61.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A247" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B247" s="27" t="s">
+        <v>309</v>
+      </c>
+      <c r="C247" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="D247" s="54"/>
+      <c r="E247" s="33" t="str">
         <f>HYPERLINK("https://www.google.ru/search?q=213274-2MC&amp;newwindow=1&amp;tbm=isch","Еще фото")</f>
         <v>Еще фото</v>
       </c>
-      <c r="F309" s="13"/>
-      <c r="G309" s="23" t="s">
+      <c r="F247" s="14"/>
+      <c r="G247" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H247" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="I247" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="J247" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K247" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="L247" s="52"/>
+      <c r="M247" s="15"/>
+      <c r="N247" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="O247" s="15"/>
+      <c r="P247" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q247" s="17">
+        <v>4799</v>
+      </c>
+      <c r="R247" s="18">
+        <v>45</v>
+      </c>
+      <c r="S247" s="19">
+        <v>3035.3674999999994</v>
+      </c>
+      <c r="T247" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="U247" s="21" t="s">
         <v>96</v>
       </c>
-      <c r="H309" s="23" t="s">
-[...35 lines deleted...]
-      <c r="V309" s="21">
+      <c r="V247" s="22">
         <v>25</v>
       </c>
-      <c r="W309" s="21">
+      <c r="W247" s="22">
         <v>2</v>
       </c>
-      <c r="X309" s="22"/>
-[...62 lines deleted...]
-      <c r="X310" s="22"/>
+      <c r="X247" s="23"/>
     </row>
   </sheetData>
-  <autoFilter ref="A3:X310" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
-[...22 lines deleted...]
-    <mergeCell ref="L68:L69"/>
+  <autoFilter ref="A3:X247" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <mergeCells count="116">
+    <mergeCell ref="D9:D11"/>
+    <mergeCell ref="L9:L11"/>
+    <mergeCell ref="D12:D16"/>
+    <mergeCell ref="L12:L16"/>
+    <mergeCell ref="D17:D20"/>
+    <mergeCell ref="L17:L20"/>
+    <mergeCell ref="D21:D25"/>
+    <mergeCell ref="L21:L25"/>
+    <mergeCell ref="D26:D29"/>
+    <mergeCell ref="L26:L29"/>
+    <mergeCell ref="D30:D33"/>
+    <mergeCell ref="L30:L33"/>
+    <mergeCell ref="D34:D38"/>
+    <mergeCell ref="L34:L38"/>
+    <mergeCell ref="D39:D42"/>
+    <mergeCell ref="L39:L42"/>
+    <mergeCell ref="D43:D47"/>
+    <mergeCell ref="L43:L47"/>
+    <mergeCell ref="D48:D51"/>
+    <mergeCell ref="L48:L51"/>
+    <mergeCell ref="D53:D55"/>
+    <mergeCell ref="L53:L55"/>
+    <mergeCell ref="D56:D59"/>
+    <mergeCell ref="L56:L59"/>
+    <mergeCell ref="D60:D65"/>
+    <mergeCell ref="L60:L65"/>
+    <mergeCell ref="D67:D68"/>
+    <mergeCell ref="L67:L68"/>
     <mergeCell ref="D71:D72"/>
     <mergeCell ref="L71:L72"/>
-    <mergeCell ref="D75:D76"/>
-[...102 lines deleted...]
-    <mergeCell ref="L293:L298"/>
+    <mergeCell ref="D82:D83"/>
+    <mergeCell ref="L82:L83"/>
+    <mergeCell ref="D85:D86"/>
+    <mergeCell ref="L85:L86"/>
+    <mergeCell ref="D88:D89"/>
+    <mergeCell ref="L88:L89"/>
+    <mergeCell ref="D91:D92"/>
+    <mergeCell ref="L91:L92"/>
+    <mergeCell ref="D99:D101"/>
+    <mergeCell ref="L99:L101"/>
+    <mergeCell ref="D102:D105"/>
+    <mergeCell ref="L102:L105"/>
+    <mergeCell ref="D106:D108"/>
+    <mergeCell ref="L106:L108"/>
+    <mergeCell ref="D109:D112"/>
+    <mergeCell ref="L109:L112"/>
+    <mergeCell ref="D113:D118"/>
+    <mergeCell ref="L113:L118"/>
+    <mergeCell ref="D119:D121"/>
+    <mergeCell ref="L119:L121"/>
+    <mergeCell ref="D122:D125"/>
+    <mergeCell ref="L122:L125"/>
+    <mergeCell ref="D126:D131"/>
+    <mergeCell ref="L126:L131"/>
+    <mergeCell ref="D132:D134"/>
+    <mergeCell ref="L132:L134"/>
+    <mergeCell ref="D135:D136"/>
+    <mergeCell ref="L135:L136"/>
+    <mergeCell ref="D137:D141"/>
+    <mergeCell ref="L137:L141"/>
+    <mergeCell ref="D142:D144"/>
+    <mergeCell ref="L142:L144"/>
+    <mergeCell ref="D145:D150"/>
+    <mergeCell ref="L145:L150"/>
+    <mergeCell ref="D153:D155"/>
+    <mergeCell ref="L153:L155"/>
+    <mergeCell ref="D156:D157"/>
+    <mergeCell ref="L156:L157"/>
+    <mergeCell ref="D158:D162"/>
+    <mergeCell ref="L158:L162"/>
+    <mergeCell ref="D163:D166"/>
+    <mergeCell ref="L163:L166"/>
+    <mergeCell ref="D167:D169"/>
+    <mergeCell ref="L167:L169"/>
+    <mergeCell ref="D170:D173"/>
+    <mergeCell ref="L170:L173"/>
+    <mergeCell ref="D174:D175"/>
+    <mergeCell ref="L174:L175"/>
+    <mergeCell ref="D176:D178"/>
+    <mergeCell ref="L176:L178"/>
+    <mergeCell ref="D179:D181"/>
+    <mergeCell ref="L179:L181"/>
+    <mergeCell ref="D182:D183"/>
+    <mergeCell ref="L182:L183"/>
+    <mergeCell ref="D184:D185"/>
+    <mergeCell ref="L184:L185"/>
+    <mergeCell ref="D187:D189"/>
+    <mergeCell ref="L187:L189"/>
+    <mergeCell ref="D190:D193"/>
+    <mergeCell ref="L190:L193"/>
+    <mergeCell ref="D194:D196"/>
+    <mergeCell ref="L194:L196"/>
+    <mergeCell ref="D197:D199"/>
+    <mergeCell ref="L197:L199"/>
+    <mergeCell ref="D201:D204"/>
+    <mergeCell ref="L201:L204"/>
+    <mergeCell ref="D205:D206"/>
+    <mergeCell ref="L205:L206"/>
+    <mergeCell ref="D207:D211"/>
+    <mergeCell ref="L207:L211"/>
+    <mergeCell ref="D238:D241"/>
+    <mergeCell ref="L238:L241"/>
+    <mergeCell ref="D242:D245"/>
+    <mergeCell ref="L242:L245"/>
+    <mergeCell ref="D246:D247"/>
+    <mergeCell ref="L246:L247"/>
+    <mergeCell ref="D214:D217"/>
+    <mergeCell ref="L214:L217"/>
+    <mergeCell ref="D219:D221"/>
+    <mergeCell ref="L219:L221"/>
+    <mergeCell ref="D222:D225"/>
+    <mergeCell ref="L222:L225"/>
+    <mergeCell ref="D226:D231"/>
+    <mergeCell ref="L226:L231"/>
+    <mergeCell ref="D232:D237"/>
+    <mergeCell ref="L232:L237"/>
   </mergeCells>
-  <dataValidations count="44">
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X310 X301:X307 X299 X293 X285:X286 X280 X278 X275 X267:X269 X262:X264 X258:X260 X248 X239:X241 X227 X223:X224 X220 X213 X210 X205 X203 X198 X194 X189:X190 X185 X181 X178 X176 X168:X169 X164 X160 X151:X153 X147:X148 X143:X145 X135:X137 X132 X130 X125:X128 X121 X115 X110 X102:X103 X98:X99 X93:X95 X91 X89 X84:X87 X81:X82 X79 X70:X75 X66 X62 X46 X32 X15:X17 X12:X13 X9 X4:X5" xr:uid="{00000000-0002-0000-0000-000000000000}">
+  <dataValidations count="43">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X242:X244 X238:X240 X232:X233 X225:X226 X223 X217:X220 X210:X214 X197:X202 X193:X195 X184:X189 X182 X179 X175:X176 X173 X168:X169 X152 X150 X145:X148 X141:X143 X130:X136 X122:X124 X118:X119 X104:X112 X99:X101 X96:X97 X90:X94 X85:X87 X77:X81 X71:X75 X68:X69 X66 X57 X51:X52 X25 X7 X4:X5" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>1</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X6 X309 X300 X294:X298 X287:X292 X284 X281:X282 X276:X277 X272:X274 X265 X242:X247 X233:X238 X228 X226 X222 X217:X219 X215 X211 X204 X179 X167 X159 X157 X154:X155 X149:X150 X146 X133 X129 X116:X117 X106 X104 X100:X101 X96 X92 X88 X80 X67 X65 X63 X56:X57 X31 X14 X11" xr:uid="{00000000-0002-0000-0000-000002000000}">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X6 X207:X209 X170:X171 X120 X63 X37" xr:uid="{00000000-0002-0000-0000-000002000000}">
+      <formula1>5</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X8 X247 X245 X241 X234:X237 X227:X231 X221:X222 X203:X206 X196 X174 X172 X166:X167 X158 X154:X155 X151 X149 X144 X139 X129 X125 X89 X82:X84 X67 X53:X55 X34" xr:uid="{00000000-0002-0000-0000-000004000000}">
       <formula1>2</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X308 X283 X279 X270 X266 X261 X229 X225 X212 X207 X197 X191:X193 X188 X177 X175 X170 X163 X158 X156 X134 X131 X118:X120 X111 X64 X37 X19 X7:X8" xr:uid="{00000000-0002-0000-0000-000003000000}">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X9 X246 X224 X215 X192 X190 X180:X181 X178 X165 X162 X121 X117 X113 X98 X76 X47" xr:uid="{00000000-0002-0000-0000-000005000000}">
       <formula1>3</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X10 X186" xr:uid="{00000000-0002-0000-0000-000006000000}">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X10" xr:uid="{00000000-0002-0000-0000-000006000000}">
+      <formula1>13</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X11 X163 X153 X138 X116 X70 X46 X38 X36" xr:uid="{00000000-0002-0000-0000-000007000000}">
+      <formula1>7</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X12" xr:uid="{00000000-0002-0000-0000-000008000000}">
+      <formula1>86</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X13" xr:uid="{00000000-0002-0000-0000-000009000000}">
+      <formula1>122</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X14" xr:uid="{00000000-0002-0000-0000-00000A000000}">
+      <formula1>163</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X15" xr:uid="{00000000-0002-0000-0000-00000B000000}">
+      <formula1>83</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X16" xr:uid="{00000000-0002-0000-0000-00000C000000}">
+      <formula1>44</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X17" xr:uid="{00000000-0002-0000-0000-00000D000000}">
+      <formula1>66</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X18" xr:uid="{00000000-0002-0000-0000-00000E000000}">
+      <formula1>43</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X19" xr:uid="{00000000-0002-0000-0000-00000F000000}">
+      <formula1>107</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X20 X114" xr:uid="{00000000-0002-0000-0000-000010000000}">
+      <formula1>59</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X21" xr:uid="{00000000-0002-0000-0000-000011000000}">
+      <formula1>99</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X22" xr:uid="{00000000-0002-0000-0000-000012000000}">
+      <formula1>72</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X23" xr:uid="{00000000-0002-0000-0000-000013000000}">
+      <formula1>112</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X24" xr:uid="{00000000-0002-0000-0000-000014000000}">
+      <formula1>19</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X26" xr:uid="{00000000-0002-0000-0000-000016000000}">
+      <formula1>56</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X27" xr:uid="{00000000-0002-0000-0000-000017000000}">
+      <formula1>34</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X28" xr:uid="{00000000-0002-0000-0000-000018000000}">
+      <formula1>69</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X29" xr:uid="{00000000-0002-0000-0000-000019000000}">
+      <formula1>27</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X30" xr:uid="{00000000-0002-0000-0000-00001A000000}">
+      <formula1>88</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X31" xr:uid="{00000000-0002-0000-0000-00001B000000}">
+      <formula1>61</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X32" xr:uid="{00000000-0002-0000-0000-00001C000000}">
+      <formula1>95</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X33" xr:uid="{00000000-0002-0000-0000-00001D000000}">
+      <formula1>96</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X35 X216 X191 X183 X177 X157 X140 X102:X103 X62 X43" xr:uid="{00000000-0002-0000-0000-00001F000000}">
+      <formula1>4</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X39 X42" xr:uid="{00000000-0002-0000-0000-000023000000}">
+      <formula1>17</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X40 X58:X59" xr:uid="{00000000-0002-0000-0000-000024000000}">
+      <formula1>16</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X41" xr:uid="{00000000-0002-0000-0000-000025000000}">
+      <formula1>38</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X44" xr:uid="{00000000-0002-0000-0000-000028000000}">
+      <formula1>39</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X45" xr:uid="{00000000-0002-0000-0000-000029000000}">
+      <formula1>15</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X48 X160 X137 X50" xr:uid="{00000000-0002-0000-0000-00002C000000}">
       <formula1>8</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X18 X271 X249 X231:X232 X221 X214 X206 X180 X105 X90 X78 X68 X58 X51" xr:uid="{00000000-0002-0000-0000-00000E000000}">
-      <formula1>4</formula1>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X49 X164 X95 X61" xr:uid="{00000000-0002-0000-0000-00002D000000}">
+      <formula1>10</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X20 X113" xr:uid="{00000000-0002-0000-0000-000010000000}">
-      <formula1>13</formula1>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X56 X88 X65" xr:uid="{00000000-0002-0000-0000-000034000000}">
+      <formula1>9</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X21 X209 X165:X166 X161 X141:X142 X138 X107 X77 X50" xr:uid="{00000000-0002-0000-0000-000011000000}">
-      <formula1>7</formula1>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X60 X161 X156" xr:uid="{00000000-0002-0000-0000-000038000000}">
+      <formula1>6</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X22" xr:uid="{00000000-0002-0000-0000-000012000000}">
-[...65 lines deleted...]
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X49 X256" xr:uid="{00000000-0002-0000-0000-00002D000000}">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X64" xr:uid="{00000000-0002-0000-0000-00003C000000}">
       <formula1>14</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X52" xr:uid="{00000000-0002-0000-0000-000030000000}">
-      <formula1>18</formula1>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X115" xr:uid="{00000000-0002-0000-0000-00006F000000}">
+      <formula1>11</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X53" xr:uid="{00000000-0002-0000-0000-000031000000}">
-      <formula1>17</formula1>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X126" xr:uid="{00000000-0002-0000-0000-00007A000000}">
+      <formula1>46</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X54" xr:uid="{00000000-0002-0000-0000-000032000000}">
-      <formula1>47</formula1>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X127" xr:uid="{00000000-0002-0000-0000-00007B000000}">
+      <formula1>28</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X59 X255 X251:X252 X196 X184 X174 X162 X139:X140 X76 X61" xr:uid="{00000000-0002-0000-0000-000037000000}">
-[...17 lines deleted...]
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X124" xr:uid="{00000000-0002-0000-0000-000078000000}">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X128" xr:uid="{00000000-0002-0000-0000-00007C000000}">
       <formula1>24</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X172 X253 X183" xr:uid="{00000000-0002-0000-0000-0000A8000000}">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Неверно" error="Заказ не может быть больше Наличия" sqref="X159" xr:uid="{00000000-0002-0000-0000-00009B000000}">
       <formula1>12</formula1>
-    </dataValidation>
-[...7 lines deleted...]
-      <formula1>21</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="1" top="0.75" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:K16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="35" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="16384" width="9.33203125" style="35"/>
+    <col min="1" max="1" width="2.75" style="34" customWidth="1"/>
+    <col min="2" max="3" width="31.75" style="34" customWidth="1"/>
+    <col min="4" max="4" width="2.75" style="34" customWidth="1"/>
+    <col min="5" max="5" width="35.75" style="35" customWidth="1"/>
+    <col min="6" max="7" width="22.75" style="37" customWidth="1"/>
+    <col min="8" max="8" width="2.75" style="35" customWidth="1"/>
+    <col min="9" max="9" width="38.75" style="35" customWidth="1"/>
+    <col min="10" max="11" width="16.75" style="37" customWidth="1"/>
+    <col min="12" max="16384" width="9.1640625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="E1" s="41" t="s">
-[...3 lines deleted...]
-      <c r="G1" s="42"/>
+      <c r="E1" s="40" t="s">
+        <v>313</v>
+      </c>
+      <c r="F1" s="36"/>
+      <c r="G1" s="41"/>
     </row>
     <row r="2" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="E2" s="39" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="43">
+      <c r="E2" s="38" t="s">
+        <v>314</v>
+      </c>
+      <c r="F2" s="42">
         <f>SUMPRODUCT(TDSheet!$Q$4:$Q$1048572,TDSheet!$X$4:$X$1048572)</f>
         <v>0</v>
       </c>
-      <c r="G2" s="43"/>
-[...3 lines deleted...]
-      <c r="K2" s="45"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
     </row>
     <row r="3" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B3" s="58"/>
-[...4 lines deleted...]
-      <c r="F3" s="43" t="e">
+      <c r="B3" s="57"/>
+      <c r="C3" s="57"/>
+      <c r="E3" s="38" t="s">
+        <v>315</v>
+      </c>
+      <c r="F3" s="42" t="e">
         <f>SUMPRODUCT(TDSheet!#REF!,TDSheet!$X$4:$X$1048571)</f>
         <v>#REF!</v>
       </c>
-      <c r="G3" s="43"/>
-[...3 lines deleted...]
-      <c r="K3" s="45"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
     </row>
     <row r="4" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B4" s="56" t="s">
+      <c r="B4" s="55" t="s">
+        <v>312</v>
+      </c>
+      <c r="C4" s="56"/>
+      <c r="E4" s="39" t="s">
+        <v>316</v>
+      </c>
+      <c r="F4" s="45" t="s">
+        <v>321</v>
+      </c>
+      <c r="G4" s="45" t="s">
+        <v>322</v>
+      </c>
+      <c r="H4" s="43"/>
+      <c r="I4" s="45" t="s">
+        <v>323</v>
+      </c>
+      <c r="J4" s="45" t="s">
         <v>324</v>
       </c>
-      <c r="C4" s="57"/>
-[...17 lines deleted...]
-        <v>334</v>
+      <c r="K4" s="45" t="s">
+        <v>322</v>
       </c>
     </row>
     <row r="5" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B5" s="57"/>
-[...4 lines deleted...]
-      <c r="F5" s="43" t="e">
+      <c r="B5" s="56"/>
+      <c r="C5" s="56"/>
+      <c r="E5" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" s="42" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$H$4:$H$1048569="Обувь"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="G5" s="43">
+      <c r="G5" s="42">
         <f>SUMIF(TDSheet!$H$4:$H$1048569,"Обувь",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
-      <c r="H5" s="44"/>
-[...3 lines deleted...]
-      <c r="J5" s="43" t="e">
+      <c r="H5" s="43"/>
+      <c r="I5" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="J5" s="42" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$K$4:$K$1048569="Мужчины"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="K5" s="43">
+      <c r="K5" s="42">
         <f>SUMIF(TDSheet!$K$4:$K$1048569,"Мужчины",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B6" s="57"/>
-[...4 lines deleted...]
-      <c r="F6" s="43" t="e">
+      <c r="B6" s="56"/>
+      <c r="C6" s="56"/>
+      <c r="E6" s="38" t="s">
+        <v>317</v>
+      </c>
+      <c r="F6" s="42" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$H$4:$H$1048569="Одежда"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="G6" s="43">
+      <c r="G6" s="42">
         <f>SUMIF(TDSheet!$H$4:$H$1048569,"Одежда",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
-      <c r="H6" s="44"/>
-[...3 lines deleted...]
-      <c r="J6" s="43" t="e">
+      <c r="H6" s="43"/>
+      <c r="I6" s="46" t="s">
+        <v>190</v>
+      </c>
+      <c r="J6" s="42" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$K$4:$K$1048569="Женщины"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="K6" s="43">
+      <c r="K6" s="42">
         <f>SUMIF(TDSheet!$K$4:$K$1048569,"Женщины",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B7" s="57"/>
-[...4 lines deleted...]
-      <c r="F7" s="43" t="e">
+      <c r="B7" s="56"/>
+      <c r="C7" s="56"/>
+      <c r="E7" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="F7" s="42" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$H$4:$H$1048569="Аксессуары"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="G7" s="43">
+      <c r="G7" s="42">
         <f>SUMIF(TDSheet!$H$4:$H$1048569,"Аксессуары",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
-      <c r="H7" s="44"/>
-      <c r="I7" s="47" t="s">
+      <c r="H7" s="43"/>
+      <c r="I7" s="46" t="s">
         <v>30</v>
       </c>
-      <c r="J7" s="43" t="e">
+      <c r="J7" s="42" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$K$4:$K$1048569="Дети"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="K7" s="43">
+      <c r="K7" s="42">
         <f>SUMIF(TDSheet!$K$4:$K$1048569,"Дети",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B8" s="57"/>
-[...4 lines deleted...]
-      <c r="F8" s="43" t="e">
+      <c r="B8" s="56"/>
+      <c r="C8" s="56"/>
+      <c r="E8" s="38" t="s">
+        <v>318</v>
+      </c>
+      <c r="F8" s="42" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$H$4:$H$1048569="Спорт. Инвентарь"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="G8" s="43">
+      <c r="G8" s="42">
         <f>SUMIF(TDSheet!$H$4:$H$1048569,"Спорт. Инвентарь",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
-      <c r="H8" s="44"/>
-[...3 lines deleted...]
-      <c r="J8" s="43" t="e">
+      <c r="H8" s="43"/>
+      <c r="I8" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="J8" s="42" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$K$4:$K$1048569="Унисекс"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="K8" s="43">
+      <c r="K8" s="42">
         <f>SUMIF(TDSheet!$K$4:$K$1048569,"Унисекс",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B9" s="57"/>
-[...4 lines deleted...]
-      <c r="F9" s="43" t="e">
+      <c r="B9" s="56"/>
+      <c r="C9" s="56"/>
+      <c r="E9" s="38" t="s">
+        <v>319</v>
+      </c>
+      <c r="F9" s="42" t="e">
         <f>SUMPRODUCT(- -(TDSheet!$H$4:$H$1048569="Сумки и рюкзаки"),TDSheet!#REF!,TDSheet!$X$4:$X$1048569)</f>
         <v>#REF!</v>
       </c>
-      <c r="G9" s="43">
+      <c r="G9" s="42">
         <f>SUMIF(TDSheet!$H$4:$H$1048569,"Сумки и рюкзаки",TDSheet!$X$4:$X$1048569)</f>
         <v>0</v>
       </c>
-      <c r="H9" s="44"/>
-[...2 lines deleted...]
-      <c r="K9" s="45"/>
+      <c r="H9" s="43"/>
+      <c r="I9" s="43"/>
+      <c r="J9" s="44"/>
+      <c r="K9" s="44"/>
     </row>
     <row r="10" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B10" s="57"/>
-[...4 lines deleted...]
-      <c r="F10" s="43" t="e">
+      <c r="B10" s="56"/>
+      <c r="C10" s="56"/>
+      <c r="E10" s="38" t="s">
+        <v>320</v>
+      </c>
+      <c r="F10" s="42" t="e">
         <f>SUM(F5:F9)</f>
         <v>#REF!</v>
       </c>
-      <c r="G10" s="43">
+      <c r="G10" s="42">
         <f>SUM(G5:G9)</f>
         <v>0</v>
       </c>
-      <c r="H10" s="44"/>
-[...2 lines deleted...]
-      <c r="K10" s="45"/>
+      <c r="H10" s="43"/>
+      <c r="I10" s="43"/>
+      <c r="J10" s="44"/>
+      <c r="K10" s="44"/>
     </row>
     <row r="11" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B11" s="57"/>
-      <c r="C11" s="57"/>
+      <c r="B11" s="56"/>
+      <c r="C11" s="56"/>
     </row>
     <row r="12" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B12" s="57"/>
-      <c r="C12" s="57"/>
+      <c r="B12" s="56"/>
+      <c r="C12" s="56"/>
     </row>
     <row r="13" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B13" s="57"/>
-      <c r="C13" s="57"/>
+      <c r="B13" s="56"/>
+      <c r="C13" s="56"/>
     </row>
     <row r="14" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B14" s="57"/>
-      <c r="C14" s="57"/>
+      <c r="B14" s="56"/>
+      <c r="C14" s="56"/>
     </row>
     <row r="15" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B15" s="57"/>
-      <c r="C15" s="57"/>
+      <c r="B15" s="56"/>
+      <c r="C15" s="56"/>
     </row>
     <row r="16" spans="2:11" x14ac:dyDescent="0.45">
-      <c r="B16" s="58"/>
-      <c r="C16" s="58"/>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B4:C15"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B16:C16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>TDSheet</vt:lpstr>
       <vt:lpstr>Расчет</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Кулешова Надежда</dc:creator>
+  <dc:creator>Дятькина Анна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>